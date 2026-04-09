--- v0 (2025-12-13)
+++ v1 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1496">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
@@ -659,77 +659,77 @@
   <si>
     <t>3715 Industrial Parkway</t>
   </si>
   <si>
     <t>Jasper</t>
   </si>
   <si>
     <t>stm216@stmtires.com</t>
   </si>
   <si>
     <t>-87.279831, 33.832303</t>
   </si>
   <si>
     <t>12045 Shriners Blvd.</t>
   </si>
   <si>
     <t>Biloxi</t>
   </si>
   <si>
     <t>stm250@stmtires.com</t>
   </si>
   <si>
     <t>-88.933283, 30.408026</t>
   </si>
   <si>
+    <t>226 Industrial Park Rd.</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>stm255@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.801872, 31.218188</t>
+  </si>
+  <si>
+    <t>2926 Ellisville Blvd.</t>
+  </si>
+  <si>
+    <t>Laurel</t>
+  </si>
+  <si>
+    <t>stm256@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.146756, 31.694497</t>
+  </si>
+  <si>
     <t>7am-5:30pm</t>
   </si>
   <si>
-    <t>226 Industrial Park Rd.</t>
-[...22 lines deleted...]
-  <si>
     <t>428 Hwy 49 S</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>stm260@stmtires.com</t>
   </si>
   <si>
     <t>-90.1804886, 32.2986908</t>
   </si>
   <si>
     <t>2209 W Willow St.</t>
   </si>
   <si>
     <t>Lafayette</t>
   </si>
   <si>
     <t>stm310@stmtires.com</t>
   </si>
   <si>
     <t>-92.0170517, 30.2203197</t>
   </si>
   <si>
     <t>1802 Hampton Road</t>
@@ -1001,1626 +1001,1623 @@
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>stm610@stmtires.com</t>
   </si>
   <si>
     <t>-112.073821, 33.448263</t>
   </si>
   <si>
     <t>3420 Losee Rd.</t>
   </si>
   <si>
     <t>Las Vegas</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>stm750@stmtires.com</t>
   </si>
   <si>
     <t>-115.1399689, 36.1719093</t>
   </si>
   <si>
+    <t>9am-12pm</t>
+  </si>
+  <si>
+    <t>1150 D Katy Fort Bend Rd</t>
+  </si>
+  <si>
+    <t>Katy</t>
+  </si>
+  <si>
+    <t>stm462@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.817464, 29.801613</t>
+  </si>
+  <si>
+    <t>6895 US Hwy 49</t>
+  </si>
+  <si>
+    <t>Hattiesburg</t>
+  </si>
+  <si>
+    <t>stm252@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.312312, 31.303588</t>
+  </si>
+  <si>
+    <t>2625 Hwy 20</t>
+  </si>
+  <si>
+    <t>Tuscumbia</t>
+  </si>
+  <si>
+    <t>stm225@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.749232, 34.66604</t>
+  </si>
+  <si>
+    <t>3515 Hermitage Industrial Dr.</t>
+  </si>
+  <si>
+    <t>Hermitage</t>
+  </si>
+  <si>
+    <t>stm242@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.583994, 36.153572</t>
+  </si>
+  <si>
+    <t>2001 Industrial Pkwy</t>
+  </si>
+  <si>
+    <t>McDonough</t>
+  </si>
+  <si>
+    <t>stm158@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.147232, 33.447</t>
+  </si>
+  <si>
+    <t>17051 Interstate Hwy 35 N</t>
+  </si>
+  <si>
+    <t>Schertz</t>
+  </si>
+  <si>
+    <t>stm477@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.277839, 29.578978</t>
+  </si>
+  <si>
+    <t>2775 W Front St</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>stm479@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.064694, 27.750906</t>
+  </si>
+  <si>
+    <t>17901 IH 35</t>
+  </si>
+  <si>
+    <t>Buda</t>
+  </si>
+  <si>
+    <t>stm466@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.989275, 30.108361</t>
+  </si>
+  <si>
+    <t>7605 US Hwy 59 N</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>stm482@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.004316, 28.812828</t>
+  </si>
+  <si>
+    <t>2411 E Sugar Cane Dr</t>
+  </si>
+  <si>
+    <t>Weslaco</t>
+  </si>
+  <si>
+    <t>stm487@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.990677, 26.159548</t>
+  </si>
+  <si>
+    <t>178 S Frontage Rd</t>
+  </si>
+  <si>
+    <t>Pecos</t>
+  </si>
+  <si>
+    <t>stm497@stmtires.com</t>
+  </si>
+  <si>
+    <t>-103.57906, 31.446678</t>
+  </si>
+  <si>
+    <t>998 Peyton Rd.</t>
+  </si>
+  <si>
+    <t>El Paso</t>
+  </si>
+  <si>
+    <t>stm498@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.490969, 31.76321</t>
+  </si>
+  <si>
+    <t>4515 Boyd Dr.</t>
+  </si>
+  <si>
+    <t>Carlsbad</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>stm520@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.237543, 32.411345</t>
+  </si>
+  <si>
+    <t>2000 West Kaibab Ln.</t>
+  </si>
+  <si>
+    <t>Flagstaff</t>
+  </si>
+  <si>
+    <t>stm620@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.65132, 35.198177</t>
+  </si>
+  <si>
+    <t>2040 Tri-Cities Crossing</t>
+  </si>
+  <si>
+    <t>Kingsport</t>
+  </si>
+  <si>
+    <t>stm226@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.546724, 36.539499</t>
+  </si>
+  <si>
+    <t>6110 Rutledge Pike</t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>stm230@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.924377, 35.966572</t>
+  </si>
+  <si>
+    <t>2701 S Council Rd.</t>
+  </si>
+  <si>
+    <t>stm361@stmtires.com</t>
+  </si>
+  <si>
+    <t>1400 Candler Rd.</t>
+  </si>
+  <si>
+    <t>stm157@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.829688, 34.294038</t>
+  </si>
+  <si>
+    <t>2815 N 32nd Ave.</t>
+  </si>
+  <si>
+    <t>stm613@stmtires.com</t>
+  </si>
+  <si>
+    <t>4545 East Valencia Road</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>stm602@stmtires.com</t>
+  </si>
+  <si>
+    <t>-110.943959, 32.227832</t>
+  </si>
+  <si>
+    <t>8301 Daytona Rd NW</t>
+  </si>
+  <si>
+    <t>Albuquerque</t>
+  </si>
+  <si>
+    <t>stm502@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.7406657, 35.087407</t>
+  </si>
+  <si>
+    <t>288 E Riverside Dr.</t>
+  </si>
+  <si>
+    <t>St. George</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>stm626@stmtires.com</t>
+  </si>
+  <si>
+    <t>-113.5832977, 37.1090698</t>
+  </si>
+  <si>
+    <t>118 Livestock Rd</t>
+  </si>
+  <si>
+    <t>Dickson</t>
+  </si>
+  <si>
+    <t>stm243@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.368556, 36.064722</t>
+  </si>
+  <si>
+    <t>3155 S Avenue B</t>
+  </si>
+  <si>
+    <t>Yuma</t>
+  </si>
+  <si>
+    <t>stm625@stmtires.com</t>
+  </si>
+  <si>
+    <t>-114.624644, 32.698558</t>
+  </si>
+  <si>
+    <t>1564 North Alma School Rd.</t>
+  </si>
+  <si>
+    <t>Mesa</t>
+  </si>
+  <si>
+    <t>stm609@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.822979, 33.41513</t>
+  </si>
+  <si>
+    <t>370 Industrial Loop</t>
+  </si>
+  <si>
+    <t>Hawthorne</t>
+  </si>
+  <si>
+    <t>stm752@stmtires.com</t>
+  </si>
+  <si>
+    <t>-118.690644, 38.576848</t>
+  </si>
+  <si>
+    <t>3525 N Bank St</t>
+  </si>
+  <si>
+    <t>Kingman</t>
+  </si>
+  <si>
+    <t>stm624@stmtires.com</t>
+  </si>
+  <si>
+    <t>-114.0554276, 35.1888199</t>
+  </si>
+  <si>
+    <t>307 Ambassador Caffery Pkwy</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>stm311@stmtires.com</t>
+  </si>
+  <si>
+    <t>-92.100669, 30.273</t>
+  </si>
+  <si>
+    <t>STMP-246</t>
+  </si>
+  <si>
+    <t>111 Mill Branch Road</t>
+  </si>
+  <si>
+    <t>Latta</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>stmp246@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.478122, 34.384337</t>
+  </si>
+  <si>
+    <t>7am-11pm</t>
+  </si>
+  <si>
+    <t>8am-10pm</t>
+  </si>
+  <si>
+    <t>STMP-657</t>
+  </si>
+  <si>
+    <t>1815 N Foster Road</t>
+  </si>
+  <si>
+    <t>stmp657@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10pm</t>
+  </si>
+  <si>
+    <t>STMP-773</t>
+  </si>
+  <si>
+    <t>269 Bear River Drive</t>
+  </si>
+  <si>
+    <t>Evanston</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>stmp773@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-110.96744, 41.260223</t>
+  </si>
+  <si>
+    <t>7am-10pm</t>
+  </si>
+  <si>
+    <t>7am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-544</t>
+  </si>
+  <si>
+    <t>24002 W Veterans Memorial Parkway</t>
+  </si>
+  <si>
+    <t>Warrenton</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>stmp544@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-91.2166, 38.808454</t>
+  </si>
+  <si>
+    <t>8am-4pm</t>
+  </si>
+  <si>
+    <t>STMP-728</t>
+  </si>
+  <si>
+    <t>1301 Horizon Blvd</t>
+  </si>
+  <si>
+    <t>stmp728@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10:30pm</t>
+  </si>
+  <si>
+    <t>STMP-924</t>
+  </si>
+  <si>
+    <t>1501 North Jack Tone Road</t>
+  </si>
+  <si>
+    <t>Ripon</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>stmp924@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.115411, 37.765177</t>
+  </si>
+  <si>
+    <t>STMP-895</t>
+  </si>
+  <si>
+    <t>17039 Zachary Ave</t>
+  </si>
+  <si>
+    <t>Bakersfield</t>
+  </si>
+  <si>
+    <t>stmp895@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-119.018911, 35.373405</t>
+  </si>
+  <si>
+    <t>6:00am-10:00pm</t>
+  </si>
+  <si>
+    <t>STMP-219</t>
+  </si>
+  <si>
+    <t>711 Oakland Circle</t>
+  </si>
+  <si>
+    <t>Raphine</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>stmp219@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.276332, 37.941296</t>
+  </si>
+  <si>
+    <t>STMP-196</t>
+  </si>
+  <si>
+    <t>11557 Hopewell Rd</t>
+  </si>
+  <si>
+    <t>Hagerstown</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>stmp196@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-77.722229, 39.639011</t>
+  </si>
+  <si>
+    <t>6 am - 11:59 pm</t>
+  </si>
+  <si>
+    <t>6 am - 4 pm</t>
+  </si>
+  <si>
+    <t>STMP-289</t>
+  </si>
+  <si>
+    <t>26255 Warns Rd</t>
+  </si>
+  <si>
+    <t>Perrysburg</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>stmp289@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.635095, 41.546106</t>
+  </si>
+  <si>
+    <t>10am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-489</t>
+  </si>
+  <si>
+    <t>312 Brown Street</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>stmp489@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.984326, 40.474034</t>
+  </si>
+  <si>
+    <t>7am-11pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>7am - 6pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-617</t>
+  </si>
+  <si>
+    <t>125 N. 129th Ave</t>
+  </si>
+  <si>
+    <t>stmp617@stmpilot.com</t>
+  </si>
+  <si>
+    <t>7am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-375</t>
+  </si>
+  <si>
+    <t>954 State Road 206 West</t>
+  </si>
+  <si>
+    <t>St. Augustine</t>
+  </si>
+  <si>
+    <t>stmp375@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.31427, 29.8920994</t>
+  </si>
+  <si>
+    <t>STMP-850</t>
+  </si>
+  <si>
+    <t>1141 West Main Street</t>
+  </si>
+  <si>
+    <t>Quartzsite</t>
+  </si>
+  <si>
+    <t>stmp850@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.217114, 33.666701</t>
+  </si>
+  <si>
+    <t>STMP-330</t>
+  </si>
+  <si>
+    <t>15559 Highway 13 South</t>
+  </si>
+  <si>
+    <t>Hurricane Mills</t>
+  </si>
+  <si>
+    <t>stmp330@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.810501, 35.923959</t>
+  </si>
+  <si>
+    <t>STMP-502</t>
+  </si>
+  <si>
+    <t>1551 Tommy Webb Drive</t>
+  </si>
+  <si>
+    <t>stmp502@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-464</t>
+  </si>
+  <si>
+    <t>4154 West US Highway 24</t>
+  </si>
+  <si>
+    <t>Remington</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>stmp464@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.140991, 40.903837</t>
+  </si>
+  <si>
+    <t>STMP-498</t>
+  </si>
+  <si>
+    <t>699 State Route 203</t>
+  </si>
+  <si>
+    <t>East St. Louis</t>
+  </si>
+  <si>
+    <t>stmp498@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.154935, 38.622934</t>
+  </si>
+  <si>
+    <t>STMP-345</t>
+  </si>
+  <si>
+    <t>318 Cordele Road</t>
+  </si>
+  <si>
+    <t>Albany</t>
+  </si>
+  <si>
+    <t>stmp345@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.17617, 31.576883</t>
+  </si>
+  <si>
+    <t>STMP-539</t>
+  </si>
+  <si>
+    <t>8300 State Highway 108</t>
+  </si>
+  <si>
+    <t>stmp539@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.876485, 33.431043</t>
+  </si>
+  <si>
+    <t>STMP-242</t>
+  </si>
+  <si>
+    <t>3712 Crabtree Rd</t>
+  </si>
+  <si>
+    <t>Waynesville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>stmp242@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.00137, 35.48389</t>
+  </si>
+  <si>
+    <t>6am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-529</t>
+  </si>
+  <si>
+    <t>3400 Service Loop Road</t>
+  </si>
+  <si>
+    <t>stmp529@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-851</t>
+  </si>
+  <si>
+    <t>3300 E Andy Devine Ave</t>
+  </si>
+  <si>
+    <t>stmp851@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.024054, 35.210297</t>
+  </si>
+  <si>
+    <t>STMP-343</t>
+  </si>
+  <si>
+    <t>1125 Bucksnort Road</t>
+  </si>
+  <si>
+    <t>stmp343@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.981112, 33.319863</t>
+  </si>
+  <si>
+    <t>STMP-318</t>
+  </si>
+  <si>
+    <t>543 Highway 309</t>
+  </si>
+  <si>
+    <t>Niota</t>
+  </si>
+  <si>
+    <t>stmp318@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.582782, 35.542073</t>
+  </si>
+  <si>
+    <t>STMP-164</t>
+  </si>
+  <si>
+    <t>326 Slapes Corner</t>
+  </si>
+  <si>
+    <t>Carneys Point</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>08069</t>
+  </si>
+  <si>
+    <t>stmp164@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-75.4709625, 39.716671</t>
+  </si>
+  <si>
+    <t>STMP-740</t>
+  </si>
+  <si>
+    <t>9915 Avalon Road NW</t>
+  </si>
+  <si>
+    <t>stmp740@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.626718, 35.08133</t>
+  </si>
+  <si>
+    <t>STMP-258</t>
+  </si>
+  <si>
+    <t>1011 North Mountain St</t>
+  </si>
+  <si>
+    <t>Blacksburg</t>
+  </si>
+  <si>
+    <t>stmp258@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.494193, 35.10953</t>
+  </si>
+  <si>
+    <t>STMP-661</t>
+  </si>
+  <si>
+    <t>I-20 Exit 277 101B N FM 707</t>
+  </si>
+  <si>
+    <t>Merkel</t>
+  </si>
+  <si>
+    <t>stmp661@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.939593, 32.329643</t>
+  </si>
+  <si>
+    <t>STMP-759</t>
+  </si>
+  <si>
+    <t>2401 Clear Creek Pkwy</t>
+  </si>
+  <si>
+    <t>Cheyenne</t>
+  </si>
+  <si>
+    <t>stmp759@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-104.816544, 41.138866</t>
+  </si>
+  <si>
+    <t>STMP-478</t>
+  </si>
+  <si>
+    <t>106 West Trefz Drive</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>stmp478@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.747363, 39.331139</t>
+  </si>
+  <si>
+    <t>511 New Paul Road</t>
+  </si>
+  <si>
+    <t>La Vergne</t>
+  </si>
+  <si>
+    <t>stm240@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.558195, 36.015648</t>
+  </si>
+  <si>
+    <t>9225 Stellar Court</t>
+  </si>
+  <si>
+    <t>Corona</t>
+  </si>
+  <si>
+    <t>stm705@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.567561, 33.875542</t>
+  </si>
+  <si>
+    <t>STMP-427</t>
+  </si>
+  <si>
+    <t>21055 West Road, I-75 Exit 32</t>
+  </si>
+  <si>
+    <t>Woodhaven</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>stmp427@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.2447891, 42.1384888</t>
+  </si>
+  <si>
+    <t>8:30am-5:00pm</t>
+  </si>
+  <si>
+    <t>STMP-849</t>
+  </si>
+  <si>
+    <t>12505 Brannigan Park Road</t>
+  </si>
+  <si>
+    <t>Bellemont</t>
+  </si>
+  <si>
+    <t>stmp849@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.052427, 35.630842</t>
+  </si>
+  <si>
+    <t>13748 Valley Blvd</t>
+  </si>
+  <si>
+    <t>City of Industry</t>
+  </si>
+  <si>
+    <t>stm707@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.9566116, 34.0233612</t>
+  </si>
+  <si>
+    <t>18203 Mount Baldy Circle</t>
+  </si>
+  <si>
+    <t>Fountain Valley</t>
+  </si>
+  <si>
+    <t>stm709@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.951245, 33.702958</t>
+  </si>
+  <si>
+    <t>7:30am-11:30am</t>
+  </si>
+  <si>
+    <t>935 East Artesia Blvd.</t>
+  </si>
+  <si>
+    <t>Carson</t>
+  </si>
+  <si>
+    <t>stm710@stmtires.com</t>
+  </si>
+  <si>
+    <t>-118.263681, 33.831612</t>
+  </si>
+  <si>
+    <t>1505 Commerce Blvd.</t>
+  </si>
+  <si>
+    <t>Midway</t>
+  </si>
+  <si>
+    <t>stm140@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.429835, 30.565524</t>
+  </si>
+  <si>
+    <t>436 Hwy 49 South</t>
+  </si>
+  <si>
+    <t>stm261@stmtires.com</t>
+  </si>
+  <si>
+    <t>9650 Rush Street</t>
+  </si>
+  <si>
+    <t>South El Monte</t>
+  </si>
+  <si>
+    <t>stm708@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -118.0581310, 34.0512582</t>
+  </si>
+  <si>
+    <t>777-795 Gable Way</t>
+  </si>
+  <si>
+    <t>El Cajon</t>
+  </si>
+  <si>
+    <t>stm745@stmtires.com</t>
+  </si>
+  <si>
+    <t>-116.962316, 32.794961</t>
+  </si>
+  <si>
+    <t>STMP-229</t>
+  </si>
+  <si>
+    <t>1352 Trollingwood Hawfields Rd.</t>
+  </si>
+  <si>
+    <t>Mebane</t>
+  </si>
+  <si>
+    <t>stmp229@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.306093, 36.087114</t>
+  </si>
+  <si>
+    <t>9606 Charleston Hwy</t>
+  </si>
+  <si>
+    <t>stm176@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.5753479, 33.1788597</t>
+  </si>
+  <si>
+    <t>STMP-262</t>
+  </si>
+  <si>
+    <t>112 Frontage Rd</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>stmp262@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.392453, 34.72209</t>
+  </si>
+  <si>
+    <t>7am-4pm</t>
+  </si>
+  <si>
+    <t>1314 Moultrie Road</t>
+  </si>
+  <si>
+    <t>stm154@stmtires.com</t>
+  </si>
+  <si>
+    <t>STMP-416</t>
+  </si>
+  <si>
+    <t>860 Tyson Road</t>
+  </si>
+  <si>
+    <t>Hope Hull</t>
+  </si>
+  <si>
+    <t>stmp416@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.380464, 32.206441</t>
+  </si>
+  <si>
+    <t>1430 Mark Allen Lane</t>
+  </si>
+  <si>
+    <t>Murfreesboro</t>
+  </si>
+  <si>
+    <t>stm239@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.40101, 35.852265</t>
+  </si>
+  <si>
+    <t>15069 AL 20 Highway SW</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>stm224@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.750908, 34.706763</t>
+  </si>
+  <si>
+    <t>STMP-344</t>
+  </si>
+  <si>
+    <t>2965-B Highway 247 Connector</t>
+  </si>
+  <si>
+    <t>Byron</t>
+  </si>
+  <si>
+    <t>stmp344@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.788976, 32.618051</t>
+  </si>
+  <si>
+    <t>24 Hours</t>
+  </si>
+  <si>
+    <t>STMP-443</t>
+  </si>
+  <si>
+    <t>5400 South State Route 3</t>
+  </si>
+  <si>
+    <t>Spiceland</t>
+  </si>
+  <si>
+    <t>stmp443@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.450834, 39.91725</t>
+  </si>
+  <si>
+    <t>12am-12am</t>
+  </si>
+  <si>
+    <t>7am-12am</t>
+  </si>
+  <si>
+    <t>2023 Appaloosa Drive</t>
+  </si>
+  <si>
+    <t>Sunland Park</t>
+  </si>
+  <si>
+    <t>stm510@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.599975, 31.880055</t>
+  </si>
+  <si>
+    <t>2502 W Main</t>
+  </si>
+  <si>
+    <t>Farmington</t>
+  </si>
+  <si>
+    <t>stm515@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.181531, 36.757496</t>
+  </si>
+  <si>
+    <t>5365 Newport St</t>
+  </si>
+  <si>
+    <t>Commerce City</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>stm535@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.790832, 39.856414</t>
+  </si>
+  <si>
+    <t>1641 2nd Avenue</t>
+  </si>
+  <si>
+    <t>Greeley</t>
+  </si>
+  <si>
+    <t>stm530@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.694637, 40.406054</t>
+  </si>
+  <si>
+    <t>12000 W 44th Ave</t>
+  </si>
+  <si>
+    <t>Wheat Ridge</t>
+  </si>
+  <si>
+    <t>stm539@stmtires.com</t>
+  </si>
+  <si>
+    <t>-105.109735, 39.769291</t>
+  </si>
+  <si>
+    <t>12555 E 39th Ave</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>stm540@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.988123, 39.755092</t>
+  </si>
+  <si>
+    <t>2220 Rand Ave</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>stm542@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.82136, 38.838114</t>
+  </si>
+  <si>
+    <t>4050 Club Manor Dr</t>
+  </si>
+  <si>
+    <t>Pueblo</t>
+  </si>
+  <si>
+    <t>stm543@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.628791, 38.265524</t>
+  </si>
+  <si>
+    <t>1247 E. Hwy 40</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>stm545@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.553207, 40.514226</t>
+  </si>
+  <si>
+    <t>4358 6225 Rd</t>
+  </si>
+  <si>
+    <t>Montrose</t>
+  </si>
+  <si>
+    <t>stm547@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.864334, 38.471733</t>
+  </si>
+  <si>
+    <t>794 22 Road</t>
+  </si>
+  <si>
+    <t>Grand Junction</t>
+  </si>
+  <si>
+    <t>stm550@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.565325, 39.091853</t>
+  </si>
+  <si>
+    <t>3801 W. Clarendon</t>
+  </si>
+  <si>
+    <t>stm611@stmtires.com</t>
+  </si>
+  <si>
+    <t>1130 S Carbon Ave</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>stm628@stmtires.com</t>
+  </si>
+  <si>
+    <t>-110.650901, 39.567883</t>
+  </si>
+  <si>
+    <t>193 W Industrial Park Dr South</t>
+  </si>
+  <si>
+    <t>Salina</t>
+  </si>
+  <si>
+    <t>STM629@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.908156, 38.921403</t>
+  </si>
+  <si>
+    <t>1630 Wall Ave</t>
+  </si>
+  <si>
+    <t>Ogden</t>
+  </si>
+  <si>
+    <t>stm637@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.970735, 41.210225</t>
+  </si>
+  <si>
+    <t>150 N Draper Ln</t>
+  </si>
+  <si>
+    <t>Provo</t>
+  </si>
+  <si>
+    <t>stm630@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.6586, 40.255778</t>
+  </si>
+  <si>
+    <t>5345 W 2400 S</t>
+  </si>
+  <si>
+    <t>West Valley City</t>
+  </si>
+  <si>
+    <t>stm640@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9578934, 40.6941986</t>
+  </si>
+  <si>
+    <t>4336 Pock Ln Suite 200</t>
+  </si>
+  <si>
+    <t>Stockton</t>
+  </si>
+  <si>
+    <t>stm730@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.291369, 37.958685</t>
+  </si>
+  <si>
+    <t>1500 Venture Ln</t>
+  </si>
+  <si>
+    <t>Turlock</t>
+  </si>
+  <si>
+    <t>stm732@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.854293, 37.503406</t>
+  </si>
+  <si>
+    <t>1144 Terven Ave.</t>
+  </si>
+  <si>
+    <t>Salinas</t>
+  </si>
+  <si>
+    <t>stm735@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.655971, 36.677586</t>
+  </si>
+  <si>
+    <t>4575 Pacheco Blvd</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>stm738@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.134976, 37.986421</t>
+  </si>
+  <si>
+    <t>8:00am-12pm</t>
+  </si>
+  <si>
+    <t>2350 N. Nellis Blvd.</t>
+  </si>
+  <si>
+    <t>stm753@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.246776, 36.233048</t>
+  </si>
+  <si>
+    <t>333 Glendale Ave</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>stm759@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.733787, 39.541653</t>
+  </si>
+  <si>
+    <t>398 E Gish Rd</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>stm760@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.873881, 37.316466</t>
+  </si>
+  <si>
+    <t>1401 Richards Blvd</t>
+  </si>
+  <si>
+    <t>Sacramento</t>
+  </si>
+  <si>
+    <t>stm765@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.50012, 38.582087</t>
+  </si>
+  <si>
+    <t>140 Hegenberger Loop</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>stm763@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.214897, 37.772323</t>
+  </si>
+  <si>
+    <t>240 Ford Rd</t>
+  </si>
+  <si>
+    <t>Ukiah</t>
+  </si>
+  <si>
+    <t>stm774@stmtires.com</t>
+  </si>
+  <si>
+    <t>-123.321202, 39.403699</t>
+  </si>
+  <si>
+    <t>8am-4:30pm</t>
+  </si>
+  <si>
+    <t>233 Bellevue Ave</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>stm775@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.717692, 38.445625</t>
+  </si>
+  <si>
+    <t>STMP-482</t>
+  </si>
+  <si>
+    <t>105 N Davidson Ave</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>STMP482@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.892273, 38.293269</t>
+  </si>
+  <si>
+    <t>STMP-554</t>
+  </si>
+  <si>
+    <t>1307B SE Grand DD Hwy</t>
+  </si>
+  <si>
+    <t>Faucett</t>
+  </si>
+  <si>
+    <t>stmp554@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.854124, 39.604946</t>
+  </si>
+  <si>
+    <t>7am-12:00am</t>
+  </si>
+  <si>
+    <t>STMP-290</t>
+  </si>
+  <si>
+    <t>1367 US 42 NE</t>
+  </si>
+  <si>
+    <t>London</t>
+  </si>
+  <si>
+    <t>stmp290@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.407733, 39.886277</t>
+  </si>
+  <si>
+    <t>STMP-442</t>
+  </si>
+  <si>
+    <t>6890 N Old US 27</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>STMP442@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.945643, 41.711462</t>
+  </si>
+  <si>
+    <t>7am-7pm</t>
+  </si>
+  <si>
+    <t>STMP-321</t>
+  </si>
+  <si>
+    <t>500 Dixie Lee Ave</t>
+  </si>
+  <si>
+    <t>Monteagle</t>
+  </si>
+  <si>
+    <t>STMP321@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.822933, 35.264698</t>
+  </si>
+  <si>
     <t>6am-5pm</t>
   </si>
   <si>
-    <t>9am-12pm</t>
-[...1520 lines deleted...]
-    <t>STMPFJ-302</t>
+    <t>STMP-302</t>
   </si>
   <si>
     <t>264 Park Plaza Blvd</t>
   </si>
   <si>
     <t>Lebanon Junction</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>stmp302@stmpilot.com</t>
   </si>
   <si>
     <t>-85.688029, 37.90878</t>
   </si>
   <si>
     <t>STMP-534</t>
   </si>
   <si>
     <t>2105 N. Main Street</t>
   </si>
   <si>
     <t>Brinkley</t>
   </si>
   <si>
     <t>STMP534@stmpilot.com</t>
   </si>
   <si>
     <t>-91.194574, 34.883421</t>
   </si>
   <si>
     <t>30 N 129th Ave</t>
   </si>
   <si>
     <t>stm351@stmtires.com</t>
   </si>
   <si>
     <t>7061 Bellville Road</t>
   </si>
   <si>
     <t>Lake Park</t>
   </si>
   <si>
     <t>stm134@stmtires.com</t>
   </si>
   <si>
     <t>-83.184325, 30.745322</t>
   </si>
   <si>
-    <t>STMPFJ-581</t>
+    <t>STMP-581</t>
   </si>
   <si>
     <t>11650 Courthouse Blvd</t>
   </si>
   <si>
     <t>Inver Grove Heights</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>stmp581@stmpilot.com</t>
   </si>
   <si>
     <t>-93.056177, 44.82482</t>
   </si>
   <si>
     <t>302 W. Betteravia Rd.</t>
   </si>
   <si>
     <t>Santa Maria</t>
   </si>
   <si>
     <t>stm713@stmtires.com</t>
   </si>
@@ -2630,50 +2627,53 @@
   <si>
     <t>1355 Kern St.</t>
   </si>
   <si>
     <t>Taft</t>
   </si>
   <si>
     <t>stm714@stmtires.com</t>
   </si>
   <si>
     <t>-119.457428, 35.1424713</t>
   </si>
   <si>
     <t>8450 Goldenstate Hwy</t>
   </si>
   <si>
     <t>stm715@stmtires.com</t>
   </si>
   <si>
     <t>7118 Rosedale Hwy</t>
   </si>
   <si>
     <t>stm716@stmtires.com</t>
   </si>
   <si>
+    <t>Temporary Closed</t>
+  </si>
+  <si>
     <t>14308 County Line Road</t>
   </si>
   <si>
     <t>Delano</t>
   </si>
   <si>
     <t>stm717@stmtires.com</t>
   </si>
   <si>
     <t>-119.243864, 35.761331</t>
   </si>
   <si>
     <t>391 South Graham Road</t>
   </si>
   <si>
     <t>Tipton</t>
   </si>
   <si>
     <t>stm719@stmtires.com</t>
   </si>
   <si>
     <t>-119.333512, 36.005985</t>
   </si>
   <si>
     <t>362 South K Street</t>
@@ -2972,63 +2972,60 @@
   <si>
     <t>750C Economy Drive</t>
   </si>
   <si>
     <t>Clarksville</t>
   </si>
   <si>
     <t>stm244@stmtires.com</t>
   </si>
   <si>
     <t>-87.227997, 36.526089</t>
   </si>
   <si>
     <t>STMP-130</t>
   </si>
   <si>
     <t>164 A Riverside Drive</t>
   </si>
   <si>
     <t>Fultonville</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
-    <t xml:space="preserve">8383834240 </t>
-[...1 lines deleted...]
-  <si>
     <t>stmp130@stmpilot.com</t>
   </si>
   <si>
     <t>-74.3544631, 42.9471113</t>
   </si>
   <si>
     <t>ERS Only</t>
   </si>
   <si>
-    <t>STMPFJ-830</t>
+    <t>STMP-830</t>
   </si>
   <si>
     <t>10837 South Double R Drive</t>
   </si>
   <si>
     <t>Yucca</t>
   </si>
   <si>
     <t>stmp830@stmpilot.com</t>
   </si>
   <si>
     <t>-114.1553834, 34.9145323</t>
   </si>
   <si>
     <t>STMP-645</t>
   </si>
   <si>
     <t>23400 Highway 242</t>
   </si>
   <si>
     <t>New Caney</t>
   </si>
   <si>
     <t>stmp645@stmpilot.com</t>
   </si>
@@ -3077,51 +3074,51 @@
   <si>
     <t>stmp461@stmpilot.com</t>
   </si>
   <si>
     <t>-86.26421848785601, 41.34196058636989</t>
   </si>
   <si>
     <t>STMP-271</t>
   </si>
   <si>
     <t>9935 State Route 41 NW</t>
   </si>
   <si>
     <t>Jeffersonville</t>
   </si>
   <si>
     <t>stmp271@stmpilot.com</t>
   </si>
   <si>
     <t>-83.53828108652014, 39.646417318660546</t>
   </si>
   <si>
     <t>7am-9pm</t>
   </si>
   <si>
-    <t>STMPFJ-808</t>
+    <t>STMP-808</t>
   </si>
   <si>
     <t>1605 East Saddleback Blvd, Unit B</t>
   </si>
   <si>
     <t>Lake Point</t>
   </si>
   <si>
     <t>stmp808@stmpilot.com</t>
   </si>
   <si>
     <t>-112.26659032895306, 40.68619920462175</t>
   </si>
   <si>
     <t>STMP-670</t>
   </si>
   <si>
     <t>8009 E Expressway 83</t>
   </si>
   <si>
     <t>Mercedes</t>
   </si>
   <si>
     <t>stmp670@stmpilot.com</t>
   </si>
@@ -3137,113 +3134,113 @@
   <si>
     <t>Van</t>
   </si>
   <si>
     <t>stmp632@stmpilot.com</t>
   </si>
   <si>
     <t>-95.64252896022805, 32.50450732086836</t>
   </si>
   <si>
     <t>STMP-447</t>
   </si>
   <si>
     <t>4340 N State Road 59</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>stmp447@stmpilot.com</t>
   </si>
   <si>
     <t>-87.12542427459785, 39.451579018347495</t>
   </si>
   <si>
+    <t>STMP-141</t>
+  </si>
+  <si>
+    <t>8486 Allegheny Road</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>stmp141@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.40712828332984, 43.001319517719956</t>
+  </si>
+  <si>
+    <t>STM-744</t>
+  </si>
+  <si>
+    <t>160 Industrial St</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>stm744@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.1580374, 33.1362934</t>
+  </si>
+  <si>
+    <t>STMP-635</t>
+  </si>
+  <si>
+    <t>4800 S Interstate Hwy 45 W</t>
+  </si>
+  <si>
+    <t>Corsicana</t>
+  </si>
+  <si>
+    <t>stmp635@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.4480912, 32.0400493</t>
+  </si>
+  <si>
+    <t>STMP-659</t>
+  </si>
+  <si>
+    <t>2300 North Main St.</t>
+  </si>
+  <si>
+    <t>Junction</t>
+  </si>
+  <si>
+    <t>stmp659@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.7764249, 30.5057014</t>
+  </si>
+  <si>
     <t>9am-5pm</t>
   </si>
   <si>
-    <t>STMP-141</t>
-[...58 lines deleted...]
-  <si>
     <t>STMP-605</t>
   </si>
   <si>
     <t>3300 S Newberry Access Rd.</t>
   </si>
   <si>
     <t>North Platte</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>stmp605@stmpilot.com</t>
   </si>
   <si>
     <t>-100.7262776, 41.1020323</t>
   </si>
   <si>
     <t>STMP-579</t>
   </si>
   <si>
     <t>609 E. York Road</t>
   </si>
   <si>
     <t>Avoca</t>
@@ -3278,96 +3275,99 @@
   <si>
     <t>Fort Worth</t>
   </si>
   <si>
     <t>stmp634@stmpilot.com</t>
   </si>
   <si>
     <t>-97.3076401, 32.9568904</t>
   </si>
   <si>
     <t>STMP-234</t>
   </si>
   <si>
     <t>145 Plaza Lane</t>
   </si>
   <si>
     <t>Mount Airy</t>
   </si>
   <si>
     <t>stmp234@stmpilot.com</t>
   </si>
   <si>
     <t>-80.7469128, 36.4868850</t>
   </si>
   <si>
-    <t>STMPFJ-210</t>
+    <t>STMP-210</t>
   </si>
   <si>
     <t>24251 Rogers Clark Blvd.</t>
   </si>
   <si>
     <t>Ruther Glen</t>
   </si>
   <si>
     <t>stmp210@stmpilot.com</t>
   </si>
   <si>
     <t>-77.4731984, 37.9335804</t>
   </si>
   <si>
     <t>STMP-308</t>
   </si>
   <si>
     <t>4160 Olivet Church Road</t>
   </si>
   <si>
     <t>Paducah</t>
   </si>
   <si>
     <t>stmp308@stmpilot.com</t>
   </si>
   <si>
     <t>-88.6914697, 37.0959651</t>
   </si>
   <si>
+    <t>6am-2pm</t>
+  </si>
+  <si>
     <t>STMP-347</t>
   </si>
   <si>
     <t>4445 Union Road</t>
   </si>
   <si>
     <t>Tifton</t>
   </si>
   <si>
     <t>stmp347@stmpilot.com</t>
   </si>
   <si>
     <t>-83.5168523, 31.4277230</t>
   </si>
   <si>
-    <t>6am-10pm, 24 Hours Road Service</t>
+    <t>7am-11pm, 24 Hours Road Service</t>
   </si>
   <si>
     <t>10am-6pm, 24 Hours Road Service</t>
   </si>
   <si>
     <t>STMP-385</t>
   </si>
   <si>
     <t>4080 W Hwy 326</t>
   </si>
   <si>
     <t>Ocala</t>
   </si>
   <si>
     <t>stmp385@stmpilot.com</t>
   </si>
   <si>
     <t>-82.1895450, 29.2664826</t>
   </si>
   <si>
     <t>STM-650</t>
   </si>
   <si>
     <t>4450 South Enterprise Street</t>
   </si>
@@ -3461,269 +3461,275 @@
   <si>
     <t>Austinburg</t>
   </si>
   <si>
     <t>stmp264@stmpilot.com</t>
   </si>
   <si>
     <t>-80.8551066, 41.7895627</t>
   </si>
   <si>
     <t>STMP-171</t>
   </si>
   <si>
     <t>6390 Emlenton Clintonville Rd.</t>
   </si>
   <si>
     <t>Emlenton</t>
   </si>
   <si>
     <t>stmp171@stmpilot.com</t>
   </si>
   <si>
     <t>-79.7409687, 41.1755652</t>
   </si>
   <si>
-    <t>STMPFJ-749</t>
+    <t>9:30am-6pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9:30am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-749</t>
   </si>
   <si>
     <t>2486 Williams Ave.</t>
   </si>
   <si>
     <t>Limon</t>
   </si>
   <si>
     <t>stmp749@stmpilot.com</t>
   </si>
   <si>
     <t>-103.6943639, 39.2701130</t>
   </si>
   <si>
+    <t>8am-12am</t>
+  </si>
+  <si>
+    <t>STM-150</t>
+  </si>
+  <si>
+    <t>1476 US Hwy 80 East</t>
+  </si>
+  <si>
+    <t>Pooler</t>
+  </si>
+  <si>
+    <t>31322-8904</t>
+  </si>
+  <si>
+    <t>stm150@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.2035797, 32.0949874</t>
+  </si>
+  <si>
+    <t>STM-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476 US Hwy 80 East, Suite 2, </t>
+  </si>
+  <si>
+    <t>stm152@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-153</t>
+  </si>
+  <si>
+    <t>1315 Telfair St.</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>stm153@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.9168151, 32.5248083</t>
+  </si>
+  <si>
+    <t>STM-155</t>
+  </si>
+  <si>
+    <t>13061 GA 251</t>
+  </si>
+  <si>
+    <t>Darien</t>
+  </si>
+  <si>
+    <t>31305-3644</t>
+  </si>
+  <si>
+    <t>stm155@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.4499557, 31.3987142</t>
+  </si>
+  <si>
+    <t>STM-177</t>
+  </si>
+  <si>
+    <t>200 Trucking Lane</t>
+  </si>
+  <si>
+    <t>Summerville</t>
+  </si>
+  <si>
+    <t>stm177@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.1648730, 32.9977894</t>
+  </si>
+  <si>
+    <t>STM-178</t>
+  </si>
+  <si>
+    <t>109 Southwest Drive</t>
+  </si>
+  <si>
+    <t>Spartanburg</t>
+  </si>
+  <si>
+    <t>stm178@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.0228859, 34.9677539</t>
+  </si>
+  <si>
+    <t>STM-159</t>
+  </si>
+  <si>
+    <t>1362 Highway 49</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>stm159@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.4894807, 32.9409649</t>
+  </si>
+  <si>
+    <t>11140 Moonbeam Drive</t>
+  </si>
+  <si>
+    <t>Idaho Falls</t>
+  </si>
+  <si>
+    <t>stm655@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9715632, 43.5960044</t>
+  </si>
+  <si>
+    <t>2848 Girard Blvd NE</t>
+  </si>
+  <si>
+    <t>stm503@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.6133644, 35.1144371</t>
+  </si>
+  <si>
+    <t>STMP-644</t>
+  </si>
+  <si>
+    <t>15913 North Freeway</t>
+  </si>
+  <si>
+    <t>stmp644@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.4288222, 29.9998302</t>
+  </si>
+  <si>
+    <t>STMP-631</t>
+  </si>
+  <si>
+    <t>420 Central Freeway East</t>
+  </si>
+  <si>
+    <t>stmp631@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-98.4823613, 33.8893408</t>
+  </si>
+  <si>
+    <t>519 Pendleton Road</t>
+  </si>
+  <si>
+    <t>Pendleton</t>
+  </si>
+  <si>
+    <t>STMP296@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-85.297501, 38.564844</t>
+  </si>
+  <si>
+    <t>STMP-806</t>
+  </si>
+  <si>
+    <t>826 West 2100 South</t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>STMP806@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-111.91456, 40.72559</t>
+  </si>
+  <si>
     <t>8am-6pm</t>
   </si>
   <si>
-    <t>STM-150</t>
-[...175 lines deleted...]
-  <si>
     <t>STMP-642</t>
   </si>
   <si>
     <t>6988 E FM917</t>
   </si>
   <si>
     <t>Alvarado</t>
   </si>
   <si>
     <t>(817) 402-0060</t>
   </si>
   <si>
     <t>STMP642@STMPilot.com</t>
   </si>
   <si>
     <t>-97.26107, 32.46481</t>
   </si>
   <si>
     <t>837 Industrial Ave</t>
   </si>
   <si>
-    <t xml:space="preserve">5596865456 </t>
-[...1 lines deleted...]
-  <si>
     <t>Stm985@stmtires.com.</t>
   </si>
   <si>
     <t>-119.334009, 36.175610</t>
   </si>
   <si>
     <t>STMP-623</t>
   </si>
   <si>
     <t>104 S El Dorado Ave</t>
   </si>
   <si>
     <t>Sayre</t>
   </si>
   <si>
     <t>stmp623@stmpilot.com</t>
   </si>
   <si>
     <t>-99.64352, 35.26690</t>
   </si>
   <si>
     <t>850 N. Bolton Ave</t>
   </si>
   <si>
     <t>Alexandria</t>
@@ -3731,54 +3737,54 @@
   <si>
     <t xml:space="preserve"> 71301</t>
   </si>
   <si>
     <t>Stm319@stmtires.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -92.461798, 31.378993</t>
   </si>
   <si>
     <t>STMP-643</t>
   </si>
   <si>
     <t>641 TX-75</t>
   </si>
   <si>
     <t>Huntsville</t>
   </si>
   <si>
     <t>stmp643@stmpilot.com</t>
   </si>
   <si>
     <t xml:space="preserve">-95.59385, 30.73854 </t>
   </si>
   <si>
-    <t>7am - 6pm</t>
-[...2 lines deleted...]
-    <t>8am - 12pm</t>
+    <t>7am - 11pm</t>
+  </si>
+  <si>
+    <t>7am - 3:30pm</t>
   </si>
   <si>
     <t>STMP-660</t>
   </si>
   <si>
     <t>8815 E Interstate 40</t>
   </si>
   <si>
     <t>stmp660@stmpilot.com</t>
   </si>
   <si>
     <t xml:space="preserve">-101.74128, 35.19364 </t>
   </si>
   <si>
     <t>STMP-665</t>
   </si>
   <si>
     <t>10213 W County Road 127</t>
   </si>
   <si>
     <t>Midland</t>
   </si>
   <si>
     <t>stmp665@stmpilot.com</t>
   </si>
@@ -4244,50 +4250,53 @@
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>stmp317@stmpilot.com</t>
   </si>
   <si>
     <t>-86.29789, 36.18082</t>
   </si>
   <si>
     <t>STMP-172</t>
   </si>
   <si>
     <t>7833 Linglestown Rd</t>
   </si>
   <si>
     <t>Harrisburg</t>
   </si>
   <si>
     <t>stmp172@stmpilot.com</t>
   </si>
   <si>
     <t>-76.72716, 40.35235</t>
   </si>
   <si>
+    <t>24/7</t>
+  </si>
+  <si>
     <t>STMP-273</t>
   </si>
   <si>
     <t>415 E Main St</t>
   </si>
   <si>
     <t>Beaverdam</t>
   </si>
   <si>
     <t>stmp273@stmpilot.com</t>
   </si>
   <si>
     <t>-83.96723, 40.83333</t>
   </si>
   <si>
     <t>STMP-348</t>
   </si>
   <si>
     <t>142-A Carbondale Rd SW</t>
   </si>
   <si>
     <t>Dalton</t>
   </si>
   <si>
     <t>stmp348@stmpilot.com</t>
@@ -4304,105 +4313,237 @@
   <si>
     <t>Valdosta</t>
   </si>
   <si>
     <t>stmp359@stmpilot.com</t>
   </si>
   <si>
     <t>-83.27075, 30.75314</t>
   </si>
   <si>
     <t>STMP-314</t>
   </si>
   <si>
     <t>505 Patriot Dr</t>
   </si>
   <si>
     <t>Dandridge</t>
   </si>
   <si>
     <t>stmp314@stmpilot.com</t>
   </si>
   <si>
     <t>-83.44544, 36.03766</t>
   </si>
   <si>
+    <t>8am-3pm</t>
+  </si>
+  <si>
     <t>STMP-444</t>
   </si>
   <si>
     <t>2539 Burr St.</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>stmp444@stmpilot.com</t>
   </si>
   <si>
     <t>-87.40103, 41.57272</t>
   </si>
   <si>
     <t>STMP-445</t>
   </si>
   <si>
     <t>2930 County Road 500 North</t>
   </si>
   <si>
     <t>Whiteland</t>
   </si>
   <si>
     <t>stmp445@stmpilot.com</t>
   </si>
   <si>
     <t>-86.04678, 39.55121</t>
   </si>
   <si>
     <t>STMP-500</t>
   </si>
   <si>
     <t>16067 Willowbrook Rd.</t>
   </si>
   <si>
     <t>South Beloit</t>
   </si>
   <si>
     <t>stmp500@stmpilot.com</t>
   </si>
   <si>
     <t>-88.99582, 42.49415</t>
   </si>
   <si>
-    <t>STMP-277</t>
-[...5 lines deleted...]
-    <t>stmp277@stmpilot.com</t>
+    <t>317 Prosperity Blvd</t>
+  </si>
+  <si>
+    <t>Chowchilla</t>
+  </si>
+  <si>
+    <t>stm734@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.251015, 37.124238</t>
+  </si>
+  <si>
+    <t>STMP-638</t>
+  </si>
+  <si>
+    <t>2077 US Hwy 82</t>
+  </si>
+  <si>
+    <t>New Boston</t>
+  </si>
+  <si>
+    <t>9034170111|9034170111</t>
+  </si>
+  <si>
+    <t>stmp638@stmpilot.com</t>
   </si>
   <si>
     <t>-80.85210, 41.70989</t>
+  </si>
+  <si>
+    <t>STMP-840</t>
+  </si>
+  <si>
+    <t>6800 W. Latham St.</t>
+  </si>
+  <si>
+    <t>4805919070|4805919070|4805919070</t>
+  </si>
+  <si>
+    <t>stmp840@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.207467, 33.460608</t>
+  </si>
+  <si>
+    <t>6am-12am</t>
+  </si>
+  <si>
+    <t>STMP-976</t>
+  </si>
+  <si>
+    <t>63236 OR-203</t>
+  </si>
+  <si>
+    <t>La Grande</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>4588773001|4588773001</t>
+  </si>
+  <si>
+    <t>stmp976@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-118.044002, 45.297746</t>
+  </si>
+  <si>
+    <t>STMP-978</t>
+  </si>
+  <si>
+    <t>2145 S. Highway 395</t>
+  </si>
+  <si>
+    <t>Stanfield</t>
+  </si>
+  <si>
+    <t>stmp978@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -119.205036, 45.770461</t>
+  </si>
+  <si>
+    <t>STMP-222</t>
+  </si>
+  <si>
+    <t>1340 E. Lee Highway 40</t>
+  </si>
+  <si>
+    <t>Wytheville</t>
+  </si>
+  <si>
+    <t>stmp222@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.991829, 36.937907</t>
+  </si>
+  <si>
+    <t>STMP-754</t>
+  </si>
+  <si>
+    <t>7048 County Road 49</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>stmp754@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-104.602652, 40.099068</t>
+  </si>
+  <si>
+    <t>STM-125</t>
+  </si>
+  <si>
+    <t>4949 FL-40</t>
+  </si>
+  <si>
+    <t>stm125@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -82.202508, 29.187870</t>
+  </si>
+  <si>
+    <t>STM-758</t>
+  </si>
+  <si>
+    <t>4105 West Idaho St.</t>
+  </si>
+  <si>
+    <t>Elko</t>
+  </si>
+  <si>
+    <t>stm758@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.963872, 41.848867</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4702,54 +4843,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K316"/>
+  <dimension ref="A1:K324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K316" sqref="K316"/>
+      <selection activeCell="K324" sqref="K324"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5039,51 +5180,51 @@
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>266</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10">
-        <v>38930</v>
+        <v>38903</v>
       </c>
       <c r="F10">
         <v>6624551592</v>
       </c>
       <c r="G10" t="s">
         <v>54</v>
       </c>
       <c r="H10" t="s">
         <v>55</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>270</v>
       </c>
       <c r="B11" t="s">
@@ -6136,54 +6277,54 @@
       <c r="A41">
         <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>177</v>
       </c>
       <c r="C41" t="s">
         <v>178</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41">
         <v>30241</v>
       </c>
       <c r="F41">
         <v>7068121618</v>
       </c>
       <c r="G41" t="s">
         <v>179</v>
       </c>
       <c r="H41" t="s">
         <v>180</v>
       </c>
       <c r="I41" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="J41" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>204</v>
       </c>
       <c r="B42" t="s">
         <v>181</v>
       </c>
       <c r="C42" t="s">
         <v>182</v>
       </c>
       <c r="D42" t="s">
         <v>183</v>
       </c>
       <c r="E42">
         <v>36502</v>
       </c>
       <c r="F42">
         <v>2514468174</v>
       </c>
       <c r="G42" t="s">
@@ -6416,121 +6557,121 @@
       <c r="A49">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>211</v>
       </c>
       <c r="C49" t="s">
         <v>212</v>
       </c>
       <c r="D49" t="s">
         <v>49</v>
       </c>
       <c r="E49">
         <v>39532</v>
       </c>
       <c r="F49">
         <v>2288311200</v>
       </c>
       <c r="G49" t="s">
         <v>213</v>
       </c>
       <c r="H49" t="s">
         <v>214</v>
       </c>
       <c r="I49" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
       <c r="J49" t="s">
         <v>190</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>255</v>
       </c>
       <c r="B50" t="s">
+        <v>215</v>
+      </c>
+      <c r="C50" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D50" t="s">
         <v>49</v>
       </c>
       <c r="E50">
         <v>39429</v>
       </c>
       <c r="F50">
         <v>6017368924</v>
       </c>
       <c r="G50" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="I50" t="s">
         <v>29</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>256</v>
       </c>
       <c r="B51" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D51" t="s">
         <v>49</v>
       </c>
       <c r="E51">
         <v>39440</v>
       </c>
       <c r="F51">
         <v>6014284375</v>
       </c>
       <c r="G51" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
         <v>222</v>
       </c>
-      <c r="H51" t="s">
+      <c r="I51" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="J51" t="s">
         <v>190</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>260</v>
       </c>
       <c r="B52" t="s">
         <v>224</v>
       </c>
       <c r="C52" t="s">
         <v>225</v>
       </c>
       <c r="D52" t="s">
         <v>49</v>
       </c>
       <c r="E52">
         <v>39218</v>
       </c>
       <c r="F52">
@@ -7396,4846 +7537,4846 @@
       <c r="A77">
         <v>750</v>
       </c>
       <c r="B77" t="s">
         <v>324</v>
       </c>
       <c r="C77" t="s">
         <v>325</v>
       </c>
       <c r="D77" t="s">
         <v>326</v>
       </c>
       <c r="E77">
         <v>89030</v>
       </c>
       <c r="F77">
         <v>7026430712</v>
       </c>
       <c r="G77" t="s">
         <v>327</v>
       </c>
       <c r="H77" t="s">
         <v>328</v>
       </c>
       <c r="I77" t="s">
+        <v>16</v>
+      </c>
+      <c r="J77" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>462</v>
       </c>
       <c r="B78" t="s">
+        <v>330</v>
+      </c>
+      <c r="C78" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D78" t="s">
         <v>129</v>
       </c>
       <c r="E78">
         <v>77493</v>
       </c>
       <c r="F78">
         <v>2813710394</v>
       </c>
       <c r="G78" t="s">
+        <v>332</v>
+      </c>
+      <c r="H78" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="I78" t="s">
         <v>29</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>252</v>
       </c>
       <c r="B79" t="s">
+        <v>334</v>
+      </c>
+      <c r="C79" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D79" t="s">
         <v>49</v>
       </c>
       <c r="E79">
         <v>39402</v>
       </c>
       <c r="F79">
         <v>6012960322</v>
       </c>
       <c r="G79" t="s">
+        <v>336</v>
+      </c>
+      <c r="H79" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="I79" t="s">
         <v>16</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>225</v>
       </c>
       <c r="B80" t="s">
+        <v>338</v>
+      </c>
+      <c r="C80" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D80" t="s">
         <v>183</v>
       </c>
       <c r="E80">
         <v>35674</v>
       </c>
       <c r="F80">
         <v>2563869819</v>
       </c>
       <c r="G80" t="s">
+        <v>340</v>
+      </c>
+      <c r="H80" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="I80" t="s">
         <v>29</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>242</v>
       </c>
       <c r="B81" t="s">
+        <v>342</v>
+      </c>
+      <c r="C81" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D81" t="s">
         <v>44</v>
       </c>
       <c r="E81">
         <v>37076</v>
       </c>
       <c r="F81">
         <v>6292164450</v>
       </c>
       <c r="G81" t="s">
+        <v>344</v>
+      </c>
+      <c r="H81" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="I81" t="s">
         <v>29</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>158</v>
       </c>
       <c r="B82" t="s">
+        <v>346</v>
+      </c>
+      <c r="C82" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D82" t="s">
         <v>21</v>
       </c>
       <c r="E82">
         <v>30253</v>
       </c>
       <c r="F82">
         <v>6784325244</v>
       </c>
       <c r="G82" t="s">
+        <v>348</v>
+      </c>
+      <c r="H82" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="I82" t="s">
         <v>29</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>477</v>
       </c>
       <c r="B83" t="s">
+        <v>350</v>
+      </c>
+      <c r="C83" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D83" t="s">
         <v>129</v>
       </c>
       <c r="E83">
         <v>78154</v>
       </c>
       <c r="F83">
         <v>2106514122</v>
       </c>
       <c r="G83" t="s">
+        <v>352</v>
+      </c>
+      <c r="H83" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="I83" t="s">
         <v>29</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>479</v>
       </c>
       <c r="B84" t="s">
+        <v>354</v>
+      </c>
+      <c r="C84" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D84" t="s">
         <v>129</v>
       </c>
       <c r="E84">
         <v>78332</v>
       </c>
       <c r="F84">
         <v>3614492030</v>
       </c>
       <c r="G84" t="s">
+        <v>356</v>
+      </c>
+      <c r="H84" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="I84" t="s">
         <v>132</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>466</v>
       </c>
       <c r="B85" t="s">
+        <v>358</v>
+      </c>
+      <c r="C85" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D85" t="s">
         <v>129</v>
       </c>
       <c r="E85">
         <v>78610</v>
       </c>
       <c r="F85">
         <v>5124783412</v>
       </c>
       <c r="G85" t="s">
+        <v>360</v>
+      </c>
+      <c r="H85" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="I85" t="s">
         <v>29</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>482</v>
       </c>
       <c r="B86" t="s">
+        <v>362</v>
+      </c>
+      <c r="C86" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D86" t="s">
         <v>129</v>
       </c>
       <c r="E86">
         <v>77905</v>
       </c>
       <c r="F86">
         <v>3615764141</v>
       </c>
       <c r="G86" t="s">
+        <v>364</v>
+      </c>
+      <c r="H86" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I86" t="s">
         <v>29</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>487</v>
       </c>
       <c r="B87" t="s">
+        <v>366</v>
+      </c>
+      <c r="C87" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D87" t="s">
         <v>129</v>
       </c>
       <c r="E87">
         <v>78599</v>
       </c>
       <c r="F87">
         <v>9569688138</v>
       </c>
       <c r="G87" t="s">
+        <v>368</v>
+      </c>
+      <c r="H87" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="I87" t="s">
         <v>29</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>497</v>
       </c>
       <c r="B88" t="s">
+        <v>370</v>
+      </c>
+      <c r="C88" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D88" t="s">
         <v>129</v>
       </c>
       <c r="E88">
         <v>79772</v>
       </c>
       <c r="F88">
         <v>4324472006</v>
       </c>
       <c r="G88" t="s">
+        <v>372</v>
+      </c>
+      <c r="H88" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="I88" t="s">
         <v>29</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>498</v>
       </c>
       <c r="B89" t="s">
+        <v>374</v>
+      </c>
+      <c r="C89" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D89" t="s">
         <v>129</v>
       </c>
       <c r="E89">
         <v>79928</v>
       </c>
       <c r="F89">
         <v>9155322615</v>
       </c>
       <c r="G89" t="s">
+        <v>376</v>
+      </c>
+      <c r="H89" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="I89" t="s">
         <v>29</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>520</v>
       </c>
       <c r="B90" t="s">
+        <v>378</v>
+      </c>
+      <c r="C90" t="s">
         <v>379</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E90">
         <v>88220</v>
       </c>
       <c r="F90">
         <v>5752364805</v>
       </c>
       <c r="G90" t="s">
+        <v>381</v>
+      </c>
+      <c r="H90" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="I90" t="s">
         <v>132</v>
       </c>
       <c r="J90" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>620</v>
       </c>
       <c r="B91" t="s">
+        <v>383</v>
+      </c>
+      <c r="C91" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D91" t="s">
         <v>321</v>
       </c>
       <c r="E91">
         <v>86001</v>
       </c>
       <c r="F91">
         <v>9287744535</v>
       </c>
       <c r="G91" t="s">
+        <v>385</v>
+      </c>
+      <c r="H91" t="s">
         <v>386</v>
       </c>
-      <c r="H91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I91" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>226</v>
       </c>
       <c r="B92" t="s">
+        <v>387</v>
+      </c>
+      <c r="C92" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D92" t="s">
         <v>44</v>
       </c>
       <c r="E92">
         <v>37663</v>
       </c>
       <c r="F92">
         <v>4232454129</v>
       </c>
       <c r="G92" t="s">
+        <v>389</v>
+      </c>
+      <c r="H92" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>230</v>
       </c>
       <c r="B93" t="s">
+        <v>391</v>
+      </c>
+      <c r="C93" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D93" t="s">
         <v>44</v>
       </c>
       <c r="E93">
         <v>37924</v>
       </c>
       <c r="F93">
         <v>8656335035</v>
       </c>
       <c r="G93" t="s">
+        <v>393</v>
+      </c>
+      <c r="H93" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="I93" t="s">
         <v>29</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>361</v>
       </c>
       <c r="B94" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C94" t="s">
         <v>247</v>
       </c>
       <c r="D94" t="s">
         <v>124</v>
       </c>
       <c r="E94">
         <v>73128</v>
       </c>
       <c r="F94">
         <v>4057455789</v>
       </c>
       <c r="G94" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="H94" t="s">
         <v>249</v>
       </c>
       <c r="I94" t="s">
         <v>29</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>157</v>
       </c>
       <c r="B95" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C95" t="s">
         <v>259</v>
       </c>
       <c r="D95" t="s">
         <v>21</v>
       </c>
       <c r="E95">
         <v>30507</v>
       </c>
       <c r="F95">
         <v>6789890924</v>
       </c>
       <c r="G95" t="s">
+        <v>398</v>
+      </c>
+      <c r="H95" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="I95" t="s">
         <v>29</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>613</v>
       </c>
       <c r="B96" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C96" t="s">
         <v>320</v>
       </c>
       <c r="D96" t="s">
         <v>321</v>
       </c>
       <c r="E96">
         <v>85009</v>
       </c>
       <c r="F96">
         <v>6022729308</v>
       </c>
       <c r="G96" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="H96" t="s">
         <v>323</v>
       </c>
       <c r="I96" t="s">
         <v>29</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>602</v>
       </c>
       <c r="B97" t="s">
+        <v>402</v>
+      </c>
+      <c r="C97" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="D97" t="s">
         <v>321</v>
       </c>
       <c r="E97">
         <v>87506</v>
       </c>
       <c r="F97">
         <v>5208886001</v>
       </c>
       <c r="G97" t="s">
+        <v>404</v>
+      </c>
+      <c r="H97" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="I97" t="s">
         <v>29</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>502</v>
       </c>
       <c r="B98" t="s">
+        <v>406</v>
+      </c>
+      <c r="C98" t="s">
         <v>407</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E98">
         <v>87121</v>
       </c>
       <c r="F98">
         <v>5053441687</v>
       </c>
       <c r="G98" t="s">
+        <v>408</v>
+      </c>
+      <c r="H98" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="I98" t="s">
         <v>29</v>
       </c>
       <c r="J98" t="s">
         <v>190</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>626</v>
       </c>
       <c r="B99" t="s">
+        <v>410</v>
+      </c>
+      <c r="C99" t="s">
         <v>411</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E99">
         <v>84790</v>
       </c>
       <c r="F99">
         <v>4356734163</v>
       </c>
       <c r="G99" t="s">
+        <v>413</v>
+      </c>
+      <c r="H99" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="I99" t="s">
         <v>29</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>243</v>
       </c>
       <c r="B100" t="s">
+        <v>415</v>
+      </c>
+      <c r="C100" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D100" t="s">
         <v>44</v>
       </c>
       <c r="E100">
         <v>37055</v>
       </c>
       <c r="F100">
         <v>6155607000</v>
       </c>
       <c r="G100" t="s">
+        <v>417</v>
+      </c>
+      <c r="H100" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="I100" t="s">
         <v>29</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>625</v>
       </c>
       <c r="B101" t="s">
+        <v>419</v>
+      </c>
+      <c r="C101" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="D101" t="s">
         <v>321</v>
       </c>
       <c r="E101">
         <v>85364</v>
       </c>
       <c r="F101">
         <v>9289554040</v>
       </c>
       <c r="G101" t="s">
+        <v>421</v>
+      </c>
+      <c r="H101" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="I101" t="s">
         <v>29</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>609</v>
       </c>
       <c r="B102" t="s">
+        <v>423</v>
+      </c>
+      <c r="C102" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D102" t="s">
         <v>321</v>
       </c>
       <c r="E102">
         <v>85201</v>
       </c>
       <c r="F102">
         <v>4806817005</v>
       </c>
       <c r="G102" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="I102" t="s">
         <v>16</v>
       </c>
       <c r="J102" t="s">
         <v>18</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>752</v>
       </c>
       <c r="B103" t="s">
+        <v>427</v>
+      </c>
+      <c r="C103" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="D103" t="s">
         <v>326</v>
       </c>
       <c r="E103">
         <v>89415</v>
       </c>
       <c r="F103">
         <v>7759459057</v>
       </c>
       <c r="G103" t="s">
+        <v>429</v>
+      </c>
+      <c r="H103" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="I103" t="s">
         <v>132</v>
       </c>
       <c r="J103" t="s">
         <v>18</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>624</v>
       </c>
       <c r="B104" t="s">
+        <v>431</v>
+      </c>
+      <c r="C104" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="D104" t="s">
         <v>321</v>
       </c>
       <c r="E104">
         <v>86409</v>
       </c>
       <c r="F104">
         <v>9285656644</v>
       </c>
       <c r="G104" t="s">
+        <v>433</v>
+      </c>
+      <c r="H104" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="I104" t="s">
         <v>132</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>311</v>
       </c>
       <c r="B105" t="s">
+        <v>435</v>
+      </c>
+      <c r="C105" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="D105" t="s">
         <v>62</v>
       </c>
       <c r="E105">
         <v>70583</v>
       </c>
       <c r="F105">
         <v>3372678580</v>
       </c>
       <c r="G105" t="s">
+        <v>437</v>
+      </c>
+      <c r="H105" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="I105" t="s">
         <v>16</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
+        <v>439</v>
+      </c>
+      <c r="B106" t="s">
         <v>440</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>441</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E106">
         <v>29565</v>
       </c>
       <c r="F106">
         <v>8437525713</v>
       </c>
       <c r="G106" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" t="s">
         <v>444</v>
       </c>
-      <c r="H106" t="s">
+      <c r="I106" t="s">
         <v>445</v>
       </c>
-      <c r="I106" t="s">
+      <c r="J106" t="s">
         <v>446</v>
       </c>
-      <c r="J106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K106" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
+        <v>447</v>
+      </c>
+      <c r="B107" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="C107" t="s">
         <v>283</v>
       </c>
       <c r="D107" t="s">
         <v>129</v>
       </c>
       <c r="E107">
         <v>78244</v>
       </c>
       <c r="F107">
         <v>2103101079</v>
       </c>
       <c r="G107" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="H107" t="s">
         <v>285</v>
       </c>
       <c r="I107" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="J107" t="s">
-        <v>452</v>
+        <v>132</v>
       </c>
       <c r="K107" t="s">
-        <v>452</v>
+        <v>132</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
+        <v>451</v>
+      </c>
+      <c r="B108" t="s">
+        <v>452</v>
+      </c>
+      <c r="C108" t="s">
         <v>453</v>
       </c>
-      <c r="B108" t="s">
+      <c r="D108" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E108">
         <v>82930</v>
       </c>
       <c r="F108">
         <v>3077890343</v>
       </c>
       <c r="G108" t="s">
+        <v>455</v>
+      </c>
+      <c r="H108" t="s">
+        <v>456</v>
+      </c>
+      <c r="I108" t="s">
         <v>457</v>
       </c>
-      <c r="H108" t="s">
+      <c r="J108" t="s">
         <v>458</v>
       </c>
-      <c r="I108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K108" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>459</v>
       </c>
       <c r="B109" t="s">
         <v>460</v>
       </c>
       <c r="C109" t="s">
         <v>461</v>
       </c>
       <c r="D109" t="s">
         <v>462</v>
       </c>
       <c r="E109">
         <v>63383</v>
       </c>
       <c r="F109">
         <v>6362353335</v>
       </c>
       <c r="G109" t="s">
         <v>463</v>
       </c>
       <c r="H109" t="s">
         <v>464</v>
       </c>
       <c r="I109" t="s">
+        <v>457</v>
+      </c>
+      <c r="J109" t="s">
         <v>465</v>
       </c>
-      <c r="J109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K109" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
+        <v>466</v>
+      </c>
+      <c r="B110" t="s">
         <v>467</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D110" t="s">
         <v>129</v>
       </c>
       <c r="E110">
         <v>79928</v>
       </c>
       <c r="F110">
         <v>9159750055</v>
       </c>
       <c r="G110" t="s">
+        <v>468</v>
+      </c>
+      <c r="H110" t="s">
+        <v>377</v>
+      </c>
+      <c r="I110" t="s">
         <v>469</v>
       </c>
-      <c r="H110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J110" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="K110" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
+        <v>470</v>
+      </c>
+      <c r="B111" t="s">
         <v>471</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>472</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E111">
         <v>95366</v>
       </c>
       <c r="F111">
         <v>2095991222</v>
       </c>
       <c r="G111" t="s">
+        <v>474</v>
+      </c>
+      <c r="H111" t="s">
         <v>475</v>
       </c>
-      <c r="H111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I111" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J111" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K111" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
+        <v>476</v>
+      </c>
+      <c r="B112" t="s">
         <v>477</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>478</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E112">
         <v>93308</v>
       </c>
       <c r="F112">
         <v>6613939015</v>
       </c>
       <c r="G112" t="s">
+        <v>479</v>
+      </c>
+      <c r="H112" t="s">
         <v>480</v>
       </c>
-      <c r="H112" t="s">
+      <c r="I112" t="s">
         <v>481</v>
       </c>
-      <c r="I112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J112" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K112" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>482</v>
+      </c>
+      <c r="B113" t="s">
         <v>483</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>484</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E113">
         <v>24472</v>
       </c>
       <c r="F113">
         <v>5403772015</v>
       </c>
       <c r="G113" t="s">
+        <v>486</v>
+      </c>
+      <c r="H113" t="s">
         <v>487</v>
       </c>
-      <c r="H113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I113" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="J113" t="s">
-        <v>452</v>
+        <v>18</v>
       </c>
       <c r="K113" t="s">
-        <v>452</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
+        <v>488</v>
+      </c>
+      <c r="B114" t="s">
         <v>489</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>490</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E114">
         <v>21740</v>
       </c>
       <c r="F114">
         <v>3015829041</v>
       </c>
       <c r="G114" t="s">
+        <v>492</v>
+      </c>
+      <c r="H114" t="s">
         <v>493</v>
       </c>
-      <c r="H114" t="s">
+      <c r="I114" t="s">
         <v>494</v>
       </c>
-      <c r="I114" t="s">
+      <c r="J114" t="s">
         <v>495</v>
       </c>
-      <c r="J114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K114" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
+        <v>496</v>
+      </c>
+      <c r="B115" t="s">
         <v>497</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>498</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="E115">
         <v>43551</v>
       </c>
       <c r="F115">
         <v>4198372038</v>
       </c>
       <c r="G115" t="s">
+        <v>500</v>
+      </c>
+      <c r="H115" t="s">
         <v>501</v>
       </c>
-      <c r="H115" t="s">
+      <c r="I115" t="s">
+        <v>445</v>
+      </c>
+      <c r="J115" t="s">
         <v>502</v>
       </c>
-      <c r="I115" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K115" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
+        <v>503</v>
+      </c>
+      <c r="B116" t="s">
         <v>504</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>505</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E116">
         <v>61701</v>
       </c>
       <c r="F116">
         <v>3095560854</v>
       </c>
       <c r="G116" t="s">
+        <v>507</v>
+      </c>
+      <c r="H116" t="s">
         <v>508</v>
       </c>
-      <c r="H116" t="s">
+      <c r="I116" t="s">
         <v>509</v>
       </c>
-      <c r="I116" t="s">
+      <c r="J116" t="s">
         <v>510</v>
       </c>
-      <c r="J116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K116" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B117" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C117" t="s">
         <v>123</v>
       </c>
       <c r="D117" t="s">
         <v>124</v>
       </c>
       <c r="E117">
         <v>74116</v>
       </c>
       <c r="F117">
         <v>9184373351</v>
       </c>
       <c r="G117" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="H117" t="s">
         <v>126</v>
       </c>
       <c r="I117" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J117" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="K117" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
+        <v>515</v>
+      </c>
+      <c r="B118" t="s">
+        <v>516</v>
+      </c>
+      <c r="C118" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118">
         <v>32086</v>
       </c>
       <c r="F118">
         <v>9047973176</v>
       </c>
       <c r="G118" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="H118" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="I118" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J118" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K118" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
+        <v>520</v>
+      </c>
+      <c r="B119" t="s">
+        <v>521</v>
+      </c>
+      <c r="C119" t="s">
         <v>522</v>
-      </c>
-[...4 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D119" t="s">
         <v>321</v>
       </c>
       <c r="E119">
         <v>85359</v>
       </c>
       <c r="F119">
         <v>9289274293</v>
       </c>
       <c r="G119" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="H119" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="I119" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J119" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K119" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
+        <v>525</v>
+      </c>
+      <c r="B120" t="s">
+        <v>526</v>
+      </c>
+      <c r="C120" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
       <c r="D120" t="s">
         <v>44</v>
       </c>
       <c r="E120">
         <v>37078</v>
       </c>
       <c r="F120">
         <v>9312966850</v>
       </c>
       <c r="G120" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="H120" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="I120" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J120" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K120" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B121" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C121" t="s">
         <v>48</v>
       </c>
       <c r="D121" t="s">
         <v>49</v>
       </c>
       <c r="E121">
         <v>39307</v>
       </c>
       <c r="F121">
         <v>6014822574</v>
       </c>
       <c r="G121" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="H121" t="s">
         <v>51</v>
       </c>
       <c r="I121" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J121" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K121" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
+        <v>533</v>
+      </c>
+      <c r="B122" t="s">
+        <v>534</v>
+      </c>
+      <c r="C122" t="s">
         <v>535</v>
       </c>
-      <c r="B122" t="s">
+      <c r="D122" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
       <c r="E122">
         <v>47977</v>
       </c>
       <c r="F122">
         <v>2192612043</v>
       </c>
       <c r="G122" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="H122" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="I122" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J122" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K122" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
+        <v>539</v>
+      </c>
+      <c r="B123" t="s">
+        <v>540</v>
+      </c>
+      <c r="C123" t="s">
         <v>541</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E123">
         <v>62201</v>
       </c>
       <c r="F123">
         <v>6182745900</v>
       </c>
       <c r="G123" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="H123" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="I123" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J123" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K123" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
+        <v>544</v>
+      </c>
+      <c r="B124" t="s">
+        <v>545</v>
+      </c>
+      <c r="C124" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124">
         <v>31705</v>
       </c>
       <c r="F124">
         <v>2294467273</v>
       </c>
       <c r="G124" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="H124" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I124" t="s">
-        <v>452</v>
+        <v>132</v>
       </c>
       <c r="J124" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
       <c r="K124" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B125" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C125" t="s">
         <v>146</v>
       </c>
       <c r="D125" t="s">
         <v>99</v>
       </c>
       <c r="E125">
         <v>71854</v>
       </c>
       <c r="F125">
         <v>8706212277</v>
       </c>
       <c r="G125" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="H125" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="I125" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J125" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K125" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
+        <v>553</v>
+      </c>
+      <c r="B126" t="s">
+        <v>554</v>
+      </c>
+      <c r="C126" t="s">
         <v>555</v>
       </c>
-      <c r="B126" t="s">
+      <c r="D126" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
       <c r="E126">
         <v>28785</v>
       </c>
       <c r="F126">
         <v>8653121721</v>
       </c>
       <c r="G126" t="s">
+        <v>557</v>
+      </c>
+      <c r="H126" t="s">
+        <v>558</v>
+      </c>
+      <c r="I126" t="s">
         <v>559</v>
       </c>
-      <c r="H126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J126" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K126" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B127" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C127" t="s">
         <v>98</v>
       </c>
       <c r="D127" t="s">
         <v>99</v>
       </c>
       <c r="E127">
         <v>72301</v>
       </c>
       <c r="F127">
         <v>8704000098</v>
       </c>
       <c r="G127" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="H127" t="s">
         <v>101</v>
       </c>
       <c r="I127" t="s">
+        <v>457</v>
+      </c>
+      <c r="J127" t="s">
         <v>465</v>
       </c>
-      <c r="J127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K127" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B128" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="C128" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D128" t="s">
         <v>321</v>
       </c>
       <c r="E128">
         <v>86401</v>
       </c>
       <c r="F128">
         <v>9286811040</v>
       </c>
       <c r="G128" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="H128" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="I128" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J128" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K128" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B129" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C129" t="s">
         <v>225</v>
       </c>
       <c r="D129" t="s">
         <v>21</v>
       </c>
       <c r="E129">
         <v>30233</v>
       </c>
       <c r="F129">
         <v>7707754670</v>
       </c>
       <c r="G129" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="H129" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="I129" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J129" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K129" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
+        <v>571</v>
+      </c>
+      <c r="B130" t="s">
+        <v>572</v>
+      </c>
+      <c r="C130" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D130" t="s">
         <v>44</v>
       </c>
       <c r="E130">
         <v>37826</v>
       </c>
       <c r="F130">
         <v>4235682698</v>
       </c>
       <c r="G130" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="H130" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="I130" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J130" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K130" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
+        <v>576</v>
+      </c>
+      <c r="B131" t="s">
+        <v>577</v>
+      </c>
+      <c r="C131" t="s">
         <v>578</v>
       </c>
-      <c r="B131" t="s">
+      <c r="D131" t="s">
         <v>579</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" t="s">
         <v>580</v>
-      </c>
-[...4 lines deleted...]
-        <v>582</v>
       </c>
       <c r="F131">
         <v>8562996904</v>
       </c>
       <c r="G131" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="H131" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I131" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J131" t="s">
         <v>18</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B132" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C132" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D132" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E132">
         <v>87121</v>
       </c>
       <c r="F132">
         <v>5058315377</v>
       </c>
       <c r="G132" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="H132" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="I132" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="J132" t="s">
         <v>132</v>
       </c>
       <c r="K132" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
+        <v>587</v>
+      </c>
+      <c r="B133" t="s">
+        <v>588</v>
+      </c>
+      <c r="C133" t="s">
         <v>589</v>
       </c>
-      <c r="B133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D133" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E133">
         <v>29702</v>
       </c>
       <c r="F133">
         <v>8648393769</v>
       </c>
       <c r="G133" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="H133" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="I133" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J133" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K133" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
+        <v>592</v>
+      </c>
+      <c r="B134" t="s">
+        <v>593</v>
+      </c>
+      <c r="C134" t="s">
         <v>594</v>
-      </c>
-[...4 lines deleted...]
-        <v>596</v>
       </c>
       <c r="D134" t="s">
         <v>129</v>
       </c>
       <c r="E134">
         <v>79536</v>
       </c>
       <c r="F134">
         <v>3256950804</v>
       </c>
       <c r="G134" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="H134" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="I134" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J134" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K134" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
+        <v>597</v>
+      </c>
+      <c r="B135" t="s">
+        <v>598</v>
+      </c>
+      <c r="C135" t="s">
         <v>599</v>
       </c>
-      <c r="B135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D135" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E135">
         <v>82007</v>
       </c>
       <c r="F135">
         <v>3076352138</v>
       </c>
       <c r="G135" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="H135" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="I135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J135" t="s">
         <v>18</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
+        <v>602</v>
+      </c>
+      <c r="B136" t="s">
+        <v>603</v>
+      </c>
+      <c r="C136" t="s">
         <v>604</v>
       </c>
-      <c r="B136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D136" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E136">
         <v>62441</v>
       </c>
       <c r="F136">
         <v>2178261090</v>
       </c>
       <c r="G136" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="H136" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="I136" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J136" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K136" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>240</v>
       </c>
       <c r="B137" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C137" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="D137" t="s">
         <v>44</v>
       </c>
       <c r="E137">
         <v>37086</v>
       </c>
       <c r="F137">
         <v>6159032525</v>
       </c>
       <c r="G137" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="H137" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="I137" t="s">
         <v>29</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>705</v>
       </c>
       <c r="B138" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C138" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D138" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E138">
         <v>92883</v>
       </c>
       <c r="F138">
         <v>9516667100</v>
       </c>
       <c r="G138" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="H138" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
+        <v>615</v>
+      </c>
+      <c r="B139" t="s">
+        <v>616</v>
+      </c>
+      <c r="C139" t="s">
         <v>617</v>
       </c>
-      <c r="B139" t="s">
+      <c r="D139" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
       <c r="E139">
         <v>48183</v>
       </c>
       <c r="F139">
         <v>7343045400</v>
       </c>
       <c r="G139" t="s">
+        <v>619</v>
+      </c>
+      <c r="H139" t="s">
+        <v>620</v>
+      </c>
+      <c r="I139" t="s">
+        <v>450</v>
+      </c>
+      <c r="J139" t="s">
         <v>621</v>
       </c>
-      <c r="H139" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K139" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
+        <v>622</v>
+      </c>
+      <c r="B140" t="s">
+        <v>623</v>
+      </c>
+      <c r="C140" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
       <c r="D140" t="s">
         <v>321</v>
       </c>
       <c r="E140">
         <v>86015</v>
       </c>
       <c r="F140">
         <v>9289811060</v>
       </c>
       <c r="G140" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="H140" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="I140" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J140" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K140" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>707</v>
       </c>
       <c r="B141" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="C141" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D141" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E141">
         <v>91746</v>
       </c>
       <c r="F141">
         <v>6263338998</v>
       </c>
       <c r="G141" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="H141" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>709</v>
       </c>
       <c r="B142" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="C142" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D142" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E142">
         <v>92708</v>
       </c>
       <c r="F142">
         <v>6576552800</v>
       </c>
       <c r="G142" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="H142" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="I142" t="s">
         <v>29</v>
       </c>
       <c r="J142" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>710</v>
       </c>
       <c r="B143" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C143" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D143" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E143">
         <v>90746</v>
       </c>
       <c r="F143">
         <v>5628007701</v>
       </c>
       <c r="G143" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="H143" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="I143" t="s">
         <v>29</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="B144" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C144" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="E144">
         <v>32343</v>
       </c>
       <c r="F144">
         <v>8505804010</v>
       </c>
       <c r="G144" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="H144" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="I144" t="s">
         <v>132</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>261</v>
       </c>
       <c r="B145" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145" t="s">
         <v>49</v>
       </c>
       <c r="E145">
         <v>39218</v>
       </c>
       <c r="F145">
         <v>6019364702</v>
       </c>
       <c r="G145" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="H145" t="s">
         <v>227</v>
       </c>
       <c r="I145" t="s">
         <v>29</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>708</v>
       </c>
       <c r="B146" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C146" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D146" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E146">
         <v>91733</v>
       </c>
       <c r="F146">
         <v>6264420297</v>
       </c>
       <c r="G146" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="H146" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="I146" t="s">
-        <v>652</v>
+        <v>458</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>745</v>
       </c>
       <c r="B147" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="C147" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="D147" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E147">
         <v>92020</v>
       </c>
       <c r="F147">
         <v>8587587333</v>
       </c>
       <c r="G147" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="H147" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="I147" t="s">
         <v>29</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B148" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C148" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D148" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E148">
         <v>27302</v>
       </c>
       <c r="F148">
         <v>9849830161</v>
       </c>
       <c r="G148" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="H148" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="I148" t="s">
         <v>132</v>
       </c>
       <c r="J148" t="s">
         <v>132</v>
       </c>
       <c r="K148" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>176</v>
       </c>
       <c r="B149" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C149" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D149" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E149">
         <v>29477</v>
       </c>
       <c r="F149">
         <v>8435638436</v>
       </c>
       <c r="G149" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="H149" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="I149" t="s">
         <v>29</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B150" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C150" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="D150" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E150">
         <v>29673</v>
       </c>
       <c r="F150">
         <v>8647405060</v>
       </c>
       <c r="G150" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="H150" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="I150" t="s">
         <v>17</v>
       </c>
       <c r="J150" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="K150" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>154</v>
       </c>
       <c r="B151" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C151" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
       <c r="E151">
         <v>31705</v>
       </c>
       <c r="F151">
         <v>2299203030</v>
       </c>
       <c r="G151" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="H151" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I151" t="s">
         <v>29</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B152" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C152" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="D152" t="s">
         <v>183</v>
       </c>
       <c r="E152">
         <v>36043</v>
       </c>
       <c r="F152">
         <v>3349566200</v>
       </c>
       <c r="G152" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="H152" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="I152" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J152" t="s">
         <v>132</v>
       </c>
       <c r="K152" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>239</v>
       </c>
       <c r="B153" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C153" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D153" t="s">
         <v>44</v>
       </c>
       <c r="E153">
         <v>37129</v>
       </c>
       <c r="F153">
         <v>6158960200</v>
       </c>
       <c r="G153" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="H153" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="I153" t="s">
         <v>29</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>224</v>
       </c>
       <c r="B154" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C154" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D154" t="s">
         <v>183</v>
       </c>
       <c r="E154">
         <v>35756</v>
       </c>
       <c r="F154">
         <v>9389022001</v>
       </c>
       <c r="G154" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="H154" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B155" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C155" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155">
         <v>31008</v>
       </c>
       <c r="F155">
         <v>4786992220</v>
       </c>
       <c r="G155" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="H155" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="I155" t="s">
-        <v>451</v>
+        <v>688</v>
       </c>
       <c r="J155" t="s">
-        <v>451</v>
+        <v>688</v>
       </c>
       <c r="K155" t="s">
-        <v>451</v>
+        <v>688</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
+        <v>689</v>
+      </c>
+      <c r="B156" t="s">
+        <v>690</v>
+      </c>
+      <c r="C156" t="s">
         <v>691</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E156">
         <v>47385</v>
       </c>
       <c r="F156">
         <v>7658562020</v>
       </c>
       <c r="G156" t="s">
+        <v>692</v>
+      </c>
+      <c r="H156" t="s">
+        <v>693</v>
+      </c>
+      <c r="I156" t="s">
         <v>694</v>
       </c>
-      <c r="H156" t="s">
+      <c r="J156" t="s">
+        <v>445</v>
+      </c>
+      <c r="K156" t="s">
         <v>695</v>
-      </c>
-[...7 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>510</v>
       </c>
       <c r="B157" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="C157" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="D157" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E157">
         <v>88063</v>
       </c>
       <c r="F157">
         <v>5755891100</v>
       </c>
       <c r="G157" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="H157" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="I157" t="s">
         <v>29</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>515</v>
       </c>
       <c r="B158" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C158" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D158" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E158">
         <v>87401</v>
       </c>
       <c r="F158">
         <v>5053274703</v>
       </c>
       <c r="G158" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H158" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="I158" t="s">
         <v>29</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>535</v>
       </c>
       <c r="B159" t="s">
+        <v>704</v>
+      </c>
+      <c r="C159" t="s">
+        <v>705</v>
+      </c>
+      <c r="D159" t="s">
         <v>706</v>
-      </c>
-[...4 lines deleted...]
-        <v>708</v>
       </c>
       <c r="E159">
         <v>80022</v>
       </c>
       <c r="F159">
         <v>3032288944</v>
       </c>
       <c r="G159" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="H159" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>530</v>
       </c>
       <c r="B160" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="C160" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="D160" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E160">
         <v>80631</v>
       </c>
       <c r="F160">
         <v>9704544068</v>
       </c>
       <c r="G160" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="H160" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>539</v>
       </c>
       <c r="B161" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="C161" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="D161" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E161">
         <v>80033</v>
       </c>
       <c r="F161">
         <v>3034222300</v>
       </c>
       <c r="G161" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="H161" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="I161" t="s">
         <v>29</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>540</v>
       </c>
       <c r="B162" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="C162" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="D162" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E162">
         <v>80239</v>
       </c>
       <c r="F162">
         <v>7209052005</v>
       </c>
       <c r="G162" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="H162" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
         <v>18</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
         <v>542</v>
       </c>
       <c r="B163" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C163" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D163" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E163">
         <v>80905</v>
       </c>
       <c r="F163">
         <v>7196324686</v>
       </c>
       <c r="G163" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="H163" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="I163" t="s">
         <v>29</v>
       </c>
       <c r="J163" t="s">
         <v>18</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>543</v>
       </c>
       <c r="B164" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C164" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D164" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E164">
         <v>81008</v>
       </c>
       <c r="F164">
         <v>7195430402</v>
       </c>
       <c r="G164" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="H164" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="I164" t="s">
         <v>29</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>545</v>
       </c>
       <c r="B165" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="C165" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D165" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E165">
         <v>81625</v>
       </c>
       <c r="F165">
         <v>9708247094</v>
       </c>
       <c r="G165" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="H165" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="I165" t="s">
         <v>132</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>547</v>
       </c>
       <c r="B166" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="C166" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="D166" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E166">
         <v>81401</v>
       </c>
       <c r="F166">
         <v>9702401611</v>
       </c>
       <c r="G166" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="H166" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="I166" t="s">
         <v>29</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="C167" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D167" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E167">
         <v>81505</v>
       </c>
       <c r="F167">
         <v>9702459500</v>
       </c>
       <c r="G167" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="H167" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="I167" t="s">
         <v>29</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="C168" t="s">
         <v>320</v>
       </c>
       <c r="D168" t="s">
         <v>321</v>
       </c>
       <c r="E168">
         <v>85019</v>
       </c>
       <c r="F168">
         <v>6022727601</v>
       </c>
       <c r="G168" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="H168" t="s">
         <v>323</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>628</v>
       </c>
       <c r="B169" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="C169" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D169" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E169">
         <v>84501</v>
       </c>
       <c r="F169">
         <v>4356374846</v>
       </c>
       <c r="G169" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="H169" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="I169" t="s">
         <v>29</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>629</v>
       </c>
       <c r="B170" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="C170" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="D170" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E170">
         <v>84654</v>
       </c>
       <c r="F170">
         <v>4355299876</v>
       </c>
       <c r="G170" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="H170" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="I170" t="s">
         <v>29</v>
       </c>
       <c r="J170" t="s">
         <v>132</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>637</v>
       </c>
       <c r="B171" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="C171" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D171" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E171">
         <v>84404</v>
       </c>
       <c r="F171">
         <v>8016275833</v>
       </c>
       <c r="G171" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="H171" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="I171" t="s">
         <v>29</v>
       </c>
       <c r="J171" t="s">
         <v>18</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>630</v>
       </c>
       <c r="B172" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="C172" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="D172" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E172">
         <v>84601</v>
       </c>
       <c r="F172">
         <v>8013742800</v>
       </c>
       <c r="G172" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="H172" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="I172" t="s">
         <v>29</v>
       </c>
       <c r="J172" t="s">
         <v>18</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>640</v>
       </c>
       <c r="B173" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C173" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D173" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E173">
         <v>84120</v>
       </c>
       <c r="F173">
         <v>8014871087</v>
       </c>
       <c r="G173" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="H173" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="I173" t="s">
         <v>29</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>730</v>
       </c>
       <c r="B174" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C174" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D174" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E174">
         <v>95206</v>
       </c>
       <c r="F174">
         <v>2099839495</v>
       </c>
       <c r="G174" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="H174" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="I174" t="s">
         <v>132</v>
       </c>
       <c r="J174" t="s">
         <v>18</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>732</v>
       </c>
       <c r="B175" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="C175" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="D175" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E175">
         <v>95380</v>
       </c>
       <c r="F175">
         <v>2096684254</v>
       </c>
       <c r="G175" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="H175" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="I175" t="s">
         <v>132</v>
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>735</v>
       </c>
       <c r="B176" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C176" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D176" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E176">
         <v>93901</v>
       </c>
       <c r="F176">
         <v>8317831565</v>
       </c>
       <c r="G176" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="H176" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>738</v>
       </c>
       <c r="B177" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C177" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D177" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E177">
         <v>94553</v>
       </c>
       <c r="F177">
         <v>9253729056</v>
       </c>
       <c r="G177" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="H177" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="I177" t="s">
         <v>29</v>
       </c>
       <c r="J177" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>753</v>
       </c>
       <c r="B178" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C178" t="s">
         <v>325</v>
       </c>
       <c r="D178" t="s">
         <v>326</v>
       </c>
       <c r="E178">
         <v>89115</v>
       </c>
       <c r="F178">
         <v>7026437033</v>
       </c>
       <c r="G178" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="H178" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>759</v>
       </c>
       <c r="B179" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C179" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D179" t="s">
         <v>326</v>
       </c>
       <c r="E179">
         <v>89431</v>
       </c>
       <c r="F179">
         <v>7753558883</v>
       </c>
       <c r="G179" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="H179" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="I179" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J179" t="s">
         <v>132</v>
       </c>
       <c r="K179" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>760</v>
       </c>
       <c r="B180" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C180" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="D180" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E180">
         <v>95112</v>
       </c>
       <c r="F180">
         <v>4083501600</v>
       </c>
       <c r="G180" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="H180" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
         <v>18</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>765</v>
       </c>
       <c r="B181" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C181" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D181" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E181">
         <v>95811</v>
       </c>
       <c r="F181">
         <v>9164474220</v>
       </c>
       <c r="G181" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="H181" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="I181" t="s">
         <v>29</v>
       </c>
       <c r="J181" t="s">
         <v>190</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>763</v>
       </c>
       <c r="B182" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C182" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D182" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E182">
         <v>94621</v>
       </c>
       <c r="F182">
         <v>5105698769</v>
       </c>
       <c r="G182" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="H182" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="I182" t="s">
         <v>132</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>774</v>
       </c>
       <c r="B183" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C183" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D183" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E183">
         <v>95482</v>
       </c>
       <c r="F183">
         <v>7074623519</v>
       </c>
       <c r="G183" t="s">
+        <v>801</v>
+      </c>
+      <c r="H183" t="s">
+        <v>802</v>
+      </c>
+      <c r="I183" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
       <c r="J183" t="s">
         <v>18</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>775</v>
       </c>
       <c r="B184" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C184" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D184" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E184">
         <v>95407</v>
       </c>
       <c r="F184">
         <v>7075458740</v>
       </c>
       <c r="G184" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="H184" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="I184" t="s">
         <v>29</v>
       </c>
       <c r="J184" t="s">
         <v>18</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
+        <v>808</v>
+      </c>
+      <c r="B185" t="s">
+        <v>809</v>
+      </c>
+      <c r="C185" t="s">
         <v>810</v>
       </c>
-      <c r="B185" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D185" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E185">
         <v>62864</v>
       </c>
       <c r="F185">
         <v>6184728080</v>
       </c>
       <c r="G185" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="H185" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="I185" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J185" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K185" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
+        <v>813</v>
+      </c>
+      <c r="B186" t="s">
+        <v>814</v>
+      </c>
+      <c r="C186" t="s">
         <v>815</v>
-      </c>
-[...4 lines deleted...]
-        <v>817</v>
       </c>
       <c r="D186" t="s">
         <v>462</v>
       </c>
       <c r="E186">
         <v>64448</v>
       </c>
       <c r="F186">
         <v>8167224220</v>
       </c>
       <c r="G186" t="s">
+        <v>816</v>
+      </c>
+      <c r="H186" t="s">
+        <v>817</v>
+      </c>
+      <c r="I186" t="s">
         <v>818</v>
       </c>
-      <c r="H186" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J186" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="K186" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="B187" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="C187" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="D187" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E187">
         <v>43140</v>
       </c>
       <c r="F187">
         <v>7409103100</v>
       </c>
       <c r="G187" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="H187" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="I187" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J187" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K187" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B188" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C188" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="D188" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E188">
         <v>46737</v>
       </c>
       <c r="F188">
         <v>2602522303</v>
       </c>
       <c r="G188" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="H188" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="I188" t="s">
-        <v>452</v>
+        <v>829</v>
       </c>
       <c r="J188" t="s">
         <v>16</v>
       </c>
       <c r="K188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
+        <v>830</v>
+      </c>
+      <c r="B189" t="s">
+        <v>831</v>
+      </c>
+      <c r="C189" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
       <c r="D189" t="s">
         <v>44</v>
       </c>
       <c r="E189">
         <v>37356</v>
       </c>
       <c r="F189">
         <v>9314634900</v>
       </c>
       <c r="G189" t="s">
+        <v>833</v>
+      </c>
+      <c r="H189" t="s">
+        <v>834</v>
+      </c>
+      <c r="I189" t="s">
+        <v>450</v>
+      </c>
+      <c r="J189" t="s">
         <v>835</v>
       </c>
-      <c r="H189" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K189" t="s">
-        <v>452</v>
+        <v>835</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
+        <v>836</v>
+      </c>
+      <c r="B190" t="s">
         <v>837</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" t="s">
         <v>838</v>
       </c>
-      <c r="C190" t="s">
+      <c r="D190" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="E190">
         <v>40150</v>
       </c>
       <c r="F190">
         <v>5026742323</v>
       </c>
       <c r="G190" t="s">
+        <v>840</v>
+      </c>
+      <c r="H190" t="s">
         <v>841</v>
       </c>
-      <c r="H190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I190" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J190" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K190" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
+        <v>842</v>
+      </c>
+      <c r="B191" t="s">
         <v>843</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="D191" t="s">
         <v>99</v>
       </c>
       <c r="E191">
         <v>72021</v>
       </c>
       <c r="F191">
         <v>8706387050</v>
       </c>
       <c r="G191" t="s">
+        <v>845</v>
+      </c>
+      <c r="H191" t="s">
         <v>846</v>
       </c>
-      <c r="H191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I191" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J191" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="K191" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>351</v>
       </c>
       <c r="B192" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C192" t="s">
         <v>123</v>
       </c>
       <c r="D192" t="s">
         <v>124</v>
       </c>
       <c r="E192">
         <v>74116</v>
       </c>
       <c r="F192">
         <v>9186001123</v>
       </c>
       <c r="G192" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="H192" t="s">
         <v>126</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>134</v>
       </c>
       <c r="B193" t="s">
+        <v>849</v>
+      </c>
+      <c r="C193" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
       <c r="E193">
         <v>31636</v>
       </c>
       <c r="F193">
         <v>2295591913</v>
       </c>
       <c r="G193" t="s">
+        <v>851</v>
+      </c>
+      <c r="H193" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="I193" t="s">
         <v>29</v>
       </c>
       <c r="J193" t="s">
         <v>18</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
+        <v>853</v>
+      </c>
+      <c r="B194" t="s">
         <v>854</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s">
         <v>855</v>
       </c>
-      <c r="C194" t="s">
+      <c r="D194" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
       <c r="E194">
         <v>55077</v>
       </c>
       <c r="F194">
         <v>6513785164</v>
       </c>
       <c r="G194" t="s">
+        <v>857</v>
+      </c>
+      <c r="H194" t="s">
         <v>858</v>
       </c>
-      <c r="H194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I194" t="s">
-        <v>451</v>
+        <v>688</v>
       </c>
       <c r="J194" t="s">
         <v>16</v>
       </c>
       <c r="K194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>713</v>
       </c>
       <c r="B195" t="s">
+        <v>859</v>
+      </c>
+      <c r="C195" t="s">
         <v>860</v>
       </c>
-      <c r="C195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E195">
         <v>93455</v>
       </c>
       <c r="F195">
         <v>8056230500</v>
       </c>
       <c r="G195" t="s">
+        <v>861</v>
+      </c>
+      <c r="H195" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="I195" t="s">
         <v>29</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>714</v>
       </c>
       <c r="B196" t="s">
+        <v>863</v>
+      </c>
+      <c r="C196" t="s">
         <v>864</v>
       </c>
-      <c r="C196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E196">
         <v>93268</v>
       </c>
       <c r="F196">
         <v>6617631800</v>
       </c>
       <c r="G196" t="s">
+        <v>865</v>
+      </c>
+      <c r="H196" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="I196" t="s">
         <v>29</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>715</v>
       </c>
       <c r="B197" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="C197" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D197" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E197">
         <v>93308</v>
       </c>
       <c r="F197">
         <v>6613910887</v>
       </c>
       <c r="G197" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="H197" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="I197" t="s">
         <v>29</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>716</v>
       </c>
       <c r="B198" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="C198" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D198" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E198">
         <v>93308</v>
       </c>
       <c r="F198">
         <v>6615892893</v>
       </c>
       <c r="G198" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="H198" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="I198" t="s">
         <v>29</v>
       </c>
       <c r="J198" t="s">
-        <v>24</v>
+        <v>871</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>717</v>
       </c>
       <c r="B199" t="s">
         <v>872</v>
       </c>
       <c r="C199" t="s">
         <v>873</v>
       </c>
       <c r="D199" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E199">
         <v>93215</v>
       </c>
       <c r="F199">
         <v>6617253387</v>
       </c>
       <c r="G199" t="s">
         <v>874</v>
       </c>
       <c r="H199" t="s">
         <v>875</v>
       </c>
       <c r="I199" t="s">
         <v>29</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>719</v>
       </c>
       <c r="B200" t="s">
         <v>876</v>
       </c>
       <c r="C200" t="s">
         <v>877</v>
       </c>
       <c r="D200" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E200">
         <v>93272</v>
       </c>
       <c r="F200">
         <v>5597528473</v>
       </c>
       <c r="G200" t="s">
         <v>878</v>
       </c>
       <c r="H200" t="s">
         <v>879</v>
       </c>
       <c r="I200" t="s">
         <v>29</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>720</v>
       </c>
       <c r="B201" t="s">
         <v>880</v>
       </c>
       <c r="C201" t="s">
         <v>881</v>
       </c>
       <c r="D201" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E201">
         <v>93274</v>
       </c>
       <c r="F201">
         <v>5596863313</v>
       </c>
       <c r="G201" t="s">
         <v>882</v>
       </c>
       <c r="H201" t="s">
         <v>883</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>721</v>
       </c>
       <c r="B202" t="s">
         <v>884</v>
       </c>
       <c r="C202" t="s">
         <v>885</v>
       </c>
       <c r="D202" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E202">
         <v>93257</v>
       </c>
       <c r="F202">
         <v>5597882024</v>
       </c>
       <c r="G202" t="s">
         <v>886</v>
       </c>
       <c r="H202" t="s">
         <v>887</v>
       </c>
       <c r="I202" t="s">
         <v>29</v>
       </c>
       <c r="J202" t="s">
         <v>190</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>722</v>
       </c>
       <c r="B203" t="s">
         <v>888</v>
       </c>
       <c r="C203" t="s">
         <v>889</v>
       </c>
       <c r="D203" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E203">
         <v>93291</v>
       </c>
       <c r="F203">
         <v>5596512020</v>
       </c>
       <c r="G203" t="s">
         <v>890</v>
       </c>
       <c r="H203" t="s">
         <v>891</v>
       </c>
       <c r="I203" t="s">
         <v>29</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>724</v>
       </c>
       <c r="B204" t="s">
         <v>892</v>
       </c>
       <c r="C204" t="s">
         <v>893</v>
       </c>
       <c r="D204" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E204">
         <v>93221</v>
       </c>
       <c r="F204">
         <v>5595922734</v>
       </c>
       <c r="G204" t="s">
         <v>894</v>
       </c>
       <c r="H204" t="s">
         <v>895</v>
       </c>
       <c r="I204" t="s">
         <v>29</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>725</v>
       </c>
       <c r="B205" t="s">
         <v>896</v>
       </c>
       <c r="C205" t="s">
         <v>897</v>
       </c>
       <c r="D205" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E205">
         <v>93725</v>
       </c>
       <c r="F205">
         <v>5592644982</v>
       </c>
       <c r="G205" t="s">
         <v>898</v>
       </c>
       <c r="H205" t="s">
         <v>899</v>
       </c>
       <c r="I205" t="s">
         <v>29</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>900</v>
       </c>
       <c r="B206" t="s">
         <v>901</v>
       </c>
       <c r="C206" t="s">
         <v>43</v>
       </c>
       <c r="D206" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E206">
         <v>47143</v>
       </c>
       <c r="F206">
         <v>9302393170</v>
       </c>
       <c r="G206" t="s">
         <v>902</v>
       </c>
       <c r="H206" t="s">
         <v>903</v>
       </c>
       <c r="I206" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J206" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K206" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>904</v>
       </c>
       <c r="B207" t="s">
         <v>905</v>
       </c>
       <c r="C207" t="s">
         <v>906</v>
       </c>
       <c r="D207" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E207">
         <v>42776</v>
       </c>
       <c r="F207">
         <v>5026282301</v>
       </c>
       <c r="G207" t="s">
         <v>907</v>
       </c>
       <c r="H207" t="s">
         <v>908</v>
       </c>
       <c r="I207" t="s">
-        <v>451</v>
+        <v>688</v>
       </c>
       <c r="J207" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K207" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>909</v>
       </c>
       <c r="B208" t="s">
         <v>910</v>
       </c>
       <c r="C208" t="s">
         <v>911</v>
       </c>
       <c r="D208" t="s">
         <v>183</v>
       </c>
       <c r="E208">
         <v>36572</v>
       </c>
       <c r="F208">
         <v>2514260010</v>
       </c>
       <c r="G208" t="s">
         <v>912</v>
       </c>
       <c r="H208" t="s">
         <v>913</v>
       </c>
       <c r="I208" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J208" t="s">
         <v>132</v>
       </c>
       <c r="K208" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>914</v>
       </c>
       <c r="B209" t="s">
         <v>915</v>
       </c>
       <c r="C209" t="s">
         <v>916</v>
       </c>
       <c r="D209" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E209">
         <v>61858</v>
       </c>
       <c r="F209">
         <v>2175150010</v>
       </c>
       <c r="G209" t="s">
         <v>917</v>
       </c>
       <c r="H209" t="s">
         <v>918</v>
       </c>
       <c r="I209" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J209" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K209" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>919</v>
       </c>
       <c r="B210" t="s">
         <v>920</v>
       </c>
       <c r="C210" t="s">
         <v>921</v>
       </c>
       <c r="D210" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E210">
         <v>61301</v>
       </c>
       <c r="F210">
         <v>8157806030</v>
       </c>
       <c r="G210" t="s">
         <v>922</v>
       </c>
       <c r="H210" t="s">
         <v>923</v>
       </c>
       <c r="I210" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J210" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K210" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>924</v>
       </c>
       <c r="B211" t="s">
         <v>925</v>
       </c>
       <c r="C211" t="s">
         <v>926</v>
       </c>
       <c r="D211" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E211">
         <v>43518</v>
       </c>
       <c r="F211">
         <v>5137470001</v>
       </c>
       <c r="G211" t="s">
         <v>927</v>
       </c>
       <c r="H211" t="s">
         <v>928</v>
       </c>
       <c r="I211" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J211" t="s">
         <v>16</v>
       </c>
       <c r="K211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>929</v>
       </c>
       <c r="B212" t="s">
         <v>930</v>
       </c>
       <c r="C212" t="s">
         <v>931</v>
       </c>
       <c r="D212" t="s">
         <v>129</v>
       </c>
       <c r="E212">
         <v>77859</v>
       </c>
       <c r="F212">
         <v>9798143420</v>
       </c>
       <c r="G212" t="s">
         <v>932</v>
       </c>
       <c r="H212" t="s">
         <v>933</v>
       </c>
       <c r="I212" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J212" t="s">
-        <v>503</v>
+        <v>465</v>
       </c>
       <c r="K212" t="s">
-        <v>503</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>934</v>
       </c>
       <c r="B213" t="s">
         <v>935</v>
       </c>
       <c r="C213" t="s">
         <v>936</v>
       </c>
       <c r="D213" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E213">
         <v>62294</v>
       </c>
       <c r="F213">
         <v>6188861010</v>
       </c>
       <c r="G213" t="s">
         <v>937</v>
       </c>
       <c r="H213" t="s">
         <v>938</v>
       </c>
       <c r="I213" t="s">
         <v>939</v>
       </c>
       <c r="J213" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>940</v>
       </c>
       <c r="B214" t="s">
         <v>941</v>
       </c>
       <c r="C214" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D214" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E214">
         <v>29203</v>
       </c>
       <c r="F214">
         <v>8392462121</v>
       </c>
       <c r="G214" t="s">
         <v>942</v>
       </c>
       <c r="H214" t="s">
         <v>943</v>
       </c>
       <c r="I214" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J214" t="s">
         <v>944</v>
       </c>
       <c r="K214" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>905</v>
       </c>
       <c r="B215" t="s">
         <v>945</v>
       </c>
       <c r="C215" t="s">
         <v>946</v>
       </c>
       <c r="D215" t="s">
         <v>183</v>
       </c>
       <c r="E215">
         <v>35022</v>
       </c>
       <c r="F215">
@@ -12386,98 +12527,98 @@
       </c>
       <c r="H219" t="s">
         <v>965</v>
       </c>
       <c r="I219" t="s">
         <v>29</v>
       </c>
       <c r="J219" t="s">
         <v>18</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>966</v>
       </c>
       <c r="B220" t="s">
         <v>967</v>
       </c>
       <c r="C220" t="s">
         <v>968</v>
       </c>
       <c r="D220" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E220">
         <v>95695</v>
       </c>
       <c r="F220">
         <v>5306543201</v>
       </c>
       <c r="G220" t="s">
         <v>969</v>
       </c>
       <c r="H220" t="s">
         <v>970</v>
       </c>
       <c r="I220" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J220" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K220" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>910</v>
       </c>
       <c r="B221" t="s">
         <v>971</v>
       </c>
       <c r="C221" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D221" t="s">
         <v>49</v>
       </c>
       <c r="E221">
         <v>39440</v>
       </c>
       <c r="F221">
         <v>6016498104</v>
       </c>
       <c r="G221" t="s">
         <v>972</v>
       </c>
       <c r="H221" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="I221" t="s">
         <v>16</v>
       </c>
       <c r="J221" t="s">
         <v>18</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>973</v>
       </c>
       <c r="B222" t="s">
         <v>974</v>
       </c>
       <c r="C222" t="s">
         <v>320</v>
       </c>
       <c r="D222" t="s">
         <v>321</v>
       </c>
       <c r="E222">
@@ -12531,767 +12672,767 @@
         <v>16</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>982</v>
       </c>
       <c r="B224" t="s">
         <v>983</v>
       </c>
       <c r="C224" t="s">
         <v>984</v>
       </c>
       <c r="D224" t="s">
         <v>985</v>
       </c>
       <c r="E224">
         <v>12072</v>
       </c>
-      <c r="F224" t="s">
+      <c r="F224">
+        <v>8383834240</v>
+      </c>
+      <c r="G224" t="s">
         <v>986</v>
       </c>
-      <c r="G224" t="s">
+      <c r="H224" t="s">
         <v>987</v>
       </c>
-      <c r="H224" t="s">
+      <c r="I224" t="s">
+        <v>458</v>
+      </c>
+      <c r="J224" t="s">
+        <v>465</v>
+      </c>
+      <c r="K224" t="s">
         <v>988</v>
-      </c>
-[...7 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
+        <v>989</v>
+      </c>
+      <c r="B225" t="s">
         <v>990</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="D225" t="s">
         <v>321</v>
       </c>
       <c r="E225">
         <v>86438</v>
       </c>
       <c r="F225">
         <v>9288370050</v>
       </c>
       <c r="G225" t="s">
+        <v>992</v>
+      </c>
+      <c r="H225" t="s">
         <v>993</v>
       </c>
-      <c r="H225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I225" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J225" t="s">
-        <v>446</v>
+        <v>829</v>
       </c>
       <c r="K225" t="s">
-        <v>446</v>
+        <v>829</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
+        <v>994</v>
+      </c>
+      <c r="B226" t="s">
         <v>995</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="D226" t="s">
         <v>129</v>
       </c>
       <c r="E226">
         <v>77357</v>
       </c>
       <c r="F226">
         <v>3469662525</v>
       </c>
       <c r="G226" t="s">
+        <v>997</v>
+      </c>
+      <c r="H226" t="s">
         <v>998</v>
       </c>
-      <c r="H226" t="s">
+      <c r="I226" t="s">
+        <v>457</v>
+      </c>
+      <c r="J226" t="s">
         <v>999</v>
       </c>
-      <c r="I226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K226" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B227" t="s">
         <v>1001</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
         <v>1002</v>
       </c>
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="E227">
         <v>15825</v>
       </c>
       <c r="F227">
         <v>8149362110</v>
       </c>
       <c r="G227" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H227" t="s">
         <v>1005</v>
       </c>
-      <c r="H227" t="s">
+      <c r="I227" t="s">
         <v>1006</v>
       </c>
-      <c r="I227" t="s">
+      <c r="J227" t="s">
         <v>1007</v>
       </c>
-      <c r="J227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K227" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B228" t="s">
         <v>1009</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" t="s">
         <v>1010</v>
       </c>
-      <c r="C228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E228">
         <v>46563</v>
       </c>
       <c r="F228" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G228" t="s">
         <v>1012</v>
       </c>
-      <c r="G228" t="s">
+      <c r="H228" t="s">
         <v>1013</v>
       </c>
-      <c r="H228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I228" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J228" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K228" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B229" t="s">
         <v>1015</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" t="s">
         <v>1016</v>
       </c>
-      <c r="C229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D229" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E229">
         <v>43128</v>
       </c>
       <c r="F229">
         <v>9378726080</v>
       </c>
       <c r="G229" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H229" t="s">
         <v>1018</v>
       </c>
-      <c r="H229" t="s">
+      <c r="I229" t="s">
         <v>1019</v>
       </c>
-      <c r="I229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J229" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="K229" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B230" t="s">
         <v>1021</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" t="s">
         <v>1022</v>
       </c>
-      <c r="C230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D230" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E230">
         <v>84074</v>
       </c>
       <c r="F230">
         <v>3855413001</v>
       </c>
       <c r="G230" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H230" t="s">
         <v>1024</v>
       </c>
-      <c r="H230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I230" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J230" t="s">
         <v>132</v>
       </c>
       <c r="K230" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B231" t="s">
         <v>1026</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="D231" t="s">
         <v>129</v>
       </c>
       <c r="E231">
         <v>78570</v>
       </c>
       <c r="F231">
         <v>9566342070</v>
       </c>
       <c r="G231" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H231" t="s">
         <v>1029</v>
       </c>
-      <c r="H231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="J231" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="K231" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B232" t="s">
         <v>1031</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="D232" t="s">
         <v>129</v>
       </c>
       <c r="E232">
         <v>75790</v>
       </c>
       <c r="F232">
         <v>9039634030</v>
       </c>
       <c r="G232" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H232" t="s">
         <v>1034</v>
       </c>
-      <c r="H232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I232" t="s">
-        <v>16</v>
+        <v>445</v>
       </c>
       <c r="J232" t="s">
         <v>18</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B233" t="s">
         <v>1036</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" t="s">
         <v>1037</v>
       </c>
-      <c r="C233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E233">
         <v>47834</v>
       </c>
       <c r="F233">
         <v>9302780010</v>
       </c>
       <c r="G233" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H233" t="s">
         <v>1039</v>
       </c>
-      <c r="H233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I233" t="s">
-        <v>446</v>
+        <v>514</v>
       </c>
       <c r="J233" t="s">
-        <v>1041</v>
+        <v>803</v>
       </c>
       <c r="K233" t="s">
-        <v>18</v>
+        <v>803</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C234" t="s">
         <v>1042</v>
-      </c>
-[...4 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="D234" t="s">
         <v>985</v>
       </c>
       <c r="E234">
         <v>14036</v>
       </c>
       <c r="F234">
         <v>5853167267</v>
       </c>
       <c r="G234" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="H234" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="I234" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="J234" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K234" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C235" t="s">
         <v>1047</v>
       </c>
-      <c r="B235" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D235" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E235">
         <v>92078</v>
       </c>
       <c r="F235">
         <v>4423855200</v>
       </c>
       <c r="G235" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="H235" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="I235" t="s">
         <v>29</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C236" t="s">
         <v>1052</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="D236" t="s">
         <v>129</v>
       </c>
       <c r="E236">
         <v>75110</v>
       </c>
       <c r="F236">
         <v>9039987130</v>
       </c>
       <c r="G236" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="H236" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="I236" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J236" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K236" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C237" t="s">
         <v>1057</v>
-      </c>
-[...4 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="D237" t="s">
         <v>129</v>
       </c>
       <c r="E237">
         <v>76849</v>
       </c>
       <c r="F237">
         <v>3257702670</v>
       </c>
       <c r="G237" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H237" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I237" t="s">
+        <v>450</v>
+      </c>
+      <c r="J237" t="s">
         <v>1060</v>
       </c>
-      <c r="H237" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K237" t="s">
-        <v>1041</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B238" t="s">
         <v>1062</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" t="s">
         <v>1063</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="E238">
         <v>69101</v>
       </c>
       <c r="F238">
         <v>3083300070</v>
       </c>
       <c r="G238" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H238" t="s">
         <v>1066</v>
       </c>
-      <c r="H238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I238" t="s">
-        <v>465</v>
+        <v>16</v>
       </c>
       <c r="J238" t="s">
-        <v>503</v>
+        <v>18</v>
       </c>
       <c r="K238" t="s">
-        <v>503</v>
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B239" t="s">
         <v>1068</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" t="s">
         <v>1069</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="E239">
         <v>51521</v>
       </c>
       <c r="F239">
         <v>7123076300</v>
       </c>
       <c r="G239" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H239" t="s">
         <v>1072</v>
       </c>
-      <c r="H239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I239" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J239" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="K239" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B240" t="s">
         <v>1074</v>
       </c>
-      <c r="B240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C240" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D240" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E240">
         <v>92316</v>
       </c>
       <c r="F240">
         <v>8402550100</v>
       </c>
       <c r="G240" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H240" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
         <v>18</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B241" t="s">
         <v>1078</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
       <c r="D241" t="s">
         <v>129</v>
       </c>
       <c r="E241">
         <v>76177</v>
       </c>
       <c r="F241">
         <v>6828826190</v>
       </c>
       <c r="G241" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H241" t="s">
         <v>1081</v>
       </c>
-      <c r="H241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I241" t="s">
+        <v>457</v>
+      </c>
+      <c r="J241" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B242" t="s">
         <v>1083</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>1084</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E242">
         <v>27030</v>
       </c>
       <c r="F242">
         <v>7432621030</v>
       </c>
       <c r="G242" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H242" t="s">
         <v>1086</v>
       </c>
-      <c r="H242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I242" t="s">
-        <v>652</v>
+        <v>458</v>
       </c>
       <c r="J242" t="s">
         <v>18</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B243" t="s">
         <v>1088</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" t="s">
         <v>1089</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="E243">
         <v>22546</v>
       </c>
       <c r="F243">
         <v>8049171040</v>
       </c>
       <c r="G243" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H243" t="s">
         <v>1091</v>
       </c>
-      <c r="H243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I243" t="s">
-        <v>16</v>
+        <v>445</v>
       </c>
       <c r="J243" t="s">
-        <v>18</v>
+        <v>1060</v>
       </c>
       <c r="K243" t="s">
-        <v>18</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B244" t="s">
         <v>1093</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" t="s">
         <v>1094</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D244" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E244">
         <v>42001</v>
       </c>
       <c r="F244">
         <v>2703911880</v>
       </c>
       <c r="G244" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H244" t="s">
         <v>1096</v>
       </c>
-      <c r="H244" t="s">
+      <c r="I244" t="s">
+        <v>450</v>
+      </c>
+      <c r="J244" t="s">
         <v>1097</v>
       </c>
-      <c r="I244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K244" t="s">
-        <v>18</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>1098</v>
       </c>
       <c r="B245" t="s">
         <v>1099</v>
       </c>
       <c r="C245" t="s">
         <v>1100</v>
       </c>
       <c r="D245" t="s">
         <v>21</v>
       </c>
       <c r="E245">
         <v>31793</v>
       </c>
       <c r="F245">
         <v>2296520002</v>
       </c>
       <c r="G245" t="s">
         <v>1101</v>
       </c>
       <c r="H245" t="s">
@@ -13311,51 +13452,51 @@
       <c r="A246" t="s">
         <v>1105</v>
       </c>
       <c r="B246" t="s">
         <v>1106</v>
       </c>
       <c r="C246" t="s">
         <v>1107</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="E246">
         <v>34482</v>
       </c>
       <c r="F246">
         <v>3523521311</v>
       </c>
       <c r="G246" t="s">
         <v>1108</v>
       </c>
       <c r="H246" t="s">
         <v>1109</v>
       </c>
       <c r="I246" t="s">
-        <v>652</v>
+        <v>458</v>
       </c>
       <c r="J246" t="s">
         <v>18</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>1110</v>
       </c>
       <c r="B247" t="s">
         <v>1111</v>
       </c>
       <c r="C247" t="s">
         <v>1112</v>
       </c>
       <c r="D247" t="s">
         <v>1113</v>
       </c>
       <c r="E247">
         <v>83705</v>
       </c>
       <c r="F247">
@@ -13381,92 +13522,92 @@
       <c r="A248" t="s">
         <v>1117</v>
       </c>
       <c r="B248" t="s">
         <v>1118</v>
       </c>
       <c r="C248" t="s">
         <v>1119</v>
       </c>
       <c r="D248" t="s">
         <v>183</v>
       </c>
       <c r="E248">
         <v>35594</v>
       </c>
       <c r="F248">
         <v>6599993201</v>
       </c>
       <c r="G248" t="s">
         <v>1120</v>
       </c>
       <c r="H248" t="s">
         <v>1121</v>
       </c>
       <c r="I248" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="J248" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K248" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>1122</v>
       </c>
       <c r="B249" t="s">
         <v>1123</v>
       </c>
       <c r="C249" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D249" t="s">
         <v>321</v>
       </c>
       <c r="E249" t="s">
         <v>1124</v>
       </c>
       <c r="F249">
         <v>9284831101</v>
       </c>
       <c r="G249" t="s">
         <v>1125</v>
       </c>
       <c r="H249" t="s">
         <v>1126</v>
       </c>
       <c r="I249" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J249" t="s">
-        <v>1041</v>
+        <v>450</v>
       </c>
       <c r="K249" t="s">
-        <v>1041</v>
+        <v>450</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>1127</v>
       </c>
       <c r="B250" t="s">
         <v>1128</v>
       </c>
       <c r="C250" t="s">
         <v>1129</v>
       </c>
       <c r="D250" t="s">
         <v>129</v>
       </c>
       <c r="E250">
         <v>75154</v>
       </c>
       <c r="F250">
         <v>9453320030</v>
       </c>
       <c r="G250" t="s">
         <v>1130</v>
       </c>
       <c r="H250" t="s">
@@ -13486,2301 +13627,2581 @@
       <c r="A251" t="s">
         <v>1133</v>
       </c>
       <c r="B251" t="s">
         <v>1134</v>
       </c>
       <c r="C251" t="s">
         <v>1135</v>
       </c>
       <c r="D251" t="s">
         <v>1136</v>
       </c>
       <c r="E251">
         <v>66801</v>
       </c>
       <c r="F251">
         <v>6203665029</v>
       </c>
       <c r="G251" t="s">
         <v>1137</v>
       </c>
       <c r="H251" t="s">
         <v>1138</v>
       </c>
       <c r="I251" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J251" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="K251" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>1139</v>
       </c>
       <c r="B252" t="s">
         <v>1140</v>
       </c>
       <c r="C252" t="s">
         <v>1141</v>
       </c>
       <c r="D252" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E252">
         <v>44010</v>
       </c>
       <c r="F252">
         <v>4408800414</v>
       </c>
       <c r="G252" t="s">
         <v>1142</v>
       </c>
       <c r="H252" t="s">
         <v>1143</v>
       </c>
       <c r="I252" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J252" t="s">
         <v>18</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>1144</v>
       </c>
       <c r="B253" t="s">
         <v>1145</v>
       </c>
       <c r="C253" t="s">
         <v>1146</v>
       </c>
       <c r="D253" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="E253">
         <v>16373</v>
       </c>
       <c r="F253">
         <v>7248673004</v>
       </c>
       <c r="G253" t="s">
         <v>1147</v>
       </c>
       <c r="H253" t="s">
         <v>1148</v>
       </c>
       <c r="I253" t="s">
-        <v>805</v>
+        <v>694</v>
       </c>
       <c r="J253" t="s">
-        <v>18</v>
+        <v>1149</v>
       </c>
       <c r="K253" t="s">
-        <v>18</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="B254" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C254" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D254" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E254">
         <v>80828</v>
       </c>
       <c r="F254">
         <v>7197759506</v>
       </c>
       <c r="G254" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="H254" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="I254" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="J254" t="s">
         <v>18</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B255" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C255" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="D255" t="s">
         <v>21</v>
       </c>
       <c r="E255" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="F255">
         <v>9129646798</v>
       </c>
       <c r="G255" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="H255" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="I255" t="s">
         <v>29</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B256" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C256" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="D256" t="s">
         <v>21</v>
       </c>
       <c r="E256" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="F256">
         <v>9129646798</v>
       </c>
       <c r="G256" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="H256" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="I256" t="s">
         <v>29</v>
       </c>
       <c r="J256" t="s">
         <v>18</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B257" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="C257" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="D257" t="s">
         <v>21</v>
       </c>
       <c r="E257">
         <v>31021</v>
       </c>
       <c r="F257">
         <v>4782722151</v>
       </c>
       <c r="G257" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="H257" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="I257" t="s">
         <v>29</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B258" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C258" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="D258" t="s">
         <v>21</v>
       </c>
       <c r="E258" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="F258">
         <v>9124372390</v>
       </c>
       <c r="G258" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="H258" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="I258" t="s">
         <v>29</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B259" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C259" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="D259" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E259">
         <v>29485</v>
       </c>
       <c r="F259">
         <v>8437233367</v>
       </c>
       <c r="G259" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="H259" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="I259" t="s">
         <v>29</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B260" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C260" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D260" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E260">
         <v>29303</v>
       </c>
       <c r="F260">
         <v>8648746011</v>
       </c>
       <c r="G260" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="H260" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="I260" t="s">
         <v>29</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B261" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="C261" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="D261" t="s">
         <v>21</v>
       </c>
       <c r="E261">
         <v>21211</v>
       </c>
       <c r="F261">
         <v>4783822701</v>
       </c>
       <c r="G261" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H261" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="I261" t="s">
         <v>29</v>
       </c>
       <c r="J261" t="s">
         <v>18</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>655</v>
       </c>
       <c r="B262" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C262" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="D262" t="s">
         <v>1113</v>
       </c>
       <c r="E262">
         <v>83401</v>
       </c>
       <c r="F262">
         <v>9868002070</v>
       </c>
       <c r="G262" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="H262" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="I262" t="s">
         <v>29</v>
       </c>
       <c r="J262" t="s">
         <v>18</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C263" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D263" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E263">
         <v>87107</v>
       </c>
       <c r="F263">
         <v>5058840686</v>
       </c>
       <c r="G263" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="H263" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="I263" t="s">
         <v>132</v>
       </c>
       <c r="J263" t="s">
         <v>18</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B264" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C264" t="s">
         <v>150</v>
       </c>
       <c r="D264" t="s">
         <v>129</v>
       </c>
       <c r="E264">
         <v>77090</v>
       </c>
       <c r="F264">
         <v>3467814366</v>
       </c>
       <c r="G264" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="H264" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="I264" t="s">
-        <v>16</v>
+        <v>450</v>
       </c>
       <c r="J264" t="s">
         <v>18</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B265" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="C265" t="s">
         <v>263</v>
       </c>
       <c r="D265" t="s">
         <v>129</v>
       </c>
       <c r="E265">
         <v>76301</v>
       </c>
       <c r="F265">
         <v>9404002610</v>
       </c>
       <c r="G265" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H265" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="I265" t="s">
-        <v>1132</v>
+        <v>445</v>
       </c>
       <c r="J265" t="s">
-        <v>18</v>
+        <v>502</v>
       </c>
       <c r="K265" t="s">
-        <v>18</v>
+        <v>502</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>296</v>
       </c>
       <c r="B266" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C266" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="D266" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E266">
         <v>40055</v>
       </c>
       <c r="F266">
         <v>5027433877</v>
       </c>
       <c r="G266" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H266" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="I266" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J266" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
       <c r="K266" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B267" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="C267" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="D267" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E267">
         <v>84119</v>
       </c>
       <c r="F267">
         <v>3853864700</v>
       </c>
       <c r="G267" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="H267" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="I267" t="s">
-        <v>1154</v>
+        <v>1216</v>
       </c>
       <c r="J267" t="s">
         <v>18</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="B268" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="C268" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="D268" t="s">
         <v>129</v>
       </c>
       <c r="E268">
         <v>76009</v>
       </c>
       <c r="F268" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="G268" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="H268" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="I268" t="s">
         <v>132</v>
       </c>
       <c r="J268" t="s">
         <v>18</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>985</v>
       </c>
       <c r="B269" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="C269" t="s">
         <v>881</v>
       </c>
       <c r="D269" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E269">
         <v>93274</v>
       </c>
-      <c r="F269" t="s">
-        <v>1221</v>
+      <c r="F269">
+        <v>5596865456</v>
       </c>
       <c r="G269" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="H269" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="I269" t="s">
         <v>29</v>
       </c>
       <c r="J269" t="s">
         <v>29</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B270" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="C270" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="D270" t="s">
         <v>124</v>
       </c>
       <c r="E270">
         <v>73662</v>
       </c>
       <c r="F270">
         <v>5809283616</v>
       </c>
       <c r="G270" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H270" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="I270" t="s">
-        <v>132</v>
+        <v>450</v>
       </c>
       <c r="J270" t="s">
         <v>18</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>319</v>
       </c>
       <c r="B271" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C271" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D271" t="s">
         <v>62</v>
       </c>
       <c r="E271" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="F271">
         <v>3183199414</v>
       </c>
       <c r="G271" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="H271" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="I271" t="s">
         <v>29</v>
       </c>
       <c r="J271" t="s">
         <v>18</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="B272" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="C272" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="D272" t="s">
         <v>129</v>
       </c>
       <c r="E272">
         <v>77320</v>
       </c>
       <c r="F272">
         <v>9364359119</v>
       </c>
       <c r="G272" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="H272" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="I272" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="J272" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="K272" t="s">
-        <v>18</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B273" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="C273" t="s">
         <v>174</v>
       </c>
       <c r="D273" t="s">
         <v>129</v>
       </c>
       <c r="E273">
         <v>79118</v>
       </c>
       <c r="F273">
         <v>8063351656</v>
       </c>
       <c r="G273" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H273" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="I273" t="s">
-        <v>1154</v>
+        <v>445</v>
       </c>
       <c r="J273" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B274" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C274" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D274" t="s">
         <v>129</v>
       </c>
       <c r="E274">
         <v>79706</v>
       </c>
       <c r="F274">
         <v>4325615906</v>
       </c>
       <c r="G274" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H274" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="I274" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J274" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="B275" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="C275" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="D275" t="s">
         <v>129</v>
       </c>
       <c r="E275">
         <v>76706</v>
       </c>
       <c r="F275">
         <v>2546625500</v>
       </c>
       <c r="G275" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="H275" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="I275" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J275" t="s">
         <v>18</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="B276" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="C276" t="s">
         <v>296</v>
       </c>
       <c r="D276" t="s">
         <v>129</v>
       </c>
       <c r="E276">
         <v>78045</v>
       </c>
       <c r="F276">
         <v>9567241211</v>
       </c>
       <c r="G276" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H276" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="I276" t="s">
         <v>132</v>
       </c>
       <c r="J276" t="s">
         <v>18</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B277" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="C277" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="D277" t="s">
         <v>321</v>
       </c>
       <c r="E277">
         <v>85131</v>
       </c>
       <c r="F277">
         <v>5204662199</v>
       </c>
       <c r="G277" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="H277" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="I277" t="s">
         <v>132</v>
       </c>
       <c r="J277" t="s">
         <v>18</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B278" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C278" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D278" t="s">
         <v>321</v>
       </c>
       <c r="E278">
         <v>86047</v>
       </c>
       <c r="F278">
         <v>9282891112</v>
       </c>
       <c r="G278" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="H278" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="I278" t="s">
-        <v>132</v>
+        <v>999</v>
       </c>
       <c r="J278" t="s">
         <v>18</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B279" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="C279" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="D279" t="s">
         <v>129</v>
       </c>
       <c r="E279">
         <v>79821</v>
       </c>
       <c r="F279">
         <v>9158863252</v>
       </c>
       <c r="G279" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="H279" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="I279" t="s">
         <v>132</v>
       </c>
       <c r="J279" t="s">
         <v>18</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B280" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C280" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D280" t="s">
         <v>129</v>
       </c>
       <c r="E280">
         <v>77521</v>
       </c>
       <c r="F280">
         <v>2814245555</v>
       </c>
       <c r="G280" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="H280" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="I280" t="s">
-        <v>16</v>
+        <v>445</v>
       </c>
       <c r="J280" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="K280" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B281" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="C281" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="D281" t="s">
         <v>462</v>
       </c>
       <c r="E281">
         <v>64060</v>
       </c>
       <c r="F281">
         <v>8166354103</v>
       </c>
       <c r="G281" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="H281" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="I281" t="s">
         <v>132</v>
       </c>
       <c r="J281" t="s">
         <v>18</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="B282" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="C282" t="s">
         <v>247</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="E282">
         <v>73128</v>
       </c>
       <c r="F282">
         <v>4057890679</v>
       </c>
       <c r="G282" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="H282" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="I282" t="s">
+        <v>445</v>
+      </c>
+      <c r="J282" t="s">
         <v>132</v>
       </c>
-      <c r="J282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K282" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B283" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C283" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="D283" t="s">
         <v>129</v>
       </c>
       <c r="E283">
         <v>75482</v>
       </c>
       <c r="F283">
         <v>9034396200</v>
       </c>
       <c r="G283" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="H283" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="I283" t="s">
         <v>16</v>
       </c>
       <c r="J283" t="s">
         <v>18</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B284" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="C284" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="D284" t="s">
         <v>462</v>
       </c>
       <c r="E284">
         <v>65233</v>
       </c>
       <c r="F284">
         <v>6608829595</v>
       </c>
       <c r="G284" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H284" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="I284" t="s">
         <v>132</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B285" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="C285" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D285" t="s">
         <v>462</v>
       </c>
       <c r="E285">
         <v>64804</v>
       </c>
       <c r="F285">
         <v>4176267767</v>
       </c>
       <c r="G285" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="H285" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="I285" t="s">
         <v>132</v>
       </c>
       <c r="J285" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B286" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="C286" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="D286" t="s">
         <v>99</v>
       </c>
       <c r="E286">
         <v>72802</v>
       </c>
       <c r="F286">
         <v>4798809224</v>
       </c>
       <c r="G286" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="H286" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="I286" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="J286" t="s">
         <v>18</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B287" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="C287" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D287" t="s">
         <v>99</v>
       </c>
       <c r="E287">
         <v>72019</v>
       </c>
       <c r="F287">
         <v>5017944556</v>
       </c>
       <c r="G287" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="H287" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="I287" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="J287" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K287" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B288" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C288" t="s">
         <v>53</v>
       </c>
       <c r="D288" t="s">
         <v>62</v>
       </c>
       <c r="E288">
         <v>71033</v>
       </c>
       <c r="F288">
         <v>3189387777</v>
       </c>
       <c r="G288" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H288" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="I288" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J288" t="s">
-        <v>18</v>
+        <v>458</v>
       </c>
       <c r="K288" t="s">
-        <v>18</v>
+        <v>458</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B289" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C289" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="D289" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E289">
         <v>27542</v>
       </c>
       <c r="F289">
         <v>9192840415</v>
       </c>
       <c r="G289" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H289" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="I289" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J289" t="s">
         <v>18</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B290" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="C290" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="D290" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E290">
         <v>45005</v>
       </c>
       <c r="F290">
         <v>9377469270</v>
       </c>
       <c r="G290" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="H290" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="I290" t="s">
         <v>132</v>
       </c>
       <c r="J290" t="s">
         <v>18</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B291" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C291" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D291" t="s">
         <v>21</v>
       </c>
       <c r="E291">
         <v>30179</v>
       </c>
       <c r="F291">
         <v>7705628283</v>
       </c>
       <c r="G291" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="H291" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="I291" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J291" t="s">
         <v>18</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B292" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="C292" t="s">
         <v>204</v>
       </c>
       <c r="D292" t="s">
         <v>183</v>
       </c>
       <c r="E292">
         <v>35405</v>
       </c>
       <c r="F292">
         <v>2056332111</v>
       </c>
       <c r="G292" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H292" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="I292" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J292" t="s">
         <v>18</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B293" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C293" t="s">
         <v>225</v>
       </c>
       <c r="D293" t="s">
         <v>49</v>
       </c>
       <c r="E293">
         <v>39204</v>
       </c>
       <c r="F293">
         <v>6019696667</v>
       </c>
       <c r="G293" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="H293" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="I293" t="s">
-        <v>215</v>
+        <v>445</v>
       </c>
       <c r="J293" t="s">
-        <v>18</v>
+        <v>458</v>
       </c>
       <c r="K293" t="s">
-        <v>18</v>
+        <v>458</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B294" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="C294" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="D294" t="s">
         <v>49</v>
       </c>
       <c r="E294">
         <v>39503</v>
       </c>
       <c r="F294">
         <v>2288228747</v>
       </c>
       <c r="G294" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="H294" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="I294" t="s">
         <v>132</v>
       </c>
       <c r="J294" t="s">
         <v>18</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B295" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="C295" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="D295" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E295">
         <v>29018</v>
       </c>
       <c r="F295">
         <v>8038292657</v>
       </c>
       <c r="G295" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="H295" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="I295" t="s">
         <v>132</v>
       </c>
       <c r="J295" t="s">
         <v>18</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B296" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C296" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D296" t="s">
         <v>21</v>
       </c>
       <c r="E296">
         <v>31407</v>
       </c>
       <c r="F296">
         <v>9129662271</v>
       </c>
       <c r="G296" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="H296" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="I296" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="B297" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="C297" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D297" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E297">
         <v>44515</v>
       </c>
       <c r="F297">
         <v>3305441126</v>
       </c>
       <c r="G297" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="H297" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="I297" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="J297" t="s">
         <v>18</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="H298" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B299" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="C299" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="D299" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="E299">
         <v>52773</v>
       </c>
       <c r="F299">
         <v>5632844265</v>
       </c>
       <c r="G299" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="H299" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="I299" t="s">
         <v>132</v>
       </c>
       <c r="J299" t="s">
         <v>18</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B300" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="C300" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="D300" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="E300">
         <v>50323</v>
       </c>
       <c r="F300">
         <v>5152762272</v>
       </c>
       <c r="G300" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="H300" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="I300" t="s">
         <v>132</v>
       </c>
       <c r="J300" t="s">
         <v>18</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B301" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="C301" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="D301" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E301">
         <v>62401</v>
       </c>
       <c r="F301">
         <v>2178571760</v>
       </c>
       <c r="G301" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="H301" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="I301" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="J301" t="s">
         <v>18</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="B302" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="C302" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="D302" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E302">
         <v>42262</v>
       </c>
       <c r="F302">
         <v>2706409812</v>
       </c>
       <c r="G302" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="H302" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="I302" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="J302" t="s">
         <v>18</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="B303" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C303" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="D303" t="s">
         <v>462</v>
       </c>
       <c r="E303">
         <v>63867</v>
       </c>
       <c r="F303">
         <v>5734722298</v>
       </c>
       <c r="G303" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="H303" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="I303" t="s">
         <v>132</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B304" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="C304" t="s">
         <v>275</v>
       </c>
       <c r="D304" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E304">
         <v>40324</v>
       </c>
       <c r="F304">
         <v>5028634069</v>
       </c>
       <c r="G304" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="H304" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="I304" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J304" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K304" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B305" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C305" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="D305" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E305">
         <v>42740</v>
       </c>
       <c r="F305">
         <v>2703690180</v>
       </c>
       <c r="G305" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="H305" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="I305" t="s">
-        <v>1000</v>
+        <v>514</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B306" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C306" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="D306" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E306">
         <v>43074</v>
       </c>
       <c r="F306">
         <v>7409653540</v>
       </c>
       <c r="G306" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="H306" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="I306" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="J306" t="s">
         <v>18</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B307" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="C307" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="D307" t="s">
         <v>44</v>
       </c>
       <c r="E307">
         <v>37090</v>
       </c>
       <c r="F307">
         <v>6154490004</v>
       </c>
       <c r="G307" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="H307" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="I307" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J307" t="s">
-        <v>18</v>
+        <v>667</v>
       </c>
       <c r="K307" t="s">
-        <v>18</v>
+        <v>667</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B308" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C308" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="D308" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="E308">
         <v>17112</v>
       </c>
       <c r="F308">
         <v>7179964999</v>
       </c>
       <c r="G308" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="H308" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="I308" t="s">
-        <v>132</v>
+        <v>1412</v>
       </c>
       <c r="J308" t="s">
         <v>18</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="B309" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="C309" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="D309" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E309">
         <v>45808</v>
       </c>
       <c r="F309">
         <v>4196438273</v>
       </c>
       <c r="G309" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="H309" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="I309" t="s">
         <v>132</v>
       </c>
       <c r="J309" t="s">
         <v>18</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B310" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="C310" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="D310" t="s">
         <v>21</v>
       </c>
       <c r="E310">
         <v>30721</v>
       </c>
       <c r="F310">
         <v>7062720673</v>
       </c>
       <c r="G310" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="H310" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="I310" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="J310" t="s">
         <v>18</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B311" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="C311" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="D311" t="s">
         <v>21</v>
       </c>
       <c r="E311">
         <v>31601</v>
       </c>
       <c r="F311">
         <v>2292443179</v>
       </c>
       <c r="G311" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="H311" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="I311" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J311" t="s">
-        <v>18</v>
+        <v>944</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="B312" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="C312" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="D312" t="s">
         <v>44</v>
       </c>
       <c r="E312">
         <v>37725</v>
       </c>
       <c r="F312">
         <v>8653971427</v>
       </c>
       <c r="G312" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="H312" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="I312" t="s">
-        <v>132</v>
+        <v>829</v>
       </c>
       <c r="J312" t="s">
-        <v>18</v>
+        <v>1433</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="B313" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="C313" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="D313" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E313">
         <v>46406</v>
       </c>
       <c r="F313">
         <v>2198445614</v>
       </c>
       <c r="G313" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I313" t="s">
+        <v>458</v>
+      </c>
+      <c r="J313" t="s">
         <v>1433</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B314" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C314" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D314" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E314">
         <v>46184</v>
       </c>
       <c r="F314">
         <v>3175350298</v>
       </c>
       <c r="G314" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="H314" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="I314" t="s">
         <v>132</v>
       </c>
       <c r="J314" t="s">
         <v>18</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="B315" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="C315" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="D315" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E315">
         <v>61080</v>
       </c>
       <c r="F315">
         <v>8153898222</v>
       </c>
       <c r="G315" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H315" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="I315" t="s">
+        <v>514</v>
+      </c>
+      <c r="J315" t="s">
+        <v>18</v>
+      </c>
+      <c r="K315" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11">
+      <c r="A316">
+        <v>734</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D316" t="s">
+        <v>473</v>
+      </c>
+      <c r="E316">
+        <v>93610</v>
+      </c>
+      <c r="F316">
+        <v>5596654952</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1452</v>
+      </c>
+      <c r="I316" t="s">
+        <v>29</v>
+      </c>
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11">
+      <c r="A317" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D317" t="s">
+        <v>129</v>
+      </c>
+      <c r="E317">
+        <v>75570</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I317" t="s">
+        <v>445</v>
+      </c>
+      <c r="J317" t="s">
+        <v>18</v>
+      </c>
+      <c r="K317" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11">
+      <c r="A318" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C318" t="s">
+        <v>320</v>
+      </c>
+      <c r="D318" t="s">
+        <v>321</v>
+      </c>
+      <c r="E318">
+        <v>85043</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J318" t="s">
+        <v>18</v>
+      </c>
+      <c r="K318" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11">
+      <c r="A319" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E319">
+        <v>97850</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I319" t="s">
         <v>132</v>
       </c>
-      <c r="J315" t="s">
-[...31 lines deleted...]
-      <c r="I316" t="s">
+      <c r="J319" t="s">
+        <v>18</v>
+      </c>
+      <c r="K319" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11">
+      <c r="A320" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E320">
+        <v>97875</v>
+      </c>
+      <c r="F320">
+        <v>5418001615</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1476</v>
+      </c>
+      <c r="I320" t="s">
         <v>132</v>
       </c>
-      <c r="J316" t="s">
-[...2 lines deleted...]
-      <c r="K316" t="s">
+      <c r="J320" t="s">
+        <v>18</v>
+      </c>
+      <c r="K320" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D321" t="s">
+        <v>485</v>
+      </c>
+      <c r="E321">
+        <v>24382</v>
+      </c>
+      <c r="F321">
+        <v>2762773110</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I321" t="s">
+        <v>132</v>
+      </c>
+      <c r="J321" t="s">
+        <v>18</v>
+      </c>
+      <c r="K321" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11">
+      <c r="A322" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D322" t="s">
+        <v>706</v>
+      </c>
+      <c r="E322">
+        <v>80642</v>
+      </c>
+      <c r="F322">
+        <v>3035000558</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1486</v>
+      </c>
+      <c r="I322" t="s">
+        <v>132</v>
+      </c>
+      <c r="J322" t="s">
+        <v>18</v>
+      </c>
+      <c r="K322" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11">
+      <c r="A323" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D323" t="s">
+        <v>13</v>
+      </c>
+      <c r="E323">
+        <v>34482</v>
+      </c>
+      <c r="F323">
+        <v>3528300100</v>
+      </c>
+      <c r="G323" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I323" t="s">
+        <v>29</v>
+      </c>
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11">
+      <c r="A324" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D324" t="s">
+        <v>326</v>
+      </c>
+      <c r="E324">
+        <v>89801</v>
+      </c>
+      <c r="F324">
+        <v>7755913111</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I324" t="s">
+        <v>29</v>
+      </c>
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>