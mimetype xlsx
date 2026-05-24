--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -12,4291 +12,4276 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1515">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
     <t>Monday - Friday Hours</t>
   </si>
   <si>
     <t>Saturday Hours</t>
   </si>
   <si>
     <t>Sunday Hours</t>
   </si>
   <si>
     <t>285 Sand Mine Rd.</t>
   </si>
   <si>
     <t>DeFuniak Springs</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>stm145@stmtires.com</t>
   </si>
   <si>
     <t>-86.1101913, 30.7210293</t>
   </si>
   <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>7am-12pm</t>
+  </si>
+  <si>
+    <t>6655 Corners Industrial Ct</t>
+  </si>
+  <si>
+    <t>Norcross</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>stm162@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.209305, 33.940533</t>
+  </si>
+  <si>
+    <t>8am-12pm</t>
+  </si>
+  <si>
+    <t>6200 Frontage Rd.</t>
+  </si>
+  <si>
+    <t>Forest Park</t>
+  </si>
+  <si>
+    <t>stm160@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.356418, 33.619339</t>
+  </si>
+  <si>
+    <t>7528 Penny Rd.</t>
+  </si>
+  <si>
+    <t>Panama City</t>
+  </si>
+  <si>
+    <t>stm144@stmtires.com</t>
+  </si>
+  <si>
+    <t>-85.668343, 30.175213</t>
+  </si>
+  <si>
+    <t>75 Pinyon Rd.</t>
+  </si>
+  <si>
+    <t>Covington</t>
+  </si>
+  <si>
+    <t>stm163@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.848076, 33.602699</t>
+  </si>
+  <si>
+    <t>4600 Fulton Industrial Blvd. SW</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>stm165@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.389663, 33.754487</t>
+  </si>
+  <si>
+    <t>5121 Lamar Avenue</t>
+  </si>
+  <si>
+    <t>Memphis</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>stm249@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.05235, 35.142852</t>
+  </si>
+  <si>
+    <t>5480 N Frontage Rd.</t>
+  </si>
+  <si>
+    <t>Meridian</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>stm265@stmtires.com</t>
+  </si>
+  <si>
+    <t>-88.713087, 32.378082</t>
+  </si>
+  <si>
+    <t>69801 Hwy 82 W</t>
+  </si>
+  <si>
+    <t>Greenwood</t>
+  </si>
+  <si>
+    <t>stm266@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.192779, 33.521711</t>
+  </si>
+  <si>
+    <t>103 Air Park Rd.</t>
+  </si>
+  <si>
+    <t>Tupelo</t>
+  </si>
+  <si>
+    <t>stm270@stmtires.com</t>
+  </si>
+  <si>
+    <t>-88.730215, 34.264733</t>
+  </si>
+  <si>
+    <t>5581 Hwy 311</t>
+  </si>
+  <si>
+    <t>Houma</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>stm303@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.704441, 29.587375</t>
+  </si>
+  <si>
+    <t>1215 W Morris Ave.</t>
+  </si>
+  <si>
+    <t>Hammond</t>
+  </si>
+  <si>
+    <t>stm304@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.463219, 30.506698</t>
+  </si>
+  <si>
+    <t>10050 Industriplex Ave.</t>
+  </si>
+  <si>
+    <t>Gonzales</t>
+  </si>
+  <si>
+    <t>stm306@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.920591, 30.216288</t>
+  </si>
+  <si>
+    <t>14215 Florida Blvd.</t>
+  </si>
+  <si>
+    <t>Baton Rouge</t>
+  </si>
+  <si>
+    <t>stm305@stmtires.com</t>
+  </si>
+  <si>
+    <t>-91.18823, 30.449311</t>
+  </si>
+  <si>
+    <t>213 Edwards Ave.</t>
+  </si>
+  <si>
+    <t>New Orleans</t>
+  </si>
+  <si>
+    <t>stm307@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.025126, 30.042487</t>
+  </si>
+  <si>
+    <t>102 Dennis Ave</t>
+  </si>
+  <si>
+    <t>Sulphur</t>
+  </si>
+  <si>
+    <t>stm315@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.359393, 30.231081</t>
+  </si>
+  <si>
+    <t>7320 Greenwood Rd.</t>
+  </si>
+  <si>
+    <t>Shreveport</t>
+  </si>
+  <si>
+    <t>stm324@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.747757, 32.51424</t>
+  </si>
+  <si>
+    <t>5007 Hwy 84 W</t>
+  </si>
+  <si>
+    <t>Vidalia</t>
+  </si>
+  <si>
+    <t>stm318@stmtires.com</t>
+  </si>
+  <si>
+    <t>-91.546425, 31.408218</t>
+  </si>
+  <si>
+    <t>308 Well Road</t>
+  </si>
+  <si>
+    <t>West Monroe</t>
+  </si>
+  <si>
+    <t>stm320@stmtires.com</t>
+  </si>
+  <si>
+    <t>-92.146871, 32.512141</t>
+  </si>
+  <si>
+    <t>3700 N Service Rd</t>
+  </si>
+  <si>
+    <t>West Memphis</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>stm330@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.184794, 35.146477</t>
+  </si>
+  <si>
+    <t>2009 E Beebe-Capps Expy</t>
+  </si>
+  <si>
+    <t>Searcy</t>
+  </si>
+  <si>
+    <t>stm333@stmtires.com</t>
+  </si>
+  <si>
+    <t>-91.736445, 35.243772</t>
+  </si>
+  <si>
+    <t>1100 N St. Louis</t>
+  </si>
+  <si>
+    <t>Batesville</t>
+  </si>
+  <si>
+    <t>stm332@stmtires.com</t>
+  </si>
+  <si>
+    <t>-91.623677, 35.769323</t>
+  </si>
+  <si>
+    <t>12100 Valentine Rd.</t>
+  </si>
+  <si>
+    <t>Little Rock</t>
+  </si>
+  <si>
+    <t>stm335@stmtires.com</t>
+  </si>
+  <si>
+    <t>-92.2744904, 34.7486496</t>
+  </si>
+  <si>
+    <t>2342 E Grand Ave.</t>
+  </si>
+  <si>
+    <t>Hot Springs</t>
+  </si>
+  <si>
+    <t>stm337@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.0522232, 34.5094414</t>
+  </si>
+  <si>
+    <t>1515 W 3rd St.</t>
+  </si>
+  <si>
+    <t>Hope</t>
+  </si>
+  <si>
+    <t>stm338@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.589223, 33.667599</t>
+  </si>
+  <si>
+    <t>40 N 129th E Ave.</t>
+  </si>
+  <si>
+    <t>Tulsa</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>stm350@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.975663, 36.133354</t>
+  </si>
+  <si>
+    <t>816 W Mockingbird Ln.</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>stm400@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.797111, 32.781078</t>
+  </si>
+  <si>
+    <t>610 W Mockingbird Ln.</t>
+  </si>
+  <si>
+    <t>stm403@stmtires.com</t>
+  </si>
+  <si>
+    <t>35035 LBJ Fwy</t>
+  </si>
+  <si>
+    <t>stm405@stmtires.com</t>
+  </si>
+  <si>
+    <t>3736 West Loop 281</t>
+  </si>
+  <si>
+    <t>Longview</t>
+  </si>
+  <si>
+    <t>stm420@stmtires.com</t>
+  </si>
+  <si>
+    <t>-94.710203, 32.50399</t>
+  </si>
+  <si>
+    <t>516 E NE Loop 323</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>stm422@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.300644, 32.34663</t>
+  </si>
+  <si>
+    <t>5302 W 7th St.</t>
+  </si>
+  <si>
+    <t>Texarkana</t>
+  </si>
+  <si>
+    <t>stm423@stmtires.com</t>
+  </si>
+  <si>
+    <t>-94.068961, 33.441059</t>
+  </si>
+  <si>
+    <t>9252 Wallisville Rd.</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>stm450@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.362534, 29.759956</t>
+  </si>
+  <si>
+    <t>10941 W Fairmont Pkwy</t>
+  </si>
+  <si>
+    <t>La Porte</t>
+  </si>
+  <si>
+    <t>stm453@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.04532, 29.66504</t>
+  </si>
+  <si>
+    <t>1555 W Cardinal Dr.</t>
+  </si>
+  <si>
+    <t>Beaumont</t>
+  </si>
+  <si>
+    <t>stm458@stmtires.com</t>
+  </si>
+  <si>
+    <t>-94.101168, 30.086167</t>
+  </si>
+  <si>
+    <t>11120 TX-75</t>
+  </si>
+  <si>
+    <t>Conroe</t>
+  </si>
+  <si>
+    <t>stm456@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.4559402, 30.31217</t>
+  </si>
+  <si>
+    <t>1363 N Earl Rudder Freeway</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>stm459@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.371986, 30.688526</t>
+  </si>
+  <si>
+    <t>4113 E Slaton Hwy</t>
+  </si>
+  <si>
+    <t>Lubbock</t>
+  </si>
+  <si>
+    <t>stm490@stmtires.com</t>
+  </si>
+  <si>
+    <t>-101.855251, 33.577811</t>
+  </si>
+  <si>
+    <t>6294 E I-40</t>
+  </si>
+  <si>
+    <t>Amarillo</t>
+  </si>
+  <si>
+    <t>stm491@stmtires.com</t>
+  </si>
+  <si>
+    <t>-101.835344, 35.200593</t>
+  </si>
+  <si>
+    <t>2583 Upper Big Springs Rd</t>
+  </si>
+  <si>
+    <t>LaGrange</t>
+  </si>
+  <si>
+    <t>stm169@stmtires.com</t>
+  </si>
+  <si>
+    <t>-85.031143, 33.038727</t>
+  </si>
+  <si>
+    <t>3803 Jack Springs Rd</t>
+  </si>
+  <si>
+    <t>Atmore</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>stm204@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.49377, 31.019722</t>
+  </si>
+  <si>
+    <t>1400 East I65 Service Rd North</t>
+  </si>
+  <si>
+    <t>Mobile</t>
+  </si>
+  <si>
+    <t>stm203@stmtires.com</t>
+  </si>
+  <si>
+    <t>-88.050634, 30.688781</t>
+  </si>
+  <si>
+    <t>7:30am-12pm</t>
+  </si>
+  <si>
+    <t>7800 Pittman Ave</t>
+  </si>
+  <si>
+    <t>Pensacola</t>
+  </si>
+  <si>
+    <t>stm142@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.212261, 30.473413</t>
+  </si>
+  <si>
+    <t>2514 Midpark Rd</t>
+  </si>
+  <si>
+    <t>Montgomery</t>
+  </si>
+  <si>
+    <t>stm207@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.299602, 32.375409</t>
+  </si>
+  <si>
+    <t>2600 Morgan Road</t>
+  </si>
+  <si>
+    <t>Bessemer</t>
+  </si>
+  <si>
+    <t>stm211@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.814743, 33.51952</t>
+  </si>
+  <si>
+    <t>5400 Old Montgomery Hwy</t>
+  </si>
+  <si>
+    <t>Tuscaloosa</t>
+  </si>
+  <si>
+    <t>stm209@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.527245, 33.206307</t>
+  </si>
+  <si>
+    <t>3715 Industrial Parkway</t>
+  </si>
+  <si>
+    <t>Jasper</t>
+  </si>
+  <si>
+    <t>stm216@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.279831, 33.832303</t>
+  </si>
+  <si>
+    <t>12045 Shriners Blvd.</t>
+  </si>
+  <si>
+    <t>Biloxi</t>
+  </si>
+  <si>
+    <t>stm250@stmtires.com</t>
+  </si>
+  <si>
+    <t>-88.933283, 30.408026</t>
+  </si>
+  <si>
+    <t>226 Industrial Park Rd.</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>stm255@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.801872, 31.218188</t>
+  </si>
+  <si>
+    <t>2926 Ellisville Blvd.</t>
+  </si>
+  <si>
+    <t>Laurel</t>
+  </si>
+  <si>
+    <t>stm256@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.146756, 31.694497</t>
+  </si>
+  <si>
+    <t>428 Hwy 49 S</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>stm260@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.1804886, 32.2986908</t>
+  </si>
+  <si>
+    <t>2209 W Willow St.</t>
+  </si>
+  <si>
+    <t>Lafayette</t>
+  </si>
+  <si>
+    <t>stm310@stmtires.com</t>
+  </si>
+  <si>
+    <t>-92.0170517, 30.2203197</t>
+  </si>
+  <si>
+    <t>1802 Hampton Road</t>
+  </si>
+  <si>
+    <t>stm339@stmtires.com</t>
+  </si>
+  <si>
+    <t>9700 Hwy 271 S</t>
+  </si>
+  <si>
+    <t>Ft. Smith</t>
+  </si>
+  <si>
+    <t>stm345@stmtires.com</t>
+  </si>
+  <si>
+    <t>-94.4213028, 35.3846016</t>
+  </si>
+  <si>
+    <t>333 E Henri De Tonti Blvd.</t>
+  </si>
+  <si>
+    <t>Springdale</t>
+  </si>
+  <si>
+    <t>stm349@stmtires.com</t>
+  </si>
+  <si>
+    <t>-94.143371, 36.178213</t>
+  </si>
+  <si>
+    <t>3409 S Van Buren St</t>
+  </si>
+  <si>
+    <t>Enid</t>
+  </si>
+  <si>
+    <t>stm355@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.872, 36.405217</t>
+  </si>
+  <si>
+    <t>605 N Meridian Ave.</t>
+  </si>
+  <si>
+    <t>Oklahoma City</t>
+  </si>
+  <si>
+    <t>stm360@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.459141, 35.493138</t>
+  </si>
+  <si>
+    <t>1833 Mony St.</t>
+  </si>
+  <si>
+    <t>Ft. Worth</t>
+  </si>
+  <si>
+    <t>stm410@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.3308563, 32.7509499</t>
+  </si>
+  <si>
+    <t>3187 Texas 101</t>
+  </si>
+  <si>
+    <t>Bridgeport</t>
+  </si>
+  <si>
+    <t>stm412@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.697401, 33.174802</t>
+  </si>
+  <si>
+    <t>3728 North Grand Ave.</t>
+  </si>
+  <si>
+    <t>Gainesville</t>
+  </si>
+  <si>
+    <t>stm413@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.155181, 33.636745</t>
+  </si>
+  <si>
+    <t>810 E Scott Ave.</t>
+  </si>
+  <si>
+    <t>Wichita Falls</t>
+  </si>
+  <si>
+    <t>stm414@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.503709, 33.901347</t>
+  </si>
+  <si>
+    <t>2725 W Interstate 30</t>
+  </si>
+  <si>
+    <t>Greenville</t>
+  </si>
+  <si>
+    <t>stm417@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.09981, 33.116204</t>
+  </si>
+  <si>
+    <t>3259 Greig Dr.</t>
+  </si>
+  <si>
+    <t>Waco</t>
+  </si>
+  <si>
+    <t>stm419@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.1178, 31.551928</t>
+  </si>
+  <si>
+    <t>7150 North Interstate 35</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>stm424@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.634769, 30.74691</t>
+  </si>
+  <si>
+    <t>9665 US-290</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>stm465@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.745209, 30.268735</t>
+  </si>
+  <si>
+    <t>6081 I-10 E</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>stm471@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.493722, 29.425037</t>
+  </si>
+  <si>
+    <t>625 FM 1917</t>
+  </si>
+  <si>
+    <t>Carrizo Springs</t>
+  </si>
+  <si>
+    <t>stm478@stmtires.com</t>
+  </si>
+  <si>
+    <t>-99.726018, 28.507128</t>
+  </si>
+  <si>
+    <t>7133 I-37</t>
+  </si>
+  <si>
+    <t>Corpus Christi</t>
+  </si>
+  <si>
+    <t>stm480@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.391431, 27.801643</t>
+  </si>
+  <si>
+    <t>1101A Beltway Pkwy</t>
+  </si>
+  <si>
+    <t>Laredo</t>
+  </si>
+  <si>
+    <t>stm485@stmtires.com</t>
+  </si>
+  <si>
+    <t>-99.491088, 27.555944</t>
+  </si>
+  <si>
+    <t>6629 I-20</t>
+  </si>
+  <si>
+    <t>Tye</t>
+  </si>
+  <si>
+    <t>stm492@stmtires.com</t>
+  </si>
+  <si>
+    <t>-99.7414169, 32.4491692</t>
+  </si>
+  <si>
+    <t>3314 S Exp 83</t>
+  </si>
+  <si>
+    <t>Harlingen</t>
+  </si>
+  <si>
+    <t>stm488@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.690143, 26.190671</t>
+  </si>
+  <si>
+    <t>345 W Exp 83</t>
+  </si>
+  <si>
+    <t>Pharr</t>
+  </si>
+  <si>
+    <t>stm486@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.127765, 26.186698</t>
+  </si>
+  <si>
+    <t>5669 Christoval Rd.</t>
+  </si>
+  <si>
+    <t>San Angelo</t>
+  </si>
+  <si>
+    <t>stm493@stmtires.com</t>
+  </si>
+  <si>
+    <t>-100.444404, 31.464204</t>
+  </si>
+  <si>
+    <t>12618 W I-20 E</t>
+  </si>
+  <si>
+    <t>Odessa</t>
+  </si>
+  <si>
+    <t>stm495@stmtires.com</t>
+  </si>
+  <si>
+    <t>-102.377784, 31.860154</t>
+  </si>
+  <si>
+    <t>4820 West Buckeye Rd.</t>
+  </si>
+  <si>
+    <t>Phoenix</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>stm610@stmtires.com</t>
+  </si>
+  <si>
+    <t>-112.073821, 33.448263</t>
+  </si>
+  <si>
+    <t>3420 Losee Rd.</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>stm750@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.1399689, 36.1719093</t>
+  </si>
+  <si>
+    <t>9am-12pm</t>
+  </si>
+  <si>
+    <t>1150 D Katy Fort Bend Rd</t>
+  </si>
+  <si>
+    <t>Katy</t>
+  </si>
+  <si>
+    <t>stm462@stmtires.com</t>
+  </si>
+  <si>
+    <t>-95.817464, 29.801613</t>
+  </si>
+  <si>
+    <t>6895 US Hwy 49</t>
+  </si>
+  <si>
+    <t>Hattiesburg</t>
+  </si>
+  <si>
+    <t>stm252@stmtires.com</t>
+  </si>
+  <si>
+    <t>-89.312312, 31.303588</t>
+  </si>
+  <si>
+    <t>2625 Hwy 20</t>
+  </si>
+  <si>
+    <t>Tuscumbia</t>
+  </si>
+  <si>
+    <t>stm225@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.749232, 34.66604</t>
+  </si>
+  <si>
+    <t>3515 Hermitage Industrial Dr.</t>
+  </si>
+  <si>
+    <t>Hermitage</t>
+  </si>
+  <si>
+    <t>stm242@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.583994, 36.153572</t>
+  </si>
+  <si>
+    <t>2001 Industrial Pkwy</t>
+  </si>
+  <si>
+    <t>McDonough</t>
+  </si>
+  <si>
+    <t>stm158@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.147232, 33.447</t>
+  </si>
+  <si>
+    <t>17051 Interstate Hwy 35 N</t>
+  </si>
+  <si>
+    <t>Schertz</t>
+  </si>
+  <si>
+    <t>stm477@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.277839, 29.578978</t>
+  </si>
+  <si>
+    <t>2775 W Front St</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>stm479@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.064694, 27.750906</t>
+  </si>
+  <si>
+    <t>17901 IH 35</t>
+  </si>
+  <si>
+    <t>Buda</t>
+  </si>
+  <si>
+    <t>stm466@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.989275, 30.108361</t>
+  </si>
+  <si>
+    <t>7605 US Hwy 59 N</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>stm482@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.004316, 28.812828</t>
+  </si>
+  <si>
+    <t>2411 E Sugar Cane Dr</t>
+  </si>
+  <si>
+    <t>Weslaco</t>
+  </si>
+  <si>
+    <t>stm487@stmtires.com</t>
+  </si>
+  <si>
+    <t>-97.990677, 26.159548</t>
+  </si>
+  <si>
+    <t>178 S Frontage Rd</t>
+  </si>
+  <si>
+    <t>Pecos</t>
+  </si>
+  <si>
+    <t>stm497@stmtires.com</t>
+  </si>
+  <si>
+    <t>-103.57906, 31.446678</t>
+  </si>
+  <si>
+    <t>998 Peyton Rd.</t>
+  </si>
+  <si>
+    <t>El Paso</t>
+  </si>
+  <si>
+    <t>stm498@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.490969, 31.76321</t>
+  </si>
+  <si>
+    <t>4515 Boyd Dr.</t>
+  </si>
+  <si>
+    <t>Carlsbad</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>stm520@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.237543, 32.411345</t>
+  </si>
+  <si>
+    <t>2000 West Kaibab Ln.</t>
+  </si>
+  <si>
+    <t>Flagstaff</t>
+  </si>
+  <si>
+    <t>stm620@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.65132, 35.198177</t>
+  </si>
+  <si>
+    <t>2040 Tri-Cities Crossing</t>
+  </si>
+  <si>
+    <t>Kingsport</t>
+  </si>
+  <si>
+    <t>stm226@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.546724, 36.539499</t>
+  </si>
+  <si>
+    <t>6110 Rutledge Pike</t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>stm230@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.924377, 35.966572</t>
+  </si>
+  <si>
+    <t>2701 S Council Rd.</t>
+  </si>
+  <si>
+    <t>stm361@stmtires.com</t>
+  </si>
+  <si>
+    <t>1400 Candler Rd.</t>
+  </si>
+  <si>
+    <t>stm157@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.829688, 34.294038</t>
+  </si>
+  <si>
+    <t>2815 N 32nd Ave.</t>
+  </si>
+  <si>
+    <t>stm613@stmtires.com</t>
+  </si>
+  <si>
+    <t>4545 East Valencia Road</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>stm602@stmtires.com</t>
+  </si>
+  <si>
+    <t>-110.943959, 32.227832</t>
+  </si>
+  <si>
+    <t>8301 Daytona Rd NW</t>
+  </si>
+  <si>
+    <t>Albuquerque</t>
+  </si>
+  <si>
+    <t>stm502@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.7406657, 35.087407</t>
+  </si>
+  <si>
+    <t>288 E Riverside Dr.</t>
+  </si>
+  <si>
+    <t>St. George</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>stm626@stmtires.com</t>
+  </si>
+  <si>
+    <t>-113.5832977, 37.1090698</t>
+  </si>
+  <si>
+    <t>118 Livestock Rd</t>
+  </si>
+  <si>
+    <t>Dickson</t>
+  </si>
+  <si>
+    <t>stm243@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.368556, 36.064722</t>
+  </si>
+  <si>
+    <t>3155 S Avenue B</t>
+  </si>
+  <si>
+    <t>Yuma</t>
+  </si>
+  <si>
+    <t>stm625@stmtires.com</t>
+  </si>
+  <si>
+    <t>-114.624644, 32.698558</t>
+  </si>
+  <si>
+    <t>1564 North Alma School Rd.</t>
+  </si>
+  <si>
+    <t>Mesa</t>
+  </si>
+  <si>
+    <t>stm609@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.822979, 33.41513</t>
+  </si>
+  <si>
+    <t>370 Industrial Loop</t>
+  </si>
+  <si>
+    <t>Hawthorne</t>
+  </si>
+  <si>
+    <t>stm752@stmtires.com</t>
+  </si>
+  <si>
+    <t>-118.690644, 38.576848</t>
+  </si>
+  <si>
+    <t>3525 N Bank St</t>
+  </si>
+  <si>
+    <t>Kingman</t>
+  </si>
+  <si>
+    <t>stm624@stmtires.com</t>
+  </si>
+  <si>
+    <t>-114.0554276, 35.1888199</t>
+  </si>
+  <si>
+    <t>307 Ambassador Caffery Pkwy</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>stm311@stmtires.com</t>
+  </si>
+  <si>
+    <t>-92.100669, 30.273</t>
+  </si>
+  <si>
+    <t>STMP-246</t>
+  </si>
+  <si>
+    <t>111 Mill Branch Road</t>
+  </si>
+  <si>
+    <t>Latta</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>stmp246@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.478122, 34.384337</t>
+  </si>
+  <si>
+    <t>7am-11pm</t>
+  </si>
+  <si>
+    <t>8am-10pm</t>
+  </si>
+  <si>
+    <t>STMP-657</t>
+  </si>
+  <si>
+    <t>1815 N Foster Road</t>
+  </si>
+  <si>
+    <t>stmp657@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10pm</t>
+  </si>
+  <si>
+    <t>8am-5pm</t>
+  </si>
+  <si>
+    <t>STMP-773</t>
+  </si>
+  <si>
+    <t>269 Bear River Drive</t>
+  </si>
+  <si>
+    <t>Evanston</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>stmp773@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-110.96744, 41.260223</t>
+  </si>
+  <si>
+    <t>7am-10pm</t>
+  </si>
+  <si>
+    <t>7am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-544</t>
+  </si>
+  <si>
+    <t>24002 W Veterans Memorial Parkway</t>
+  </si>
+  <si>
+    <t>Warrenton</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>stmp544@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-91.2166, 38.808454</t>
+  </si>
+  <si>
+    <t>8am-4pm</t>
+  </si>
+  <si>
+    <t>STMP-728</t>
+  </si>
+  <si>
+    <t>1301 Horizon Blvd</t>
+  </si>
+  <si>
+    <t>stmp728@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10:30pm</t>
+  </si>
+  <si>
+    <t>STMP-924</t>
+  </si>
+  <si>
+    <t>1501 North Jack Tone Road</t>
+  </si>
+  <si>
+    <t>Ripon</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>stmp924@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.115411, 37.765177</t>
+  </si>
+  <si>
+    <t>STMP-895</t>
+  </si>
+  <si>
+    <t>17039 Zachary Ave</t>
+  </si>
+  <si>
+    <t>Bakersfield</t>
+  </si>
+  <si>
+    <t>stmp895@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-119.018911, 35.373405</t>
+  </si>
+  <si>
+    <t>6:00am-10:00pm</t>
+  </si>
+  <si>
+    <t>STMP-219</t>
+  </si>
+  <si>
+    <t>711 Oakland Circle</t>
+  </si>
+  <si>
+    <t>Raphine</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>stmp219@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.276332, 37.941296</t>
+  </si>
+  <si>
+    <t>STMP-196</t>
+  </si>
+  <si>
+    <t>11557 Hopewell Rd</t>
+  </si>
+  <si>
+    <t>Hagerstown</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>stmp196@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-77.722229, 39.639011</t>
+  </si>
+  <si>
+    <t>6 am - 11:59 pm</t>
+  </si>
+  <si>
+    <t>6 am - 4 pm</t>
+  </si>
+  <si>
+    <t>STMP-289</t>
+  </si>
+  <si>
+    <t>26255 Warns Rd</t>
+  </si>
+  <si>
+    <t>Perrysburg</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>stmp289@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.635095, 41.546106</t>
+  </si>
+  <si>
+    <t>10am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-489</t>
+  </si>
+  <si>
+    <t>312 Brown Street</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>stmp489@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.984326, 40.474034</t>
+  </si>
+  <si>
+    <t>7am-11pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>7am - 6pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-617</t>
+  </si>
+  <si>
+    <t>125 N. 129th Ave</t>
+  </si>
+  <si>
+    <t>stmp617@stmpilot.com</t>
+  </si>
+  <si>
+    <t>7am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-375</t>
+  </si>
+  <si>
+    <t>954 State Road 206 West</t>
+  </si>
+  <si>
+    <t>St. Augustine</t>
+  </si>
+  <si>
+    <t>stmp375@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.31427, 29.8920994</t>
+  </si>
+  <si>
+    <t>STMP-850</t>
+  </si>
+  <si>
+    <t>1141 West Main Street</t>
+  </si>
+  <si>
+    <t>Quartzsite</t>
+  </si>
+  <si>
+    <t>stmp850@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.217114, 33.666701</t>
+  </si>
+  <si>
+    <t>STMP-330</t>
+  </si>
+  <si>
+    <t>15559 Highway 13 South</t>
+  </si>
+  <si>
+    <t>Hurricane Mills</t>
+  </si>
+  <si>
+    <t>stmp330@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.810501, 35.923959</t>
+  </si>
+  <si>
+    <t>STMP-502</t>
+  </si>
+  <si>
+    <t>1551 Tommy Webb Drive</t>
+  </si>
+  <si>
+    <t>stmp502@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-464</t>
+  </si>
+  <si>
+    <t>4154 West US Highway 24</t>
+  </si>
+  <si>
+    <t>Remington</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>stmp464@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.140991, 40.903837</t>
+  </si>
+  <si>
+    <t>STMP-498</t>
+  </si>
+  <si>
+    <t>699 State Route 203</t>
+  </si>
+  <si>
+    <t>East St. Louis</t>
+  </si>
+  <si>
+    <t>stmp498@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.154935, 38.622934</t>
+  </si>
+  <si>
+    <t>STMP-345</t>
+  </si>
+  <si>
+    <t>318 Cordele Road</t>
+  </si>
+  <si>
+    <t>Albany</t>
+  </si>
+  <si>
+    <t>stmp345@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.17617, 31.576883</t>
+  </si>
+  <si>
+    <t>STMP-539</t>
+  </si>
+  <si>
+    <t>8300 State Highway 108</t>
+  </si>
+  <si>
+    <t>stmp539@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.876485, 33.431043</t>
+  </si>
+  <si>
+    <t>STMP-242</t>
+  </si>
+  <si>
+    <t>3712 Crabtree Rd</t>
+  </si>
+  <si>
+    <t>Waynesville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>stmp242@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.00137, 35.48389</t>
+  </si>
+  <si>
+    <t>6am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-529</t>
+  </si>
+  <si>
+    <t>3400 Service Loop Road</t>
+  </si>
+  <si>
+    <t>stmp529@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-851</t>
+  </si>
+  <si>
+    <t>3300 E Andy Devine Ave</t>
+  </si>
+  <si>
+    <t>stmp851@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.024054, 35.210297</t>
+  </si>
+  <si>
+    <t>STMP-343</t>
+  </si>
+  <si>
+    <t>1125 Bucksnort Road</t>
+  </si>
+  <si>
+    <t>stmp343@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.981112, 33.319863</t>
+  </si>
+  <si>
+    <t>STMP-318</t>
+  </si>
+  <si>
+    <t>543 Highway 309</t>
+  </si>
+  <si>
+    <t>Niota</t>
+  </si>
+  <si>
+    <t>stmp318@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.582782, 35.542073</t>
+  </si>
+  <si>
+    <t>STMP-164</t>
+  </si>
+  <si>
+    <t>326 Slapes Corner</t>
+  </si>
+  <si>
+    <t>Carneys Point</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>08069</t>
+  </si>
+  <si>
+    <t>stmp164@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-75.4709625, 39.716671</t>
+  </si>
+  <si>
+    <t>STMP-740</t>
+  </si>
+  <si>
+    <t>9915 Avalon Road NW</t>
+  </si>
+  <si>
+    <t>stmp740@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.626718, 35.08133</t>
+  </si>
+  <si>
+    <t>STMP-258</t>
+  </si>
+  <si>
+    <t>1011 North Mountain St</t>
+  </si>
+  <si>
+    <t>Blacksburg</t>
+  </si>
+  <si>
+    <t>stmp258@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.494193, 35.10953</t>
+  </si>
+  <si>
+    <t>STMP-661</t>
+  </si>
+  <si>
+    <t>I-20 Exit 277 101B N FM 707</t>
+  </si>
+  <si>
+    <t>Merkel</t>
+  </si>
+  <si>
+    <t>stmp661@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.939593, 32.329643</t>
+  </si>
+  <si>
+    <t>STMP-759</t>
+  </si>
+  <si>
+    <t>2401 Clear Creek Pkwy</t>
+  </si>
+  <si>
+    <t>Cheyenne</t>
+  </si>
+  <si>
+    <t>stmp759@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-104.816544, 41.138866</t>
+  </si>
+  <si>
+    <t>STMP-478</t>
+  </si>
+  <si>
+    <t>106 West Trefz Drive</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>stmp478@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.747363, 39.331139</t>
+  </si>
+  <si>
+    <t>511 New Paul Road</t>
+  </si>
+  <si>
+    <t>La Vergne</t>
+  </si>
+  <si>
+    <t>stm240@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.558195, 36.015648</t>
+  </si>
+  <si>
+    <t>9225 Stellar Court</t>
+  </si>
+  <si>
+    <t>Corona</t>
+  </si>
+  <si>
+    <t>stm705@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.567561, 33.875542</t>
+  </si>
+  <si>
+    <t>STMP-427</t>
+  </si>
+  <si>
+    <t>21055 West Road, I-75 Exit 32</t>
+  </si>
+  <si>
+    <t>Woodhaven</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>stmp427@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.2447891, 42.1384888</t>
+  </si>
+  <si>
+    <t>8:30am-5:00pm</t>
+  </si>
+  <si>
+    <t>STMP-849</t>
+  </si>
+  <si>
+    <t>12505 Brannigan Park Road</t>
+  </si>
+  <si>
+    <t>Bellemont</t>
+  </si>
+  <si>
+    <t>stmp849@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.052427, 35.630842</t>
+  </si>
+  <si>
+    <t>13748 Valley Blvd</t>
+  </si>
+  <si>
+    <t>City of Industry</t>
+  </si>
+  <si>
+    <t>stm707@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.9566116, 34.0233612</t>
+  </si>
+  <si>
+    <t>18203 Mount Baldy Circle</t>
+  </si>
+  <si>
+    <t>Fountain Valley</t>
+  </si>
+  <si>
+    <t>stm709@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.951245, 33.702958</t>
+  </si>
+  <si>
+    <t>7:30am-11:30am</t>
+  </si>
+  <si>
+    <t>935 East Artesia Blvd.</t>
+  </si>
+  <si>
+    <t>Carson</t>
+  </si>
+  <si>
+    <t>stm710@stmtires.com</t>
+  </si>
+  <si>
+    <t>-118.263681, 33.831612</t>
+  </si>
+  <si>
+    <t>1505 Commerce Blvd.</t>
+  </si>
+  <si>
+    <t>Midway</t>
+  </si>
+  <si>
+    <t>stm140@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.429835, 30.565524</t>
+  </si>
+  <si>
+    <t>436 Hwy 49 South</t>
+  </si>
+  <si>
+    <t>stm261@stmtires.com</t>
+  </si>
+  <si>
+    <t>9650 Rush Street</t>
+  </si>
+  <si>
+    <t>South El Monte</t>
+  </si>
+  <si>
+    <t>stm708@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -118.0581310, 34.0512582</t>
+  </si>
+  <si>
+    <t>777-795 Gable Way</t>
+  </si>
+  <si>
+    <t>El Cajon</t>
+  </si>
+  <si>
+    <t>stm745@stmtires.com</t>
+  </si>
+  <si>
+    <t>-116.962316, 32.794961</t>
+  </si>
+  <si>
+    <t>STMP-229</t>
+  </si>
+  <si>
+    <t>1352 Trollingwood Hawfields Rd.</t>
+  </si>
+  <si>
+    <t>Mebane</t>
+  </si>
+  <si>
+    <t>stmp229@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.306093, 36.087114</t>
+  </si>
+  <si>
+    <t>9606 Charleston Hwy</t>
+  </si>
+  <si>
+    <t>stm176@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.5753479, 33.1788597</t>
+  </si>
+  <si>
+    <t>STMP-262</t>
+  </si>
+  <si>
+    <t>112 Frontage Rd</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>stmp262@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.392453, 34.72209</t>
+  </si>
+  <si>
+    <t>1314 Moultrie Road</t>
+  </si>
+  <si>
+    <t>stm154@stmtires.com</t>
+  </si>
+  <si>
+    <t>STMP-416</t>
+  </si>
+  <si>
+    <t>860 Tyson Road</t>
+  </si>
+  <si>
+    <t>Hope Hull</t>
+  </si>
+  <si>
+    <t>stmp416@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.380464, 32.206441</t>
+  </si>
+  <si>
+    <t>1430 Mark Allen Lane</t>
+  </si>
+  <si>
+    <t>Murfreesboro</t>
+  </si>
+  <si>
+    <t>stm239@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.40101, 35.852265</t>
+  </si>
+  <si>
+    <t>15069 AL 20 Highway SW</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>stm224@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.750908, 34.706763</t>
+  </si>
+  <si>
+    <t>STMP-344</t>
+  </si>
+  <si>
+    <t>2965-B Highway 247 Connector</t>
+  </si>
+  <si>
+    <t>Byron</t>
+  </si>
+  <si>
+    <t>stmp344@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.788976, 32.618051</t>
+  </si>
+  <si>
+    <t>24 Hours</t>
+  </si>
+  <si>
+    <t>STMP-443</t>
+  </si>
+  <si>
+    <t>5400 South State Route 3</t>
+  </si>
+  <si>
+    <t>Spiceland</t>
+  </si>
+  <si>
+    <t>stmp443@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.450834, 39.91725</t>
+  </si>
+  <si>
+    <t>12am-12am</t>
+  </si>
+  <si>
+    <t>7am-12am</t>
+  </si>
+  <si>
+    <t>2023 Appaloosa Drive</t>
+  </si>
+  <si>
+    <t>Sunland Park</t>
+  </si>
+  <si>
+    <t>stm510@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.599975, 31.880055</t>
+  </si>
+  <si>
+    <t>2502 W Main</t>
+  </si>
+  <si>
+    <t>Farmington</t>
+  </si>
+  <si>
+    <t>stm515@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.181531, 36.757496</t>
+  </si>
+  <si>
+    <t>5365 Newport St</t>
+  </si>
+  <si>
+    <t>Commerce City</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>stm535@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.790832, 39.856414</t>
+  </si>
+  <si>
+    <t>1641 2nd Avenue</t>
+  </si>
+  <si>
+    <t>Greeley</t>
+  </si>
+  <si>
+    <t>stm530@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.694637, 40.406054</t>
+  </si>
+  <si>
+    <t>12000 W 44th Ave</t>
+  </si>
+  <si>
+    <t>Wheat Ridge</t>
+  </si>
+  <si>
+    <t>stm539@stmtires.com</t>
+  </si>
+  <si>
+    <t>-105.109735, 39.769291</t>
+  </si>
+  <si>
+    <t>12555 E 39th Ave</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>stm540@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.988123, 39.755092</t>
+  </si>
+  <si>
+    <t>2220 Rand Ave</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>stm542@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.82136, 38.838114</t>
+  </si>
+  <si>
+    <t>4050 Club Manor Dr</t>
+  </si>
+  <si>
+    <t>Pueblo</t>
+  </si>
+  <si>
+    <t>stm543@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.628791, 38.265524</t>
+  </si>
+  <si>
+    <t>1247 E. Hwy 40</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>stm545@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.553207, 40.514226</t>
+  </si>
+  <si>
+    <t>4358 6225 Rd</t>
+  </si>
+  <si>
+    <t>Montrose</t>
+  </si>
+  <si>
+    <t>stm547@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.864334, 38.471733</t>
+  </si>
+  <si>
+    <t>794 22 Road</t>
+  </si>
+  <si>
+    <t>Grand Junction</t>
+  </si>
+  <si>
+    <t>stm550@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.565325, 39.091853</t>
+  </si>
+  <si>
+    <t>3801 W. Clarendon</t>
+  </si>
+  <si>
+    <t>stm611@stmtires.com</t>
+  </si>
+  <si>
+    <t>1130 S Carbon Ave</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>stm628@stmtires.com</t>
+  </si>
+  <si>
+    <t>-110.650901, 39.567883</t>
+  </si>
+  <si>
+    <t>193 W Industrial Park Dr South</t>
+  </si>
+  <si>
+    <t>Salina</t>
+  </si>
+  <si>
+    <t>STM629@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.908156, 38.921403</t>
+  </si>
+  <si>
+    <t>1630 Wall Ave</t>
+  </si>
+  <si>
+    <t>Ogden</t>
+  </si>
+  <si>
+    <t>stm637@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.970735, 41.210225</t>
+  </si>
+  <si>
+    <t>150 N Draper Ln</t>
+  </si>
+  <si>
+    <t>Provo</t>
+  </si>
+  <si>
+    <t>stm630@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.6586, 40.255778</t>
+  </si>
+  <si>
+    <t>5345 W 2400 S</t>
+  </si>
+  <si>
+    <t>West Valley City</t>
+  </si>
+  <si>
+    <t>stm640@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9578934, 40.6941986</t>
+  </si>
+  <si>
+    <t>4336 Pock Ln Suite 200</t>
+  </si>
+  <si>
+    <t>Stockton</t>
+  </si>
+  <si>
+    <t>stm730@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.291369, 37.958685</t>
+  </si>
+  <si>
+    <t>1500 Venture Ln</t>
+  </si>
+  <si>
+    <t>Turlock</t>
+  </si>
+  <si>
+    <t>stm732@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.854293, 37.503406</t>
+  </si>
+  <si>
+    <t>1144 Terven Ave.</t>
+  </si>
+  <si>
+    <t>Salinas</t>
+  </si>
+  <si>
+    <t>stm735@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.655971, 36.677586</t>
+  </si>
+  <si>
+    <t>4575 Pacheco Blvd</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>stm738@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.134976, 37.986421</t>
+  </si>
+  <si>
+    <t>8:00am-12pm</t>
+  </si>
+  <si>
+    <t>2350 N. Nellis Blvd.</t>
+  </si>
+  <si>
+    <t>stm753@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.246776, 36.233048</t>
+  </si>
+  <si>
+    <t>333 Glendale Ave</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>stm759@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.733787, 39.541653</t>
+  </si>
+  <si>
+    <t>398 E Gish Rd</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>stm760@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.873881, 37.316466</t>
+  </si>
+  <si>
+    <t>1401 Richards Blvd</t>
+  </si>
+  <si>
+    <t>Sacramento</t>
+  </si>
+  <si>
+    <t>stm765@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.50012, 38.582087</t>
+  </si>
+  <si>
+    <t>140 Hegenberger Loop</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>stm763@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.214897, 37.772323</t>
+  </si>
+  <si>
+    <t>240 Ford Rd</t>
+  </si>
+  <si>
+    <t>Ukiah</t>
+  </si>
+  <si>
+    <t>stm774@stmtires.com</t>
+  </si>
+  <si>
+    <t>-123.321202, 39.403699</t>
+  </si>
+  <si>
+    <t>233 Bellevue Ave</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>stm775@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.717692, 38.445625</t>
+  </si>
+  <si>
+    <t>STMP-482</t>
+  </si>
+  <si>
+    <t>105 N Davidson Ave</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>STMP482@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.892273, 38.293269</t>
+  </si>
+  <si>
+    <t>STMP-554</t>
+  </si>
+  <si>
+    <t>1307B SE Grand DD Hwy</t>
+  </si>
+  <si>
+    <t>Faucett</t>
+  </si>
+  <si>
+    <t>stmp554@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.854124, 39.604946</t>
+  </si>
+  <si>
+    <t>7am-12:00am</t>
+  </si>
+  <si>
+    <t>STMP-290</t>
+  </si>
+  <si>
+    <t>1367 US 42 NE</t>
+  </si>
+  <si>
+    <t>London</t>
+  </si>
+  <si>
+    <t>stmp290@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.407733, 39.886277</t>
+  </si>
+  <si>
+    <t>STMP-442</t>
+  </si>
+  <si>
+    <t>6890 N Old US 27</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>STMP442@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.945643, 41.711462</t>
+  </si>
+  <si>
+    <t>7am-7pm</t>
+  </si>
+  <si>
     <t>7am-5pm</t>
   </si>
   <si>
-    <t>7am-12pm</t>
-[...32 lines deleted...]
-    <t>-84.356418, 33.619339</t>
+    <t>STMP-321</t>
+  </si>
+  <si>
+    <t>500 Dixie Lee Ave</t>
+  </si>
+  <si>
+    <t>Monteagle</t>
+  </si>
+  <si>
+    <t>STMP321@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.822933, 35.264698</t>
+  </si>
+  <si>
+    <t>6am-5pm</t>
+  </si>
+  <si>
+    <t>STMP-302</t>
+  </si>
+  <si>
+    <t>264 Park Plaza Blvd</t>
+  </si>
+  <si>
+    <t>Lebanon Junction</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>stmp302@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.688029, 37.90878</t>
+  </si>
+  <si>
+    <t>STMP-534</t>
+  </si>
+  <si>
+    <t>2105 N. Main Street</t>
+  </si>
+  <si>
+    <t>Brinkley</t>
+  </si>
+  <si>
+    <t>STMP534@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-91.194574, 34.883421</t>
+  </si>
+  <si>
+    <t>30 N 129th Ave</t>
+  </si>
+  <si>
+    <t>stm351@stmtires.com</t>
+  </si>
+  <si>
+    <t>7061 Bellville Road</t>
+  </si>
+  <si>
+    <t>Lake Park</t>
+  </si>
+  <si>
+    <t>stm134@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.184325, 30.745322</t>
+  </si>
+  <si>
+    <t>STMP-581</t>
+  </si>
+  <si>
+    <t>11650 Courthouse Blvd</t>
+  </si>
+  <si>
+    <t>Inver Grove Heights</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>stmp581@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.056177, 44.82482</t>
+  </si>
+  <si>
+    <t>302 W. Betteravia Rd.</t>
+  </si>
+  <si>
+    <t>Santa Maria</t>
+  </si>
+  <si>
+    <t>stm713@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.435926, 34.920891</t>
+  </si>
+  <si>
+    <t>1355 Kern St.</t>
+  </si>
+  <si>
+    <t>Taft</t>
+  </si>
+  <si>
+    <t>stm714@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.457428, 35.1424713</t>
+  </si>
+  <si>
+    <t>8450 Goldenstate Hwy</t>
+  </si>
+  <si>
+    <t>stm715@stmtires.com</t>
+  </si>
+  <si>
+    <t>7118 Rosedale Hwy</t>
+  </si>
+  <si>
+    <t>stm716@stmtires.com</t>
+  </si>
+  <si>
+    <t>Temporary Closed</t>
+  </si>
+  <si>
+    <t>14308 County Line Road</t>
+  </si>
+  <si>
+    <t>Delano</t>
+  </si>
+  <si>
+    <t>stm717@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.243864, 35.761331</t>
+  </si>
+  <si>
+    <t>391 South Graham Road</t>
+  </si>
+  <si>
+    <t>Tipton</t>
+  </si>
+  <si>
+    <t>stm719@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.333512, 36.005985</t>
+  </si>
+  <si>
+    <t>362 South K Street</t>
+  </si>
+  <si>
+    <t>Tulare</t>
+  </si>
+  <si>
+    <t>stm720@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.343599, 36.196548</t>
+  </si>
+  <si>
+    <t>28 South Westwood Street</t>
+  </si>
+  <si>
+    <t>Porterville</t>
+  </si>
+  <si>
+    <t>stm721@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.026344, 36.076773</t>
+  </si>
+  <si>
+    <t>30467 Road 68</t>
+  </si>
+  <si>
+    <t>Visalia</t>
+  </si>
+  <si>
+    <t>stm722@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.292364, 36.330165</t>
+  </si>
+  <si>
+    <t>250 South F Street</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>stm724@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.088371, 36.344716</t>
+  </si>
+  <si>
+    <t>2462 East Central Ave</t>
+  </si>
+  <si>
+    <t>Fresno</t>
+  </si>
+  <si>
+    <t>stm725@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.789382, 36.743313</t>
+  </si>
+  <si>
+    <t>STMP-451</t>
+  </si>
+  <si>
+    <t>14019 Blue Lick Road</t>
+  </si>
+  <si>
+    <t>stmp451@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.769631, 38.467595</t>
+  </si>
+  <si>
+    <t>STMP-301</t>
+  </si>
+  <si>
+    <t>450 E. Western Ave.</t>
+  </si>
+  <si>
+    <t>Sonora</t>
+  </si>
+  <si>
+    <t>stmp301@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.950238, 37.515024</t>
+  </si>
+  <si>
+    <t>STMP-418</t>
+  </si>
+  <si>
+    <t>6111 US 43</t>
+  </si>
+  <si>
+    <t>Satsuma</t>
+  </si>
+  <si>
+    <t>stmp418@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.087879, 30.585158</t>
+  </si>
+  <si>
+    <t>STMP-483</t>
+  </si>
+  <si>
+    <t>8391 E 1760 North Road</t>
+  </si>
+  <si>
+    <t>Oakwood</t>
+  </si>
+  <si>
+    <t>stmp483@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.756376, 40.133222</t>
+  </si>
+  <si>
+    <t>STMP-481</t>
+  </si>
+  <si>
+    <t>341 Civic Rd.</t>
+  </si>
+  <si>
+    <t>LaSalle</t>
+  </si>
+  <si>
+    <t>stmp481@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.0942612, 41.3299103</t>
+  </si>
+  <si>
+    <t>STMP-267</t>
+  </si>
+  <si>
+    <t>14894 State Route 49</t>
+  </si>
+  <si>
+    <t>Edon</t>
+  </si>
+  <si>
+    <t>stmp267@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.76241, 41.63380</t>
+  </si>
+  <si>
+    <t>STMP-633</t>
+  </si>
+  <si>
+    <t>1658 South Market Street</t>
+  </si>
+  <si>
+    <t>Hearne</t>
+  </si>
+  <si>
+    <t>stmp633@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.581229, 30.925686</t>
+  </si>
+  <si>
+    <t>STMP-496</t>
+  </si>
+  <si>
+    <t>824 Edwardsville Road</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>stmp496@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.895817, 38.721612</t>
+  </si>
+  <si>
+    <t>7am-10:30pm</t>
+  </si>
+  <si>
+    <t>STMP-259</t>
+  </si>
+  <si>
+    <t>1307 Buckner Road</t>
+  </si>
+  <si>
+    <t>stmp259@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.02563504273391, 34.06540365153126</t>
+  </si>
+  <si>
+    <t>7am-3pm</t>
+  </si>
+  <si>
+    <t>stm905@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.9251248, 33.3391163</t>
+  </si>
+  <si>
+    <t>4500 Home Run Blvd. Suite 300</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>stm901@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.603475, 28.159346</t>
+  </si>
+  <si>
+    <t>11 Industrial Blvd</t>
+  </si>
+  <si>
+    <t>Monett</t>
+  </si>
+  <si>
+    <t>stm930@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.934986, 36.802435</t>
+  </si>
+  <si>
+    <t>75 Regency Pkwy</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
+    <t>stm915@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.994633, 32.746014</t>
+  </si>
+  <si>
+    <t>7am-1pm</t>
+  </si>
+  <si>
+    <t>3900 Charbonneau Drive</t>
+  </si>
+  <si>
+    <t>St. Charles</t>
+  </si>
+  <si>
+    <t>stm932@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.4818268, 38.7829514</t>
   </si>
   <si>
     <t>7:30am-5pm</t>
   </si>
   <si>
-    <t>7528 Penny Rd.</t>
-[...1907 lines deleted...]
-    <t>-82.392453, 34.72209</t>
+    <t>STMP-944</t>
+  </si>
+  <si>
+    <t>5360 County Road 99W</t>
+  </si>
+  <si>
+    <t>Dunnigan</t>
+  </si>
+  <si>
+    <t>stmp944@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.96978, 38.8835983</t>
+  </si>
+  <si>
+    <t>40 Thames Ave.</t>
+  </si>
+  <si>
+    <t>stm910@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-608</t>
+  </si>
+  <si>
+    <t>3801 West Clarendon Avenue</t>
+  </si>
+  <si>
+    <t>stm608@stmtires.com</t>
+  </si>
+  <si>
+    <t>-112.1405047, 33.4917361</t>
+  </si>
+  <si>
+    <t>STM-244</t>
+  </si>
+  <si>
+    <t>750C Economy Drive</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>stm244@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.227997, 36.526089</t>
+  </si>
+  <si>
+    <t>STMP-130</t>
+  </si>
+  <si>
+    <t>164 A Riverside Drive</t>
+  </si>
+  <si>
+    <t>Fultonville</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>stmp130@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-74.3544631, 42.9471113</t>
+  </si>
+  <si>
+    <t>STMP-830</t>
+  </si>
+  <si>
+    <t>10837 South Double R Drive</t>
+  </si>
+  <si>
+    <t>Yucca</t>
+  </si>
+  <si>
+    <t>stmp830@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.1553834, 34.9145323</t>
+  </si>
+  <si>
+    <t>STMP-645</t>
+  </si>
+  <si>
+    <t>23400 Highway 242</t>
+  </si>
+  <si>
+    <t>New Caney</t>
+  </si>
+  <si>
+    <t>stmp645@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.194302, 30.195243</t>
+  </si>
+  <si>
+    <t>8am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-170</t>
+  </si>
+  <si>
+    <t>244 Allegheny Blvd</t>
+  </si>
+  <si>
+    <t>Brookville</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>stmp170@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.097653, 41.174251</t>
+  </si>
+  <si>
+    <t>6am-11pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>6am-4pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-461</t>
+  </si>
+  <si>
+    <t>10617 9A Road</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>574-540-4330</t>
+  </si>
+  <si>
+    <t>stmp461@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.26421848785601, 41.34196058636989</t>
+  </si>
+  <si>
+    <t>STMP-271</t>
+  </si>
+  <si>
+    <t>9935 State Route 41 NW</t>
+  </si>
+  <si>
+    <t>Jeffersonville</t>
+  </si>
+  <si>
+    <t>stmp271@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.53828108652014, 39.646417318660546</t>
+  </si>
+  <si>
+    <t>7am-9pm</t>
+  </si>
+  <si>
+    <t>STMP-808</t>
+  </si>
+  <si>
+    <t>1605 East Saddleback Blvd, Unit B</t>
+  </si>
+  <si>
+    <t>Lake Point</t>
+  </si>
+  <si>
+    <t>stmp808@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.26659032895306, 40.68619920462175</t>
+  </si>
+  <si>
+    <t>STMP-670</t>
+  </si>
+  <si>
+    <t>8009 E Expressway 83</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>stmp670@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.876948946687, 26.160235947709218</t>
+  </si>
+  <si>
+    <t>STMP-632</t>
+  </si>
+  <si>
+    <t>135 FM 314</t>
+  </si>
+  <si>
+    <t>Van</t>
+  </si>
+  <si>
+    <t>stmp632@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.64252896022805, 32.50450732086836</t>
+  </si>
+  <si>
+    <t>STMP-447</t>
+  </si>
+  <si>
+    <t>4340 N State Road 59</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>stmp447@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.12542427459785, 39.451579018347495</t>
+  </si>
+  <si>
+    <t>9am-5pm</t>
+  </si>
+  <si>
+    <t>STMP-141</t>
+  </si>
+  <si>
+    <t>8486 Allegheny Road</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>stmp141@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.40712828332984, 43.001319517719956</t>
+  </si>
+  <si>
+    <t>STM-744</t>
+  </si>
+  <si>
+    <t>160 Industrial St</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>stm744@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.1580374, 33.1362934</t>
+  </si>
+  <si>
+    <t>STMP-635</t>
+  </si>
+  <si>
+    <t>4800 S Interstate Hwy 45 W</t>
+  </si>
+  <si>
+    <t>Corsicana</t>
+  </si>
+  <si>
+    <t>stmp635@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.4480912, 32.0400493</t>
+  </si>
+  <si>
+    <t>STMP-659</t>
+  </si>
+  <si>
+    <t>2300 North Main St.</t>
+  </si>
+  <si>
+    <t>Junction</t>
+  </si>
+  <si>
+    <t>stmp659@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.7764249, 30.5057014</t>
+  </si>
+  <si>
+    <t>STMP-605</t>
+  </si>
+  <si>
+    <t>3300 S Newberry Access Rd.</t>
+  </si>
+  <si>
+    <t>North Platte</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>stmp605@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-100.7262776, 41.1020323</t>
+  </si>
+  <si>
+    <t>STMP-579</t>
+  </si>
+  <si>
+    <t>609 E. York Road</t>
+  </si>
+  <si>
+    <t>Avoca</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>stmp579@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.333219, 41.500970</t>
+  </si>
+  <si>
+    <t>STM-706</t>
+  </si>
+  <si>
+    <t>205 W Slover Ave.</t>
+  </si>
+  <si>
+    <t>stm706@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.3712655, 34.0625378</t>
+  </si>
+  <si>
+    <t>STMP-634</t>
+  </si>
+  <si>
+    <t>2420 Alliance Gateway Fwy</t>
+  </si>
+  <si>
+    <t>Fort Worth</t>
+  </si>
+  <si>
+    <t>stmp634@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.3076401, 32.9568904</t>
+  </si>
+  <si>
+    <t>STMP-234</t>
+  </si>
+  <si>
+    <t>145 Plaza Lane</t>
+  </si>
+  <si>
+    <t>Mount Airy</t>
+  </si>
+  <si>
+    <t>stmp234@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.7469128, 36.4868850</t>
+  </si>
+  <si>
+    <t>STMP-210</t>
+  </si>
+  <si>
+    <t>24251 Rogers Clark Blvd.</t>
+  </si>
+  <si>
+    <t>Ruther Glen</t>
+  </si>
+  <si>
+    <t>stmp210@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-77.4731984, 37.9335804</t>
+  </si>
+  <si>
+    <t>STMP-308</t>
+  </si>
+  <si>
+    <t>4160 Olivet Church Road</t>
+  </si>
+  <si>
+    <t>Paducah</t>
+  </si>
+  <si>
+    <t>stmp308@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.6914697, 37.0959651</t>
+  </si>
+  <si>
+    <t>6am-2pm</t>
+  </si>
+  <si>
+    <t>STMP-347</t>
+  </si>
+  <si>
+    <t>4445 Union Road</t>
+  </si>
+  <si>
+    <t>Tifton</t>
+  </si>
+  <si>
+    <t>stmp347@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.5168523, 31.4277230</t>
+  </si>
+  <si>
+    <t>7am-11pm, 24 Hours Road Service</t>
+  </si>
+  <si>
+    <t>10am-6pm, 24 Hours Road Service</t>
+  </si>
+  <si>
+    <t>STMP-385</t>
+  </si>
+  <si>
+    <t>4080 W Hwy 326</t>
+  </si>
+  <si>
+    <t>Ocala</t>
+  </si>
+  <si>
+    <t>stmp385@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.1895450, 29.2664826</t>
+  </si>
+  <si>
+    <t>STM-650</t>
+  </si>
+  <si>
+    <t>4450 South Enterprise Street</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>stm650@stmtires.com</t>
+  </si>
+  <si>
+    <t>-116.198147, 43.562005</t>
+  </si>
+  <si>
+    <t>STMP-411</t>
+  </si>
+  <si>
+    <t>255 Michael Spann Dr.</t>
+  </si>
+  <si>
+    <t>Winfield</t>
+  </si>
+  <si>
+    <t>stmp411@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.780238, 33.992554</t>
+  </si>
+  <si>
+    <t>STMP-854</t>
+  </si>
+  <si>
+    <t>3075 E Gila Ridge Rd, Building B</t>
+  </si>
+  <si>
+    <t>85365-7600</t>
+  </si>
+  <si>
+    <t>stmp854@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.5806647, 32.6849378</t>
+  </si>
+  <si>
+    <t>STMP-648</t>
+  </si>
+  <si>
+    <t>660 Daubitz Drive</t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>stmp648@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.81960833, 32.51658658</t>
+  </si>
+  <si>
+    <t>8am-11pm</t>
+  </si>
+  <si>
+    <t>STMP-607</t>
+  </si>
+  <si>
+    <t>1055 Overlander St</t>
+  </si>
+  <si>
+    <t>Emporia</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>stmp607@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.2366284, 38.4111008</t>
+  </si>
+  <si>
+    <t>STMP-264</t>
+  </si>
+  <si>
+    <t>9361 Center Road</t>
+  </si>
+  <si>
+    <t>Austinburg</t>
+  </si>
+  <si>
+    <t>stmp264@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.8551066, 41.7895627</t>
+  </si>
+  <si>
+    <t>STMP-171</t>
+  </si>
+  <si>
+    <t>6390 Emlenton Clintonville Rd.</t>
+  </si>
+  <si>
+    <t>Emlenton</t>
+  </si>
+  <si>
+    <t>stmp171@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.7409687, 41.1755652</t>
+  </si>
+  <si>
+    <t>9:30am-6pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9:30am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-749</t>
+  </si>
+  <si>
+    <t>2486 Williams Ave.</t>
+  </si>
+  <si>
+    <t>Limon</t>
+  </si>
+  <si>
+    <t>stmp749@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-103.6943639, 39.2701130</t>
+  </si>
+  <si>
+    <t>8am-12am</t>
+  </si>
+  <si>
+    <t>STM-150</t>
+  </si>
+  <si>
+    <t>1476 US Hwy 80 East</t>
+  </si>
+  <si>
+    <t>Pooler</t>
+  </si>
+  <si>
+    <t>31322-8904</t>
+  </si>
+  <si>
+    <t>stm150@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.2035797, 32.0949874</t>
+  </si>
+  <si>
+    <t>STM-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476 US Hwy 80 East, Suite 2, </t>
+  </si>
+  <si>
+    <t>stm152@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-153</t>
+  </si>
+  <si>
+    <t>1315 Telfair St.</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>stm153@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.9168151, 32.5248083</t>
+  </si>
+  <si>
+    <t>STM-155</t>
+  </si>
+  <si>
+    <t>13061 GA 251</t>
+  </si>
+  <si>
+    <t>Darien</t>
+  </si>
+  <si>
+    <t>31305-3644</t>
+  </si>
+  <si>
+    <t>stm155@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.4499557, 31.3987142</t>
+  </si>
+  <si>
+    <t>STM-177</t>
+  </si>
+  <si>
+    <t>200 Trucking Lane</t>
+  </si>
+  <si>
+    <t>Summerville</t>
+  </si>
+  <si>
+    <t>stm177@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.1648730, 32.9977894</t>
+  </si>
+  <si>
+    <t>STM-178</t>
+  </si>
+  <si>
+    <t>109 Southwest Drive</t>
+  </si>
+  <si>
+    <t>Spartanburg</t>
+  </si>
+  <si>
+    <t>stm178@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.0228859, 34.9677539</t>
+  </si>
+  <si>
+    <t>STM-159</t>
+  </si>
+  <si>
+    <t>1362 Highway 49</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>stm159@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.4894807, 32.9409649</t>
+  </si>
+  <si>
+    <t>850 Denver St.</t>
+  </si>
+  <si>
+    <t>Idaho Falls</t>
+  </si>
+  <si>
+    <t>stm655@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9715632, 43.5960044</t>
+  </si>
+  <si>
+    <t>2848 Girard Blvd NE</t>
+  </si>
+  <si>
+    <t>stm503@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.6133644, 35.1144371</t>
+  </si>
+  <si>
+    <t>STMP-644</t>
+  </si>
+  <si>
+    <t>15913 North Freeway</t>
+  </si>
+  <si>
+    <t>stmp644@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.4288222, 29.9998302</t>
+  </si>
+  <si>
+    <t>8am-2:30pm</t>
+  </si>
+  <si>
+    <t>STMP-631</t>
+  </si>
+  <si>
+    <t>420 Central Freeway East</t>
+  </si>
+  <si>
+    <t>stmp631@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-98.4823613, 33.8893408</t>
+  </si>
+  <si>
+    <t>STMP-296</t>
+  </si>
+  <si>
+    <t>519 Pendleton Road</t>
+  </si>
+  <si>
+    <t>STMP296@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-85.297501, 38.564844</t>
+  </si>
+  <si>
+    <t>STMP-806</t>
+  </si>
+  <si>
+    <t>826 West 2100 South</t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>STMP806@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-111.91456, 40.72559</t>
+  </si>
+  <si>
+    <t>8am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-642</t>
+  </si>
+  <si>
+    <t>6988 E FM917</t>
+  </si>
+  <si>
+    <t>Alvarado</t>
+  </si>
+  <si>
+    <t>(817) 402-0060</t>
+  </si>
+  <si>
+    <t>STMP642@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-97.26107, 32.46481</t>
+  </si>
+  <si>
+    <t>837 Industrial Ave</t>
+  </si>
+  <si>
+    <t>Stm985@stmtires.com.</t>
+  </si>
+  <si>
+    <t>-119.334009, 36.175610</t>
+  </si>
+  <si>
+    <t>STMP-623</t>
+  </si>
+  <si>
+    <t>104 S El Dorado Ave</t>
+  </si>
+  <si>
+    <t>Sayre</t>
+  </si>
+  <si>
+    <t>stmp623@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.64352, 35.26690</t>
+  </si>
+  <si>
+    <t>850 N. Bolton Ave</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 71301</t>
+  </si>
+  <si>
+    <t>Stm319@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -92.461798, 31.378993</t>
+  </si>
+  <si>
+    <t>STMP-643</t>
+  </si>
+  <si>
+    <t>641 TX-75</t>
+  </si>
+  <si>
+    <t>Huntsville</t>
+  </si>
+  <si>
+    <t>stmp643@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-95.59385, 30.73854 </t>
+  </si>
+  <si>
+    <t>7am - 11pm</t>
+  </si>
+  <si>
+    <t>7am - 3:30pm</t>
+  </si>
+  <si>
+    <t>STMP-660</t>
+  </si>
+  <si>
+    <t>8815 E Interstate 40</t>
+  </si>
+  <si>
+    <t>stmp660@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-101.74128, 35.19364 </t>
+  </si>
+  <si>
+    <t>STMP-665</t>
+  </si>
+  <si>
+    <t>10213 W County Road 127</t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>stmp665@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-102.21387, 31.91600</t>
+  </si>
+  <si>
+    <t>STMP-667</t>
+  </si>
+  <si>
+    <t>1202 Sun Valley Road</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>stmp667@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.17011, 31.45693</t>
+  </si>
+  <si>
+    <t>STMP-664</t>
+  </si>
+  <si>
+    <t>13390 South Unitec Drive</t>
+  </si>
+  <si>
+    <t>stmp664@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.46110, 27.68229</t>
+  </si>
+  <si>
+    <t>STMP-821</t>
+  </si>
+  <si>
+    <t>619 S Sunshine Blvd Building #B</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>stmp821@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-111.54832, 32.73938</t>
+  </si>
+  <si>
+    <t>STMP-831</t>
+  </si>
+  <si>
+    <t>412 Transcon Ln</t>
+  </si>
+  <si>
+    <t>Winslow</t>
+  </si>
+  <si>
+    <t>stmp831@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-110.67271, 35.01610 </t>
+  </si>
+  <si>
+    <t>STMP-662</t>
+  </si>
+  <si>
+    <t>2015 Antonio St, Suite C</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>stmp662@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.58583, 31.99643</t>
+  </si>
+  <si>
+    <t>STMP-663</t>
+  </si>
+  <si>
+    <t>1872 East Freeway</t>
+  </si>
+  <si>
+    <t>Baytown</t>
+  </si>
+  <si>
+    <t>stmp663@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.03441, 29.79494</t>
+  </si>
+  <si>
+    <t>STMP-553</t>
+  </si>
+  <si>
+    <t>604 West 92 Hwy</t>
+  </si>
+  <si>
+    <t>Kearney</t>
+  </si>
+  <si>
+    <t>stmp553@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.37318, 39.36943</t>
+  </si>
+  <si>
+    <t>STMP-616</t>
+  </si>
+  <si>
+    <t>410 South Morgan Road</t>
+  </si>
+  <si>
+    <t>stmp616@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.68792, 35.46189</t>
+  </si>
+  <si>
+    <t>STMP-668</t>
+  </si>
+  <si>
+    <t>1200-A Hillcrest Drive</t>
+  </si>
+  <si>
+    <t>Sulphur Springs</t>
+  </si>
+  <si>
+    <t>stmp668@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-95.63458, 33.11683</t>
+  </si>
+  <si>
+    <t>STMP-551</t>
+  </si>
+  <si>
+    <t>1711 Ashley Road</t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>stmp551@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.77569, 38.93928</t>
+  </si>
+  <si>
+    <t>STMP-552</t>
+  </si>
+  <si>
+    <t>5917 E 32nd St</t>
+  </si>
+  <si>
+    <t>Joplin</t>
+  </si>
+  <si>
+    <t>stmp552@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.42997, 37.05753</t>
+  </si>
+  <si>
+    <t>STMP-533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185 Interstate Avenue </t>
+  </si>
+  <si>
+    <t>Russellville</t>
+  </si>
+  <si>
+    <t>stmp533@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.08751, 35.28234</t>
+  </si>
+  <si>
+    <t>STMP-532</t>
+  </si>
+  <si>
+    <t>7791 Alcoa Road</t>
+  </si>
+  <si>
+    <t>Benton</t>
+  </si>
+  <si>
+    <t>stmp532@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.53336, 34.60791</t>
+  </si>
+  <si>
+    <t>STMP-525</t>
+  </si>
+  <si>
+    <t>9514 Greenwood Road</t>
+  </si>
+  <si>
+    <t>stmp525@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.97740, 32.44580</t>
+  </si>
+  <si>
+    <t>STMP-228</t>
+  </si>
+  <si>
+    <t>1810 Princeton-Kenly Rd, I-95, Exit 106</t>
+  </si>
+  <si>
+    <t>Kenly</t>
+  </si>
+  <si>
+    <t>stmp228@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.14713, 35.57372</t>
+  </si>
+  <si>
+    <t>STMP-275</t>
+  </si>
+  <si>
+    <t>6880 Franklin Lebanon Rd I-75</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>stmp275@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -84.29093, 39.54366</t>
+  </si>
+  <si>
+    <t>STMP-358</t>
+  </si>
+  <si>
+    <t>635 Carrollton St, I-20</t>
+  </si>
+  <si>
+    <t>Temple</t>
+  </si>
+  <si>
+    <t>stmp358@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.03006, 33.71802</t>
+  </si>
+  <si>
+    <t>STMP-415</t>
+  </si>
+  <si>
+    <t>4400 Skyland E Blvd.</t>
+  </si>
+  <si>
+    <t>stmp415@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-87.47986, 33.17324</t>
+  </si>
+  <si>
+    <t>STMP-505</t>
+  </si>
+  <si>
+    <t>2522 S Gallatin St</t>
+  </si>
+  <si>
+    <t>stmp505@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.19116, 32.27350</t>
+  </si>
+  <si>
+    <t>STMP-504</t>
+  </si>
+  <si>
+    <t>9353 Canal Rd</t>
+  </si>
+  <si>
+    <t>Gulfport</t>
+  </si>
+  <si>
+    <t>stmp504@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.13895, 30.42166</t>
+  </si>
+  <si>
+    <t>STMP-251</t>
+  </si>
+  <si>
+    <t>2052 Homestead Rd, I-26, Exit 159</t>
+  </si>
+  <si>
+    <t>Bowman</t>
+  </si>
+  <si>
+    <t>stmp251@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-80.66671, 33.41801 </t>
+  </si>
+  <si>
+    <t>STMP-357</t>
+  </si>
+  <si>
+    <t>7051 Hwy 21</t>
+  </si>
+  <si>
+    <t>Port Wentworth</t>
+  </si>
+  <si>
+    <t>stmp357@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.19575, 32.18875</t>
+  </si>
+  <si>
+    <t>STMP-276</t>
+  </si>
+  <si>
+    <t>1150B N. Canfield Niles Rd.</t>
+  </si>
+  <si>
+    <t>Austintown</t>
+  </si>
+  <si>
+    <t>stmp276@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.76925, 41.12896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">, </t>
+  </si>
+  <si>
+    <t>STMP-567</t>
+  </si>
+  <si>
+    <t>1102 Walker St.</t>
+  </si>
+  <si>
+    <t>Walcott</t>
+  </si>
+  <si>
+    <t>stmp567@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.78658, 41.61957</t>
+  </si>
+  <si>
+    <t>STMP-566</t>
+  </si>
+  <si>
+    <t>11957 Douglas Ave</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>stmp566@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.78138, 41.63072</t>
+  </si>
+  <si>
+    <t>STMP-499</t>
+  </si>
+  <si>
+    <t>712 E Rickelman Ave</t>
+  </si>
+  <si>
+    <t>Effingham</t>
+  </si>
+  <si>
+    <t>stmp499@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.52891, 39.14960</t>
+  </si>
+  <si>
+    <t>8am-4:30pm</t>
+  </si>
+  <si>
+    <t>STMP-299</t>
+  </si>
+  <si>
+    <t>8100 Pembroke - Oak Grove Rd</t>
+  </si>
+  <si>
+    <t>Oak Grove</t>
+  </si>
+  <si>
+    <t>stmp299@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.40371, 36.67980</t>
+  </si>
+  <si>
+    <t>STMP-555</t>
+  </si>
+  <si>
+    <t>701 State Hwy 80</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t>stmp555@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.53949, 36.76126</t>
+  </si>
+  <si>
+    <t>STMP-297</t>
+  </si>
+  <si>
+    <t>102 Triport Cir.</t>
+  </si>
+  <si>
+    <t>stmp297@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.55400, 38.27732</t>
+  </si>
+  <si>
+    <t>STMP-298</t>
+  </si>
+  <si>
+    <t>108 Glendale Hodgenville Rd W</t>
+  </si>
+  <si>
+    <t>Glendale</t>
+  </si>
+  <si>
+    <t>stmp298@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.86606, 37.59596</t>
+  </si>
+  <si>
+    <t>8am-3pm</t>
+  </si>
+  <si>
+    <t>STMP-274</t>
+  </si>
+  <si>
+    <t>7739 E State Route 37</t>
+  </si>
+  <si>
+    <t>Sunbury</t>
+  </si>
+  <si>
+    <t>stmp274@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.92576, 40.26869</t>
+  </si>
+  <si>
+    <t>STMP-317</t>
+  </si>
+  <si>
+    <t>113 Alligood Way</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>stmp317@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.29789, 36.18082</t>
   </si>
   <si>
     <t>7am-4pm</t>
   </si>
   <si>
-    <t>1314 Moultrie Road</t>
-[...2215 lines deleted...]
-  <si>
     <t>STMP-172</t>
   </si>
   <si>
     <t>7833 Linglestown Rd</t>
   </si>
   <si>
     <t>Harrisburg</t>
   </si>
   <si>
     <t>stmp172@stmpilot.com</t>
   </si>
   <si>
     <t>-76.72716, 40.35235</t>
   </si>
   <si>
-    <t>24/7</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-273</t>
   </si>
   <si>
     <t>415 E Main St</t>
   </si>
   <si>
     <t>Beaverdam</t>
   </si>
   <si>
     <t>stmp273@stmpilot.com</t>
   </si>
   <si>
     <t>-83.96723, 40.83333</t>
   </si>
   <si>
     <t>STMP-348</t>
   </si>
   <si>
     <t>142-A Carbondale Rd SW</t>
   </si>
   <si>
     <t>Dalton</t>
   </si>
   <si>
     <t>stmp348@stmpilot.com</t>
@@ -4313,53 +4298,50 @@
   <si>
     <t>Valdosta</t>
   </si>
   <si>
     <t>stmp359@stmpilot.com</t>
   </si>
   <si>
     <t>-83.27075, 30.75314</t>
   </si>
   <si>
     <t>STMP-314</t>
   </si>
   <si>
     <t>505 Patriot Dr</t>
   </si>
   <si>
     <t>Dandridge</t>
   </si>
   <si>
     <t>stmp314@stmpilot.com</t>
   </si>
   <si>
     <t>-83.44544, 36.03766</t>
   </si>
   <si>
-    <t>8am-3pm</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-444</t>
   </si>
   <si>
     <t>2539 Burr St.</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>stmp444@stmpilot.com</t>
   </si>
   <si>
     <t>-87.40103, 41.57272</t>
   </si>
   <si>
     <t>STMP-445</t>
   </si>
   <si>
     <t>2930 County Road 500 North</t>
   </si>
   <si>
     <t>Whiteland</t>
   </si>
   <si>
     <t>stmp445@stmpilot.com</t>
@@ -4500,50 +4482,125 @@
     <t>STM-125</t>
   </si>
   <si>
     <t>4949 FL-40</t>
   </si>
   <si>
     <t>stm125@stmtires.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -82.202508, 29.187870</t>
   </si>
   <si>
     <t>STM-758</t>
   </si>
   <si>
     <t>4105 West Idaho St.</t>
   </si>
   <si>
     <t>Elko</t>
   </si>
   <si>
     <t>stm758@stmtires.com</t>
   </si>
   <si>
     <t>-115.963872, 41.848867</t>
+  </si>
+  <si>
+    <t>STMP-288</t>
+  </si>
+  <si>
+    <t>11467 State Route 613</t>
+  </si>
+  <si>
+    <t>Findlay</t>
+  </si>
+  <si>
+    <t>stmp288@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -83.662831, 41.136649</t>
+  </si>
+  <si>
+    <t>STM-106</t>
+  </si>
+  <si>
+    <t>5410 Causeway Blvd</t>
+  </si>
+  <si>
+    <t>Tampa</t>
+  </si>
+  <si>
+    <t>stm106@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.39201, 27.92338</t>
+  </si>
+  <si>
+    <t>STMP-313</t>
+  </si>
+  <si>
+    <t>6 Geddes Road</t>
+  </si>
+  <si>
+    <t>2703064500|2703064500</t>
+  </si>
+  <si>
+    <t>stmp313@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.553201, 36.657008</t>
+  </si>
+  <si>
+    <t>6922 Lancer Blvd</t>
+  </si>
+  <si>
+    <t>7379776111|7379776111</t>
+  </si>
+  <si>
+    <t>stm920@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.354860, 29.435023</t>
+  </si>
+  <si>
+    <t>STMP-656</t>
+  </si>
+  <si>
+    <t>3424 Franklin Road</t>
+  </si>
+  <si>
+    <t>Caldwell</t>
+  </si>
+  <si>
+    <t>9862862300|9862862300</t>
+  </si>
+  <si>
+    <t>stmp656@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-116.657643, 43.662804</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4843,54 +4900,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K324"/>
+  <dimension ref="A1:K329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K324" sqref="K324"/>
+      <selection activeCell="K329" sqref="K329"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4918,11291 +4975,11460 @@
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2">
         <v>32433</v>
       </c>
       <c r="F2">
         <v>8509512180</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>162</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E3">
         <v>30092</v>
       </c>
       <c r="F3">
         <v>7709624882</v>
       </c>
       <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
         <v>22</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>23</v>
       </c>
-      <c r="I3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>160</v>
       </c>
       <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E4">
         <v>30297</v>
       </c>
       <c r="F4">
         <v>4046088111</v>
       </c>
       <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>144</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>32404</v>
       </c>
       <c r="F5">
         <v>8509140092</v>
       </c>
       <c r="G5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
       <c r="J5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>163</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6">
         <v>30016</v>
       </c>
       <c r="F6">
         <v>7707875133</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>16</v>
       </c>
       <c r="J6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>165</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E7">
         <v>30336</v>
       </c>
       <c r="F7">
         <v>4048351374</v>
       </c>
       <c r="G7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I7" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>249</v>
       </c>
       <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E8">
         <v>38118</v>
       </c>
       <c r="F8">
         <v>9017958868</v>
       </c>
       <c r="G8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
       <c r="J8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>265</v>
       </c>
       <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E9">
         <v>39307</v>
       </c>
       <c r="F9">
         <v>6014828880</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>266</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E10">
         <v>38903</v>
       </c>
       <c r="F10">
         <v>6624551592</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>270</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E11">
         <v>38801</v>
       </c>
       <c r="F11">
         <v>6628444719</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
       <c r="J11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>303</v>
       </c>
       <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E12">
         <v>70360</v>
       </c>
       <c r="F12">
         <v>9857090500</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I12" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>304</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E13">
         <v>70403</v>
       </c>
       <c r="F13">
         <v>9855424900</v>
       </c>
       <c r="G13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I13" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>306</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E14">
         <v>70737</v>
       </c>
       <c r="F14">
         <v>2257443300</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
       <c r="J14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>305</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E15">
         <v>70819</v>
       </c>
       <c r="F15">
         <v>2252753600</v>
       </c>
       <c r="G15" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I15" t="s">
         <v>16</v>
       </c>
       <c r="J15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>307</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E16">
         <v>70123</v>
       </c>
       <c r="F16">
         <v>5047337061</v>
       </c>
       <c r="G16" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I16" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>315</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E17">
         <v>70665</v>
       </c>
       <c r="F17">
         <v>3378820777</v>
       </c>
       <c r="G17" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I17" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>324</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E18">
         <v>71119</v>
       </c>
       <c r="F18">
         <v>3189381100</v>
       </c>
       <c r="G18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I18" t="s">
         <v>16</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>318</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E19">
         <v>71373</v>
       </c>
       <c r="F19">
         <v>3183364242</v>
       </c>
       <c r="G19" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I19" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>320</v>
       </c>
       <c r="B20" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E20">
         <v>71292</v>
       </c>
       <c r="F20">
         <v>3183881393</v>
       </c>
       <c r="G20" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
       <c r="J20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>330</v>
       </c>
       <c r="B21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E21">
         <v>72301</v>
       </c>
       <c r="F21">
         <v>8707330100</v>
       </c>
       <c r="G21" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
       <c r="J21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>333</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E22">
         <v>72143</v>
       </c>
       <c r="F22">
         <v>5012681167</v>
       </c>
       <c r="G22" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
       <c r="J22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K22" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>332</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E23">
         <v>72501</v>
       </c>
       <c r="F23">
         <v>8706986099</v>
       </c>
       <c r="G23" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
       <c r="J23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>335</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E24">
         <v>72117</v>
       </c>
       <c r="F24">
         <v>5019555910</v>
       </c>
       <c r="G24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I24" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K24" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>337</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E25">
         <v>71901</v>
       </c>
       <c r="F25">
         <v>5012629688</v>
       </c>
       <c r="G25" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I25" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>338</v>
       </c>
       <c r="B26" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E26">
         <v>71801</v>
       </c>
       <c r="F26">
         <v>8707772385</v>
       </c>
       <c r="G26" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="I26" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>350</v>
       </c>
       <c r="B27" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E27">
         <v>74116</v>
       </c>
       <c r="F27">
         <v>9188382724</v>
       </c>
       <c r="G27" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>400</v>
       </c>
       <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E28">
         <v>75247</v>
       </c>
       <c r="F28">
         <v>2146317900</v>
       </c>
       <c r="G28" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I28" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>403</v>
       </c>
       <c r="B29" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E29">
         <v>75247</v>
       </c>
       <c r="F29">
         <v>2146317990</v>
       </c>
       <c r="G29" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I29" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>405</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E30">
         <v>75241</v>
       </c>
       <c r="F30">
         <v>2147657099</v>
       </c>
       <c r="G30" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I30" t="s">
         <v>16</v>
       </c>
       <c r="J30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>420</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E31">
         <v>75604</v>
       </c>
       <c r="F31">
         <v>9037593944</v>
       </c>
       <c r="G31" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="I31" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J31" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>422</v>
       </c>
       <c r="B32" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E32">
         <v>75706</v>
       </c>
       <c r="F32">
         <v>9035935555</v>
       </c>
       <c r="G32" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="I32" t="s">
         <v>16</v>
       </c>
       <c r="J32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K32" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>423</v>
       </c>
       <c r="B33" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E33">
         <v>75501</v>
       </c>
       <c r="F33">
         <v>9038325790</v>
       </c>
       <c r="G33" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="I33" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K33" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>450</v>
       </c>
       <c r="B34" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E34">
         <v>77013</v>
       </c>
       <c r="F34">
         <v>7136722200</v>
       </c>
       <c r="G34" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="I34" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>453</v>
       </c>
       <c r="B35" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E35">
         <v>77571</v>
       </c>
       <c r="F35">
         <v>2818428800</v>
       </c>
       <c r="G35" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="I35" t="s">
         <v>16</v>
       </c>
       <c r="J35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K35" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>458</v>
       </c>
       <c r="B36" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E36">
         <v>77705</v>
       </c>
       <c r="F36">
         <v>4098138400</v>
       </c>
       <c r="G36" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="I36" t="s">
         <v>16</v>
       </c>
       <c r="J36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K36" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>456</v>
       </c>
       <c r="B37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E37">
         <v>77378</v>
       </c>
       <c r="F37">
         <v>9368562812</v>
       </c>
       <c r="G37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="I37" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>459</v>
       </c>
       <c r="B38" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E38">
         <v>77803</v>
       </c>
       <c r="F38">
         <v>9797788683</v>
       </c>
       <c r="G38" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="I38" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J38" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>490</v>
       </c>
       <c r="B39" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E39">
         <v>79404</v>
       </c>
       <c r="F39">
         <v>8067485900</v>
       </c>
       <c r="G39" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="I39" t="s">
         <v>16</v>
       </c>
       <c r="J39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K39" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>491</v>
       </c>
       <c r="B40" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E40">
         <v>79118</v>
       </c>
       <c r="F40">
         <v>8063798000</v>
       </c>
       <c r="G40" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
       <c r="J40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K40" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>169</v>
       </c>
       <c r="B41" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E41">
         <v>30241</v>
       </c>
       <c r="F41">
         <v>7068121618</v>
       </c>
       <c r="G41" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I41" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K41" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>204</v>
       </c>
       <c r="B42" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E42">
         <v>36502</v>
       </c>
       <c r="F42">
         <v>2514468174</v>
       </c>
       <c r="G42" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I42" t="s">
         <v>16</v>
       </c>
       <c r="J42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K42" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>203</v>
       </c>
       <c r="B43" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D43" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E43">
         <v>36617</v>
       </c>
       <c r="F43">
         <v>2514579915</v>
       </c>
       <c r="G43" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="I43" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J43" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K43" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
         <v>13</v>
       </c>
       <c r="E44">
         <v>32534</v>
       </c>
       <c r="F44">
         <v>8504773330</v>
       </c>
       <c r="G44" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I44" t="s">
         <v>16</v>
       </c>
       <c r="J44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K44" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>207</v>
       </c>
       <c r="B45" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E45">
         <v>36109</v>
       </c>
       <c r="F45">
         <v>3342630062</v>
       </c>
       <c r="G45" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="I45" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K45" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>211</v>
       </c>
       <c r="B46" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C46" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E46">
-        <v>35217</v>
+        <v>35022</v>
       </c>
       <c r="F46">
         <v>2053226602</v>
       </c>
       <c r="G46" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="I46" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K46" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>209</v>
       </c>
       <c r="B47" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E47">
         <v>35405</v>
       </c>
       <c r="F47">
         <v>2057585527</v>
       </c>
       <c r="G47" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="I47" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J47" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>216</v>
       </c>
       <c r="B48" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C48" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E48">
         <v>35501</v>
       </c>
       <c r="F48">
         <v>2053843440</v>
       </c>
       <c r="G48" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="I48" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C49" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E49">
         <v>39532</v>
       </c>
       <c r="F49">
         <v>2288311200</v>
       </c>
       <c r="G49" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="I49" t="s">
         <v>16</v>
       </c>
       <c r="J49" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K49" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C50" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E50">
         <v>39429</v>
       </c>
       <c r="F50">
         <v>6017368924</v>
       </c>
       <c r="G50" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="I50" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K50" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>256</v>
       </c>
       <c r="B51" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E51">
         <v>39440</v>
       </c>
       <c r="F51">
         <v>6014284375</v>
       </c>
       <c r="G51" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I51" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="J51" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K51" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>260</v>
       </c>
       <c r="B52" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C52" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E52">
         <v>39218</v>
       </c>
       <c r="F52">
         <v>6019393888</v>
       </c>
       <c r="G52" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="I52" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J52" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K52" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>310</v>
       </c>
       <c r="B53" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C53" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E53">
         <v>70583</v>
       </c>
       <c r="F53">
         <v>3372342044</v>
       </c>
       <c r="G53" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="I53" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K53" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>339</v>
       </c>
       <c r="B54" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E54">
         <v>75503</v>
       </c>
       <c r="F54">
         <v>9037942488</v>
       </c>
       <c r="G54" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="I54" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K54" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>345</v>
       </c>
       <c r="B55" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C55" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E55">
         <v>72908</v>
       </c>
       <c r="F55">
         <v>4796493900</v>
       </c>
       <c r="G55" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H55" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="I55" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K55" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>349</v>
       </c>
       <c r="B56" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C56" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D56" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E56">
         <v>72762</v>
       </c>
       <c r="F56">
         <v>4793064130</v>
       </c>
       <c r="G56" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="H56" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="I56" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K56" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>355</v>
       </c>
       <c r="B57" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C57" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D57" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E57">
         <v>73703</v>
       </c>
       <c r="F57">
         <v>5802344376</v>
       </c>
       <c r="G57" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="I57" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K57" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>360</v>
       </c>
       <c r="B58" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E58">
         <v>73107</v>
       </c>
       <c r="F58">
         <v>4059438341</v>
       </c>
       <c r="G58" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="I58" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J58" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K58" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>410</v>
       </c>
       <c r="B59" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D59" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E59">
         <v>76102</v>
       </c>
       <c r="F59">
         <v>8173329000</v>
       </c>
       <c r="G59" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H59" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="I59" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K59" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>412</v>
       </c>
       <c r="B60" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C60" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D60" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E60">
         <v>76426</v>
       </c>
       <c r="F60">
         <v>9406832280</v>
       </c>
       <c r="G60" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="H60" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K60" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>413</v>
       </c>
       <c r="B61" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C61" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D61" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E61">
         <v>76240</v>
       </c>
       <c r="F61">
         <v>9406653433</v>
       </c>
       <c r="G61" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="H61" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="I61" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J61" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K61" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>414</v>
       </c>
       <c r="B62" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C62" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D62" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E62">
         <v>76301</v>
       </c>
       <c r="F62">
         <v>9407611616</v>
       </c>
       <c r="G62" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="H62" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="I62" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K62" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>417</v>
       </c>
       <c r="B63" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C63" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D63" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E63">
         <v>75402</v>
       </c>
       <c r="F63">
         <v>9035274735</v>
       </c>
       <c r="G63" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="H63" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="I63" t="s">
         <v>16</v>
       </c>
       <c r="J63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K63" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>419</v>
       </c>
       <c r="B64" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C64" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D64" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E64">
         <v>76706</v>
       </c>
       <c r="F64">
         <v>2547995527</v>
       </c>
       <c r="G64" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="I64" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K64" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>424</v>
       </c>
       <c r="B65" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C65" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D65" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E65">
         <v>78626</v>
       </c>
       <c r="F65">
         <v>7377732010</v>
       </c>
       <c r="G65" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="I65" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K65" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>465</v>
       </c>
       <c r="B66" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C66" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D66" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E66">
         <v>78724</v>
       </c>
       <c r="F66">
         <v>5124161010</v>
       </c>
       <c r="G66" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="H66" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="I66" t="s">
         <v>16</v>
       </c>
       <c r="J66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K66" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>471</v>
       </c>
       <c r="B67" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C67" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D67" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E67">
         <v>78219</v>
       </c>
       <c r="F67">
         <v>2106666100</v>
       </c>
       <c r="G67" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="I67" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="J67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K67" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>478</v>
       </c>
       <c r="B68" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C68" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E68">
         <v>78834</v>
       </c>
       <c r="F68">
         <v>8308760005</v>
       </c>
       <c r="G68" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="I68" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K68" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>480</v>
       </c>
       <c r="B69" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C69" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E69">
         <v>78409</v>
       </c>
       <c r="F69">
         <v>3612411300</v>
       </c>
       <c r="G69" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="H69" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="I69" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K69" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>485</v>
       </c>
       <c r="B70" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C70" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D70" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E70">
         <v>78045</v>
       </c>
       <c r="F70">
         <v>9567181050</v>
       </c>
       <c r="G70" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="I70" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="J70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K70" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>492</v>
       </c>
       <c r="B71" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C71" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="D71" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E71">
         <v>79563</v>
       </c>
       <c r="F71">
         <v>3256900144</v>
       </c>
       <c r="G71" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="H71" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="I71" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K71" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>488</v>
       </c>
       <c r="B72" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C72" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D72" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E72">
         <v>78552</v>
       </c>
       <c r="F72">
         <v>9564212511</v>
       </c>
       <c r="G72" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="H72" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="I72" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J72" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K72" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>486</v>
       </c>
       <c r="B73" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C73" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D73" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E73">
         <v>78577</v>
       </c>
       <c r="F73">
         <v>9567029888</v>
       </c>
       <c r="G73" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="H73" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="I73" t="s">
         <v>16</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>493</v>
       </c>
       <c r="B74" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C74" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D74" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E74">
         <v>76904</v>
       </c>
       <c r="F74">
         <v>3256177710</v>
       </c>
       <c r="G74" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="H74" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="I74" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J74" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K74" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>495</v>
       </c>
       <c r="B75" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C75" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D75" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E75">
         <v>79765</v>
       </c>
       <c r="F75">
         <v>4325635301</v>
       </c>
       <c r="G75" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="I75" t="s">
         <v>16</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>610</v>
       </c>
       <c r="B76" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C76" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D76" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E76">
         <v>85043</v>
       </c>
       <c r="F76">
         <v>6022692509</v>
       </c>
       <c r="G76" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="H76" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="I76" t="s">
         <v>16</v>
       </c>
       <c r="J76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K76" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>750</v>
       </c>
       <c r="B77" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C77" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D77" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E77">
         <v>89030</v>
       </c>
       <c r="F77">
         <v>7026430712</v>
       </c>
       <c r="G77" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="I77" t="s">
         <v>16</v>
       </c>
       <c r="J77" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K77" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>462</v>
       </c>
       <c r="B78" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C78" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D78" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E78">
         <v>77493</v>
       </c>
       <c r="F78">
         <v>2813710394</v>
       </c>
       <c r="G78" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H78" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="I78" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K78" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>252</v>
       </c>
       <c r="B79" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C79" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D79" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E79">
         <v>39402</v>
       </c>
       <c r="F79">
         <v>6012960322</v>
       </c>
       <c r="G79" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="H79" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="I79" t="s">
         <v>16</v>
       </c>
       <c r="J79" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K79" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C80" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D80" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E80">
         <v>35674</v>
       </c>
       <c r="F80">
         <v>2563869819</v>
       </c>
       <c r="G80" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="I80" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K80" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>242</v>
       </c>
       <c r="B81" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C81" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E81">
         <v>37076</v>
       </c>
       <c r="F81">
         <v>6292164450</v>
       </c>
       <c r="G81" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="H81" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="I81" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K81" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>158</v>
       </c>
       <c r="B82" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C82" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D82" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E82">
         <v>30253</v>
       </c>
       <c r="F82">
         <v>6784325244</v>
       </c>
       <c r="G82" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="H82" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="I82" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K82" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>477</v>
       </c>
       <c r="B83" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C83" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D83" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E83">
         <v>78154</v>
       </c>
       <c r="F83">
         <v>2106514122</v>
       </c>
       <c r="G83" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="I83" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K83" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>479</v>
       </c>
       <c r="B84" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C84" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="D84" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E84">
         <v>78332</v>
       </c>
       <c r="F84">
         <v>3614492030</v>
       </c>
       <c r="G84" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="H84" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="I84" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K84" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>466</v>
       </c>
       <c r="B85" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C85" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D85" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E85">
         <v>78610</v>
       </c>
       <c r="F85">
         <v>5124783412</v>
       </c>
       <c r="G85" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="I85" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K85" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>482</v>
       </c>
       <c r="B86" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C86" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D86" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E86">
         <v>77905</v>
       </c>
       <c r="F86">
         <v>3615764141</v>
       </c>
       <c r="G86" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="H86" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="I86" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J86" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K86" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>487</v>
       </c>
       <c r="B87" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C87" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D87" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E87">
         <v>78599</v>
       </c>
       <c r="F87">
         <v>9569688138</v>
       </c>
       <c r="G87" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="I87" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J87" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K87" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>497</v>
       </c>
       <c r="B88" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C88" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E88">
         <v>79772</v>
       </c>
       <c r="F88">
         <v>4324472006</v>
       </c>
       <c r="G88" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="I88" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J88" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K88" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>498</v>
       </c>
       <c r="B89" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C89" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="D89" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E89">
         <v>79928</v>
       </c>
       <c r="F89">
         <v>9155322615</v>
       </c>
       <c r="G89" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="I89" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J89" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K89" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>520</v>
       </c>
       <c r="B90" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C90" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E90">
         <v>88220</v>
       </c>
       <c r="F90">
         <v>5752364805</v>
       </c>
       <c r="G90" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="H90" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="I90" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J90" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K90" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>620</v>
       </c>
       <c r="B91" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C91" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D91" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E91">
         <v>86001</v>
       </c>
       <c r="F91">
         <v>9287744535</v>
       </c>
       <c r="G91" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H91" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="I91" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J91" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K91" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C92" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D92" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E92">
         <v>37663</v>
       </c>
       <c r="F92">
         <v>4232454129</v>
       </c>
       <c r="G92" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="H92" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K92" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>230</v>
       </c>
       <c r="B93" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C93" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D93" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E93">
         <v>37924</v>
       </c>
       <c r="F93">
         <v>8656335035</v>
       </c>
       <c r="G93" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="H93" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="I93" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J93" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K93" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>361</v>
       </c>
       <c r="B94" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C94" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D94" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E94">
         <v>73128</v>
       </c>
       <c r="F94">
         <v>4057455789</v>
       </c>
       <c r="G94" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="H94" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="I94" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K94" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>157</v>
       </c>
       <c r="B95" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C95" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E95">
         <v>30507</v>
       </c>
       <c r="F95">
         <v>6789890924</v>
       </c>
       <c r="G95" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="H95" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="I95" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K95" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>613</v>
       </c>
       <c r="B96" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C96" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D96" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E96">
         <v>85009</v>
       </c>
       <c r="F96">
         <v>6022729308</v>
       </c>
       <c r="G96" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="I96" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J96" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K96" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>602</v>
       </c>
       <c r="B97" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C97" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D97" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E97">
         <v>87506</v>
       </c>
       <c r="F97">
         <v>5208886001</v>
       </c>
       <c r="G97" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="H97" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="I97" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K97" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>502</v>
       </c>
       <c r="B98" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C98" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D98" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E98">
         <v>87121</v>
       </c>
       <c r="F98">
         <v>5053441687</v>
       </c>
       <c r="G98" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="H98" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="I98" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J98" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K98" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>626</v>
       </c>
       <c r="B99" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C99" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D99" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E99">
         <v>84790</v>
       </c>
       <c r="F99">
         <v>4356734163</v>
       </c>
       <c r="G99" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="H99" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="I99" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J99" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K99" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>243</v>
       </c>
       <c r="B100" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C100" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E100">
         <v>37055</v>
       </c>
       <c r="F100">
         <v>6155607000</v>
       </c>
       <c r="G100" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="H100" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="I100" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K100" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>625</v>
       </c>
       <c r="B101" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C101" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D101" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E101">
         <v>85364</v>
       </c>
       <c r="F101">
         <v>9289554040</v>
       </c>
       <c r="G101" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="H101" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="I101" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K101" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>609</v>
       </c>
       <c r="B102" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C102" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D102" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E102">
         <v>85201</v>
       </c>
       <c r="F102">
         <v>4806817005</v>
       </c>
       <c r="G102" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="I102" t="s">
         <v>16</v>
       </c>
       <c r="J102" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K102" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>752</v>
       </c>
       <c r="B103" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C103" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D103" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E103">
         <v>89415</v>
       </c>
       <c r="F103">
         <v>7759459057</v>
       </c>
       <c r="G103" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="I103" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J103" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K103" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>624</v>
       </c>
       <c r="B104" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C104" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D104" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E104">
         <v>86409</v>
       </c>
       <c r="F104">
         <v>9285656644</v>
       </c>
       <c r="G104" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H104" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="I104" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J104" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K104" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>311</v>
       </c>
       <c r="B105" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C105" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D105" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E105">
         <v>70583</v>
       </c>
       <c r="F105">
         <v>3372678580</v>
       </c>
       <c r="G105" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="H105" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="I105" t="s">
         <v>16</v>
       </c>
       <c r="J105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K105" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B106" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C106" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="D106" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E106">
         <v>29565</v>
       </c>
       <c r="F106">
         <v>8437525713</v>
       </c>
       <c r="G106" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="I106" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J106" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="K106" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="B107" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="C107" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D107" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E107">
         <v>78244</v>
       </c>
       <c r="F107">
         <v>2103101079</v>
       </c>
       <c r="G107" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="H107" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="I107" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J107" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K107" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B108" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C108" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D108" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E108">
         <v>82930</v>
       </c>
       <c r="F108">
         <v>3077890343</v>
       </c>
       <c r="G108" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="H108" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="I108" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J108" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="K108" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B109" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C109" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D109" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E109">
         <v>63383</v>
       </c>
       <c r="F109">
         <v>6362353335</v>
       </c>
       <c r="G109" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H109" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="I109" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J109" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K109" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B110" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C110" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="D110" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E110">
         <v>79928</v>
       </c>
       <c r="F110">
         <v>9159750055</v>
       </c>
       <c r="G110" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H110" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="I110" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="J110" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="K110" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B111" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C111" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="D111" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E111">
         <v>95366</v>
       </c>
       <c r="F111">
         <v>2095991222</v>
       </c>
       <c r="G111" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="H111" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="I111" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J111" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K111" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B112" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C112" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D112" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E112">
         <v>93308</v>
       </c>
       <c r="F112">
         <v>6613939015</v>
       </c>
       <c r="G112" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="H112" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="I112" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="J112" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="K112" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B113" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C113" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="D113" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E113">
         <v>24472</v>
       </c>
       <c r="F113">
         <v>5403772015</v>
       </c>
       <c r="G113" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="H113" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="I113" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J113" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K113" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B114" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C114" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D114" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E114">
         <v>21740</v>
       </c>
       <c r="F114">
         <v>3015829041</v>
       </c>
       <c r="G114" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="H114" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="I114" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="J114" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="K114" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B115" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C115" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D115" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E115">
         <v>43551</v>
       </c>
       <c r="F115">
         <v>4198372038</v>
       </c>
       <c r="G115" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="H115" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="I115" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J115" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K115" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B116" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C116" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D116" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E116">
         <v>61701</v>
       </c>
       <c r="F116">
         <v>3095560854</v>
       </c>
       <c r="G116" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="H116" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="I116" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="J116" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="K116" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B117" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C117" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D117" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E117">
         <v>74116</v>
       </c>
       <c r="F117">
         <v>9184373351</v>
       </c>
       <c r="G117" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="H117" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I117" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J117" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="K117" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B118" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C118" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118">
         <v>32086</v>
       </c>
       <c r="F118">
         <v>9047973176</v>
       </c>
       <c r="G118" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="H118" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="I118" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J118" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K118" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B119" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C119" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D119" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E119">
         <v>85359</v>
       </c>
       <c r="F119">
         <v>9289274293</v>
       </c>
       <c r="G119" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="H119" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="I119" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J119" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K119" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B120" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C120" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="D120" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E120">
         <v>37078</v>
       </c>
       <c r="F120">
         <v>9312966850</v>
       </c>
       <c r="G120" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="H120" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="I120" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J120" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K120" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B121" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C121" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D121" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E121">
         <v>39307</v>
       </c>
       <c r="F121">
         <v>6014822574</v>
       </c>
       <c r="G121" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="H121" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I121" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J121" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K121" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B122" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C122" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="D122" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E122">
         <v>47977</v>
       </c>
       <c r="F122">
         <v>2192612043</v>
       </c>
       <c r="G122" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="H122" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="I122" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J122" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K122" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="B123" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C123" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D123" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E123">
         <v>62201</v>
       </c>
       <c r="F123">
         <v>6182745900</v>
       </c>
       <c r="G123" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="H123" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="I123" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J123" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K123" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B124" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C124" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D124" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E124">
         <v>31705</v>
       </c>
       <c r="F124">
         <v>2294467273</v>
       </c>
       <c r="G124" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="H124" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="I124" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J124" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K124" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B125" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C125" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D125" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E125">
         <v>71854</v>
       </c>
       <c r="F125">
         <v>8706212277</v>
       </c>
       <c r="G125" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="H125" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="I125" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J125" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K125" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B126" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C126" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="D126" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E126">
         <v>28785</v>
       </c>
       <c r="F126">
         <v>8653121721</v>
       </c>
       <c r="G126" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="H126" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="I126" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="J126" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K126" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B127" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C127" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D127" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E127">
         <v>72301</v>
       </c>
       <c r="F127">
         <v>8704000098</v>
       </c>
       <c r="G127" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="H127" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I127" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J127" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K127" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="B128" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C128" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D128" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E128">
         <v>86401</v>
       </c>
       <c r="F128">
         <v>9286811040</v>
       </c>
       <c r="G128" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="H128" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="I128" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J128" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K128" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B129" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C129" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D129" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E129">
         <v>30233</v>
       </c>
       <c r="F129">
         <v>7707754670</v>
       </c>
       <c r="G129" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="H129" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="I129" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J129" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K129" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B130" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="C130" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D130" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E130">
         <v>37826</v>
       </c>
       <c r="F130">
         <v>4235682698</v>
       </c>
       <c r="G130" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="H130" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="I130" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J130" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K130" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
+        <v>572</v>
+      </c>
+      <c r="B131" t="s">
+        <v>573</v>
+      </c>
+      <c r="C131" t="s">
+        <v>574</v>
+      </c>
+      <c r="D131" t="s">
+        <v>575</v>
+      </c>
+      <c r="E131" t="s">
         <v>576</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F131">
         <v>8562996904</v>
       </c>
       <c r="G131" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="H131" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I131" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J131" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K131" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B132" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="C132" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D132" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E132">
         <v>87121</v>
       </c>
       <c r="F132">
         <v>5058315377</v>
       </c>
       <c r="G132" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="H132" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="I132" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J132" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K132" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B133" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C133" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D133" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E133">
         <v>29702</v>
       </c>
       <c r="F133">
         <v>8648393769</v>
       </c>
       <c r="G133" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="H133" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="I133" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J133" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K133" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B134" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="C134" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="D134" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E134">
         <v>79536</v>
       </c>
       <c r="F134">
         <v>3256950804</v>
       </c>
       <c r="G134" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="H134" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="I134" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J134" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K134" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B135" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C135" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="D135" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E135">
         <v>82007</v>
       </c>
       <c r="F135">
         <v>3076352138</v>
       </c>
       <c r="G135" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="H135" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="I135" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J135" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K135" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B136" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C136" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="D136" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E136">
         <v>62441</v>
       </c>
       <c r="F136">
         <v>2178261090</v>
       </c>
       <c r="G136" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="H136" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="I136" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J136" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K136" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>240</v>
       </c>
       <c r="B137" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C137" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="D137" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E137">
         <v>37086</v>
       </c>
       <c r="F137">
         <v>6159032525</v>
       </c>
       <c r="G137" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="H137" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="I137" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J137" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K137" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>705</v>
       </c>
       <c r="B138" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C138" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="D138" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E138">
         <v>92883</v>
       </c>
       <c r="F138">
         <v>9516667100</v>
       </c>
       <c r="G138" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="H138" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K138" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B139" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C139" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="D139" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E139">
         <v>48183</v>
       </c>
       <c r="F139">
         <v>7343045400</v>
       </c>
       <c r="G139" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="H139" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="I139" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J139" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="K139" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B140" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C140" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="D140" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E140">
         <v>86015</v>
       </c>
       <c r="F140">
         <v>9289811060</v>
       </c>
       <c r="G140" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="H140" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="I140" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="J140" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="K140" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>707</v>
       </c>
       <c r="B141" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C141" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="D141" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E141">
         <v>91746</v>
       </c>
       <c r="F141">
         <v>6263338998</v>
       </c>
       <c r="G141" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="H141" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K141" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>709</v>
       </c>
       <c r="B142" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C142" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="D142" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E142">
         <v>92708</v>
       </c>
       <c r="F142">
         <v>6576552800</v>
       </c>
       <c r="G142" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="H142" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="I142" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J142" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="K142" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>710</v>
       </c>
       <c r="B143" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C143" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D143" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E143">
         <v>90746</v>
       </c>
       <c r="F143">
         <v>5628007701</v>
       </c>
       <c r="G143" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="H143" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="I143" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J143" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K143" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="B144" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C144" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="E144">
         <v>32343</v>
       </c>
       <c r="F144">
         <v>8505804010</v>
       </c>
       <c r="G144" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="H144" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="I144" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J144" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K144" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>261</v>
       </c>
       <c r="B145" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C145" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D145" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E145">
         <v>39218</v>
       </c>
       <c r="F145">
         <v>6019364702</v>
       </c>
       <c r="G145" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="H145" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="I145" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K145" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>708</v>
       </c>
       <c r="B146" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C146" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="D146" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E146">
         <v>91733</v>
       </c>
       <c r="F146">
         <v>6264420297</v>
       </c>
       <c r="G146" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="H146" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="I146" t="s">
-        <v>458</v>
+        <v>16</v>
       </c>
       <c r="J146" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K146" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>745</v>
       </c>
       <c r="B147" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C147" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="D147" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E147">
         <v>92020</v>
       </c>
       <c r="F147">
         <v>8587587333</v>
       </c>
       <c r="G147" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="H147" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="I147" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J147" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K147" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B148" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C148" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="D148" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E148">
         <v>27302</v>
       </c>
       <c r="F148">
         <v>9849830161</v>
       </c>
       <c r="G148" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="H148" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="I148" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J148" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K148" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>176</v>
       </c>
       <c r="B149" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C149" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D149" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E149">
         <v>29477</v>
       </c>
       <c r="F149">
         <v>8435638436</v>
       </c>
       <c r="G149" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="H149" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="I149" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K149" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B150" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C150" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="D150" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E150">
         <v>29673</v>
       </c>
       <c r="F150">
         <v>8647405060</v>
       </c>
       <c r="G150" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="H150" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="I150" t="s">
-        <v>17</v>
+        <v>440</v>
       </c>
       <c r="J150" t="s">
-        <v>667</v>
+        <v>440</v>
       </c>
       <c r="K150" t="s">
-        <v>667</v>
+        <v>440</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>154</v>
       </c>
       <c r="B151" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C151" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D151" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E151">
         <v>31705</v>
       </c>
       <c r="F151">
         <v>2299203030</v>
       </c>
       <c r="G151" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="H151" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="I151" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K151" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="B152" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="C152" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="D152" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E152">
         <v>36043</v>
       </c>
       <c r="F152">
         <v>3349566200</v>
       </c>
       <c r="G152" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="H152" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="I152" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J152" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K152" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>239</v>
       </c>
       <c r="B153" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="C153" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="D153" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E153">
         <v>37129</v>
       </c>
       <c r="F153">
         <v>6158960200</v>
       </c>
       <c r="G153" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H153" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="I153" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J153" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K153" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>224</v>
       </c>
       <c r="B154" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="C154" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="D154" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E154">
         <v>35756</v>
       </c>
       <c r="F154">
         <v>9389022001</v>
       </c>
       <c r="G154" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="H154" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K154" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="B155" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="C155" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="D155" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E155">
         <v>31008</v>
       </c>
       <c r="F155">
         <v>4786992220</v>
       </c>
       <c r="G155" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="H155" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="I155" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="J155" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="K155" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="B156" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="C156" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="D156" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E156">
         <v>47385</v>
       </c>
       <c r="F156">
         <v>7658562020</v>
       </c>
       <c r="G156" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H156" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="I156" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="J156" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K156" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>510</v>
       </c>
       <c r="B157" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="C157" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="D157" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E157">
         <v>88063</v>
       </c>
       <c r="F157">
         <v>5755891100</v>
       </c>
       <c r="G157" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="H157" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="I157" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J157" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K157" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>515</v>
       </c>
       <c r="B158" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C158" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="D158" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E158">
         <v>87401</v>
       </c>
       <c r="F158">
         <v>5053274703</v>
       </c>
       <c r="G158" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="H158" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="I158" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J158" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K158" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>535</v>
       </c>
       <c r="B159" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="C159" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="D159" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E159">
         <v>80022</v>
       </c>
       <c r="F159">
         <v>3032288944</v>
       </c>
       <c r="G159" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="H159" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K159" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>530</v>
       </c>
       <c r="B160" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="C160" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="D160" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E160">
         <v>80631</v>
       </c>
       <c r="F160">
         <v>9704544068</v>
       </c>
       <c r="G160" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="H160" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K160" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>539</v>
       </c>
       <c r="B161" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C161" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="D161" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E161">
         <v>80033</v>
       </c>
       <c r="F161">
         <v>3034222300</v>
       </c>
       <c r="G161" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="H161" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="I161" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K161" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>540</v>
       </c>
       <c r="B162" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="C162" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="D162" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E162">
         <v>80239</v>
       </c>
       <c r="F162">
         <v>7209052005</v>
       </c>
       <c r="G162" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="H162" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K162" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
         <v>542</v>
       </c>
       <c r="B163" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="C163" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="D163" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E163">
         <v>80905</v>
       </c>
       <c r="F163">
         <v>7196324686</v>
       </c>
       <c r="G163" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H163" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="I163" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J163" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K163" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>543</v>
       </c>
       <c r="B164" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="C164" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="D164" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E164">
         <v>81008</v>
       </c>
       <c r="F164">
         <v>7195430402</v>
       </c>
       <c r="G164" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="H164" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="I164" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K164" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>545</v>
       </c>
       <c r="B165" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="C165" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="D165" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E165">
         <v>81625</v>
       </c>
       <c r="F165">
         <v>9708247094</v>
       </c>
       <c r="G165" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="H165" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="I165" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J165" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K165" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>547</v>
       </c>
       <c r="B166" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="C166" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="D166" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E166">
         <v>81401</v>
       </c>
       <c r="F166">
         <v>9702401611</v>
       </c>
       <c r="G166" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="H166" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="I166" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J166" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K166" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="C167" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="D167" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E167">
         <v>81505</v>
       </c>
       <c r="F167">
         <v>9702459500</v>
       </c>
       <c r="G167" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="H167" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="I167" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K167" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="C168" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D168" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E168">
         <v>85019</v>
       </c>
       <c r="F168">
         <v>6022727601</v>
       </c>
       <c r="G168" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="H168" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>628</v>
       </c>
       <c r="B169" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="C169" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="D169" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E169">
         <v>84501</v>
       </c>
       <c r="F169">
         <v>4356374846</v>
       </c>
       <c r="G169" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="H169" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="I169" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K169" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>629</v>
       </c>
       <c r="B170" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C170" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D170" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E170">
         <v>84654</v>
       </c>
       <c r="F170">
         <v>4355299876</v>
       </c>
       <c r="G170" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="H170" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="I170" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J170" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K170" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>637</v>
       </c>
       <c r="B171" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="C171" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D171" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E171">
         <v>84404</v>
       </c>
       <c r="F171">
         <v>8016275833</v>
       </c>
       <c r="G171" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="H171" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="I171" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J171" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K171" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>630</v>
       </c>
       <c r="B172" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="C172" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="D172" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E172">
         <v>84601</v>
       </c>
       <c r="F172">
         <v>8013742800</v>
       </c>
       <c r="G172" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="H172" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="I172" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J172" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K172" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>640</v>
       </c>
       <c r="B173" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="C173" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="D173" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E173">
         <v>84120</v>
       </c>
       <c r="F173">
         <v>8014871087</v>
       </c>
       <c r="G173" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="H173" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="I173" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K173" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>730</v>
       </c>
       <c r="B174" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="C174" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="D174" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E174">
         <v>95206</v>
       </c>
       <c r="F174">
         <v>2099839495</v>
       </c>
       <c r="G174" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="H174" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="I174" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J174" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K174" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>732</v>
       </c>
       <c r="B175" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="C175" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="D175" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E175">
         <v>95380</v>
       </c>
       <c r="F175">
         <v>2096684254</v>
       </c>
       <c r="G175" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="H175" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="I175" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J175" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K175" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>735</v>
       </c>
       <c r="B176" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="C176" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="D176" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E176">
         <v>93901</v>
       </c>
       <c r="F176">
         <v>8317831565</v>
       </c>
       <c r="G176" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="H176" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K176" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>738</v>
       </c>
       <c r="B177" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C177" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D177" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E177">
         <v>94553</v>
       </c>
       <c r="F177">
         <v>9253729056</v>
       </c>
       <c r="G177" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="H177" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="I177" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J177" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="K177" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>753</v>
       </c>
       <c r="B178" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="C178" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D178" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E178">
         <v>89115</v>
       </c>
       <c r="F178">
         <v>7026437033</v>
       </c>
       <c r="G178" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="H178" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>759</v>
       </c>
       <c r="B179" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="C179" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="D179" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E179">
         <v>89431</v>
       </c>
       <c r="F179">
         <v>7753558883</v>
       </c>
       <c r="G179" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="H179" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="I179" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="J179" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K179" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>760</v>
       </c>
       <c r="B180" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C180" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="D180" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E180">
         <v>95112</v>
       </c>
       <c r="F180">
         <v>4083501600</v>
       </c>
       <c r="G180" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="H180" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K180" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>765</v>
       </c>
       <c r="B181" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="C181" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="D181" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E181">
         <v>95811</v>
       </c>
       <c r="F181">
         <v>9164474220</v>
       </c>
       <c r="G181" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="H181" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="I181" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J181" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K181" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>763</v>
       </c>
       <c r="B182" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="C182" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="D182" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E182">
         <v>94621</v>
       </c>
       <c r="F182">
         <v>5105698769</v>
       </c>
       <c r="G182" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="H182" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="I182" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J182" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K182" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>774</v>
       </c>
       <c r="B183" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C183" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="D183" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E183">
         <v>95482</v>
       </c>
       <c r="F183">
         <v>7074623519</v>
       </c>
       <c r="G183" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="H183" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="I183" t="s">
-        <v>803</v>
+        <v>16</v>
       </c>
       <c r="J183" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K183" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>775</v>
       </c>
       <c r="B184" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="C184" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="D184" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E184">
         <v>95407</v>
       </c>
       <c r="F184">
         <v>7075458740</v>
       </c>
       <c r="G184" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="H184" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="I184" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J184" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K184" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="B185" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C185" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="D185" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E185">
         <v>62864</v>
       </c>
       <c r="F185">
         <v>6184728080</v>
       </c>
       <c r="G185" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="H185" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="I185" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J185" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K185" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="B186" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="C186" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="D186" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E186">
         <v>64448</v>
       </c>
       <c r="F186">
         <v>8167224220</v>
       </c>
       <c r="G186" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="H186" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="I186" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="J186" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="K186" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="B187" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="C187" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="D187" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E187">
         <v>43140</v>
       </c>
       <c r="F187">
         <v>7409103100</v>
       </c>
       <c r="G187" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="H187" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="I187" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J187" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K187" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="B188" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C188" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D188" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E188">
         <v>46737</v>
       </c>
       <c r="F188">
         <v>2602522303</v>
       </c>
       <c r="G188" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="H188" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="I188" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="J188" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="K188" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="B189" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="C189" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="D189" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E189">
         <v>37356</v>
       </c>
       <c r="F189">
         <v>9314634900</v>
       </c>
       <c r="G189" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="H189" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="I189" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J189" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="K189" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="B190" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="C190" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="D190" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E190">
         <v>40150</v>
       </c>
       <c r="F190">
         <v>5026742323</v>
       </c>
       <c r="G190" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="H190" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="I190" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J190" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K190" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="B191" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="C191" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="D191" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E191">
         <v>72021</v>
       </c>
       <c r="F191">
         <v>8706387050</v>
       </c>
       <c r="G191" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="H191" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="I191" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J191" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="K191" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>351</v>
       </c>
       <c r="B192" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="C192" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D192" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E192">
         <v>74116</v>
       </c>
       <c r="F192">
         <v>9186001123</v>
       </c>
       <c r="G192" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="H192" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>134</v>
       </c>
       <c r="B193" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C193" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="D193" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E193">
         <v>31636</v>
       </c>
       <c r="F193">
         <v>2295591913</v>
       </c>
       <c r="G193" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="H193" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="I193" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J193" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K193" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="B194" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="C194" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="D194" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="E194">
         <v>55077</v>
       </c>
       <c r="F194">
         <v>6513785164</v>
       </c>
       <c r="G194" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="H194" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="I194" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="J194" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="K194" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>713</v>
       </c>
       <c r="B195" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C195" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="D195" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E195">
         <v>93455</v>
       </c>
       <c r="F195">
         <v>8056230500</v>
       </c>
       <c r="G195" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="H195" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="I195" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J195" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K195" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>714</v>
       </c>
       <c r="B196" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C196" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="D196" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E196">
         <v>93268</v>
       </c>
       <c r="F196">
         <v>6617631800</v>
       </c>
       <c r="G196" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="H196" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="I196" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J196" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K196" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>715</v>
       </c>
       <c r="B197" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="C197" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D197" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E197">
         <v>93308</v>
       </c>
       <c r="F197">
         <v>6613910887</v>
       </c>
       <c r="G197" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="H197" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="I197" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J197" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K197" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>716</v>
       </c>
       <c r="B198" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="C198" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D198" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E198">
         <v>93308</v>
       </c>
       <c r="F198">
         <v>6615892893</v>
       </c>
       <c r="G198" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="H198" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="I198" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J198" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="K198" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>717</v>
       </c>
       <c r="B199" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C199" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="D199" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E199">
         <v>93215</v>
       </c>
       <c r="F199">
         <v>6617253387</v>
       </c>
       <c r="G199" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="H199" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="I199" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J199" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K199" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>719</v>
       </c>
       <c r="B200" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="C200" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="D200" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E200">
         <v>93272</v>
       </c>
       <c r="F200">
         <v>5597528473</v>
       </c>
       <c r="G200" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="H200" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="I200" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J200" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K200" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>720</v>
       </c>
       <c r="B201" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C201" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="D201" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E201">
         <v>93274</v>
       </c>
       <c r="F201">
         <v>5596863313</v>
       </c>
       <c r="G201" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="H201" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>721</v>
       </c>
       <c r="B202" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C202" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="D202" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E202">
         <v>93257</v>
       </c>
       <c r="F202">
         <v>5597882024</v>
       </c>
       <c r="G202" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="H202" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="I202" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J202" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K202" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>722</v>
       </c>
       <c r="B203" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C203" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="D203" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E203">
         <v>93291</v>
       </c>
       <c r="F203">
         <v>5596512020</v>
       </c>
       <c r="G203" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="H203" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="I203" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J203" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K203" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>724</v>
       </c>
       <c r="B204" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="C204" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="D204" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E204">
         <v>93221</v>
       </c>
       <c r="F204">
         <v>5595922734</v>
       </c>
       <c r="G204" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="H204" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="I204" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J204" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K204" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>725</v>
       </c>
       <c r="B205" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="C205" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="D205" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E205">
         <v>93725</v>
       </c>
       <c r="F205">
         <v>5592644982</v>
       </c>
       <c r="G205" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="H205" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="I205" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J205" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K205" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="B206" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="C206" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D206" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E206">
         <v>47143</v>
       </c>
       <c r="F206">
         <v>9302393170</v>
       </c>
       <c r="G206" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="H206" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="I206" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J206" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K206" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="B207" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="C207" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="D207" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E207">
         <v>42776</v>
       </c>
       <c r="F207">
         <v>5026282301</v>
       </c>
       <c r="G207" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="H207" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="I207" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="J207" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K207" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="B208" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="C208" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="D208" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E208">
         <v>36572</v>
       </c>
       <c r="F208">
         <v>2514260010</v>
       </c>
       <c r="G208" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="H208" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="I208" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J208" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K208" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="B209" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="C209" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="D209" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E209">
         <v>61858</v>
       </c>
       <c r="F209">
         <v>2175150010</v>
       </c>
       <c r="G209" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="H209" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="I209" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J209" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K209" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="B210" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="C210" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="D210" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E210">
         <v>61301</v>
       </c>
       <c r="F210">
         <v>8157806030</v>
       </c>
       <c r="G210" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="H210" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="I210" t="s">
-        <v>445</v>
+        <v>823</v>
       </c>
       <c r="J210" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K210" t="s">
-        <v>18</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="B211" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="C211" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="D211" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E211">
         <v>43518</v>
       </c>
       <c r="F211">
         <v>5137470001</v>
       </c>
       <c r="G211" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="H211" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="I211" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J211" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="K211" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="B212" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="C212" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="D212" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E212">
         <v>77859</v>
       </c>
       <c r="F212">
         <v>9798143420</v>
       </c>
       <c r="G212" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="H212" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="I212" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J212" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K212" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B213" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="C213" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="D213" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E213">
         <v>62294</v>
       </c>
       <c r="F213">
         <v>6188861010</v>
       </c>
       <c r="G213" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="H213" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="I213" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="J213" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K213" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="B214" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="C214" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D214" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E214">
         <v>29203</v>
       </c>
       <c r="F214">
         <v>8392462121</v>
       </c>
       <c r="G214" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="H214" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="I214" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J214" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="K214" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>905</v>
       </c>
       <c r="B215" t="s">
-        <v>945</v>
+        <v>196</v>
       </c>
       <c r="C215" t="s">
-        <v>946</v>
+        <v>197</v>
       </c>
       <c r="D215" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E215">
         <v>35022</v>
       </c>
       <c r="F215">
         <v>2058484300</v>
       </c>
       <c r="G215" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
       <c r="H215" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="I215" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J215" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K215" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>901</v>
       </c>
       <c r="B216" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="C216" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="E216">
         <v>33837</v>
       </c>
       <c r="F216">
         <v>6892058700</v>
       </c>
       <c r="G216" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="H216" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="I216" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J216" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K216" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>930</v>
       </c>
       <c r="B217" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="C217" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="D217" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E217">
         <v>65708</v>
       </c>
       <c r="F217">
         <v>4172357836</v>
       </c>
       <c r="G217" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="H217" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="I217" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J217" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K217" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>915</v>
       </c>
       <c r="B218" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="C218" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="D218" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E218">
         <v>76063</v>
       </c>
       <c r="F218">
         <v>9723522701</v>
       </c>
       <c r="G218" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="H218" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="I218" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J218" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="K218" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>932</v>
       </c>
       <c r="B219" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="C219" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="D219" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E219">
         <v>63301</v>
       </c>
       <c r="F219">
         <v>6367246441</v>
       </c>
       <c r="G219" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="H219" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="I219" t="s">
-        <v>29</v>
+        <v>959</v>
       </c>
       <c r="J219" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K219" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="B220" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C220" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="D220" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E220">
         <v>95695</v>
       </c>
       <c r="F220">
         <v>5306543201</v>
       </c>
       <c r="G220" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="H220" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="I220" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J220" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K220" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>910</v>
       </c>
       <c r="B221" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="C221" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D221" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E221">
         <v>39440</v>
       </c>
       <c r="F221">
         <v>6016498104</v>
       </c>
       <c r="G221" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="H221" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I221" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J221" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K221" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="B222" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="C222" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D222" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E222">
         <v>85019</v>
       </c>
       <c r="F222">
         <v>6022727601</v>
       </c>
       <c r="G222" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="H222" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="I222" t="s">
         <v>16</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="B223" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="C223" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="D223" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E223">
         <v>37043</v>
       </c>
       <c r="F223">
         <v>9315913008</v>
       </c>
       <c r="G223" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="H223" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="I223" t="s">
         <v>16</v>
       </c>
       <c r="J223" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K223" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="B224" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="C224" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="D224" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="E224">
         <v>12072</v>
       </c>
       <c r="F224">
         <v>8383834240</v>
       </c>
       <c r="G224" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="H224" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="I224" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="J224" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K224" t="s">
-        <v>988</v>
+        <v>461</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="B225" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="C225" t="s">
-        <v>991</v>
+        <v>984</v>
       </c>
       <c r="D225" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E225">
         <v>86438</v>
       </c>
       <c r="F225">
         <v>9288370050</v>
       </c>
       <c r="G225" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="H225" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
       <c r="I225" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J225" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="K225" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="B226" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="C226" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="D226" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E226">
         <v>77357</v>
       </c>
       <c r="F226">
         <v>3469662525</v>
       </c>
       <c r="G226" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
       <c r="H226" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="I226" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J226" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="K226" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="B227" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="C227" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="D227" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="E227">
         <v>15825</v>
       </c>
       <c r="F227">
         <v>8149362110</v>
       </c>
       <c r="G227" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="H227" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="I227" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="J227" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="K227" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="B228" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="C228" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="D228" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E228">
         <v>46563</v>
       </c>
       <c r="F228" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="G228" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="H228" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="I228" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J228" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="K228" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="B229" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="C229" t="s">
-        <v>1016</v>
+        <v>1009</v>
       </c>
       <c r="D229" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E229">
         <v>43128</v>
       </c>
       <c r="F229">
         <v>9378726080</v>
       </c>
       <c r="G229" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="H229" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="I229" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="J229" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="K229" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1020</v>
+        <v>1013</v>
       </c>
       <c r="B230" t="s">
-        <v>1021</v>
+        <v>1014</v>
       </c>
       <c r="C230" t="s">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="D230" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E230">
         <v>84074</v>
       </c>
       <c r="F230">
         <v>3855413001</v>
       </c>
       <c r="G230" t="s">
-        <v>1023</v>
+        <v>1016</v>
       </c>
       <c r="H230" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="I230" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J230" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K230" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="B231" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="C231" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="D231" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E231">
         <v>78570</v>
       </c>
       <c r="F231">
         <v>9566342070</v>
       </c>
       <c r="G231" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="H231" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="I231" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J231" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="K231" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="B232" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="C232" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="D232" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E232">
         <v>75790</v>
       </c>
       <c r="F232">
         <v>9039634030</v>
       </c>
       <c r="G232" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="H232" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="I232" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J232" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K232" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="B233" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="C233" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="D233" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E233">
         <v>47834</v>
       </c>
       <c r="F233">
         <v>9302780010</v>
       </c>
       <c r="G233" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="H233" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="I233" t="s">
-        <v>514</v>
+        <v>454</v>
       </c>
       <c r="J233" t="s">
-        <v>803</v>
+        <v>1033</v>
       </c>
       <c r="K233" t="s">
-        <v>803</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="B234" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="C234" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="D234" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="E234">
         <v>14036</v>
       </c>
       <c r="F234">
         <v>5853167267</v>
       </c>
       <c r="G234" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="H234" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="I234" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J234" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K234" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="B235" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
       <c r="C235" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="D235" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E235">
         <v>92078</v>
       </c>
       <c r="F235">
         <v>4423855200</v>
       </c>
       <c r="G235" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="H235" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="I235" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J235" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K235" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="B236" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="C236" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="D236" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E236">
         <v>75110</v>
       </c>
       <c r="F236">
         <v>9039987130</v>
       </c>
       <c r="G236" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="H236" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="I236" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J236" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K236" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="B237" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="C237" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="D237" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E237">
         <v>76849</v>
       </c>
       <c r="F237">
         <v>3257702670</v>
       </c>
       <c r="G237" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="H237" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
       <c r="I237" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J237" t="s">
-        <v>1060</v>
+        <v>1033</v>
       </c>
       <c r="K237" t="s">
-        <v>1060</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1061</v>
+        <v>1054</v>
       </c>
       <c r="B238" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="C238" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="D238" t="s">
-        <v>1064</v>
+        <v>1057</v>
       </c>
       <c r="E238">
         <v>69101</v>
       </c>
       <c r="F238">
         <v>3083300070</v>
       </c>
       <c r="G238" t="s">
-        <v>1065</v>
+        <v>1058</v>
       </c>
       <c r="H238" t="s">
-        <v>1066</v>
+        <v>1059</v>
       </c>
       <c r="I238" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J238" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K238" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="B239" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="C239" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
       <c r="D239" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="E239">
         <v>51521</v>
       </c>
       <c r="F239">
         <v>7123076300</v>
       </c>
       <c r="G239" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="H239" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="I239" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J239" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K239" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="B240" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="C240" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D240" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E240">
         <v>92316</v>
       </c>
       <c r="F240">
         <v>8402550100</v>
       </c>
       <c r="G240" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="H240" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K240" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="B241" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="C241" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="D241" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E241">
         <v>76177</v>
       </c>
       <c r="F241">
         <v>6828826190</v>
       </c>
       <c r="G241" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="H241" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="I241" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J241" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K241" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="B242" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="C242" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="D242" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E242">
         <v>27030</v>
       </c>
       <c r="F242">
         <v>7432621030</v>
       </c>
       <c r="G242" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="H242" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="I242" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J242" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K242" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="B243" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="C243" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="D243" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E243">
         <v>22546</v>
       </c>
       <c r="F243">
         <v>8049171040</v>
       </c>
       <c r="G243" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="H243" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="I243" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J243" t="s">
-        <v>1060</v>
+        <v>1033</v>
       </c>
       <c r="K243" t="s">
-        <v>1060</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="B244" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="C244" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="D244" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E244">
         <v>42001</v>
       </c>
       <c r="F244">
         <v>2703911880</v>
       </c>
       <c r="G244" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="H244" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="I244" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J244" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="K244" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="B245" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="C245" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="D245" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E245">
         <v>31793</v>
       </c>
       <c r="F245">
         <v>2296520002</v>
       </c>
       <c r="G245" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="H245" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="I245" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="J245" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="K245" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="B246" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="C246" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="E246">
         <v>34482</v>
       </c>
       <c r="F246">
         <v>3523521311</v>
       </c>
       <c r="G246" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="H246" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="I246" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="J246" t="s">
-        <v>18</v>
+        <v>461</v>
       </c>
       <c r="K246" t="s">
-        <v>18</v>
+        <v>461</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="B247" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C247" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="D247" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="E247">
         <v>83705</v>
       </c>
       <c r="F247">
         <v>2085752252</v>
       </c>
       <c r="G247" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="H247" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="I247" t="s">
-        <v>1116</v>
+        <v>16</v>
       </c>
       <c r="J247" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K247" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="B248" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="C248" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="D248" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E248">
         <v>35594</v>
       </c>
       <c r="F248">
         <v>6599993201</v>
       </c>
       <c r="G248" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="H248" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="I248" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="J248" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="K248" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="B249" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="C249" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D249" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E249" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="F249">
         <v>9284831101</v>
       </c>
       <c r="G249" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="H249" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="I249" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J249" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="K249" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="B250" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="C250" t="s">
-        <v>1129</v>
+        <v>1121</v>
       </c>
       <c r="D250" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E250">
         <v>75154</v>
       </c>
       <c r="F250">
         <v>9453320030</v>
       </c>
       <c r="G250" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
       <c r="H250" t="s">
-        <v>1131</v>
+        <v>1123</v>
       </c>
       <c r="I250" t="s">
-        <v>1132</v>
+        <v>1124</v>
       </c>
       <c r="J250" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K250" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1133</v>
+        <v>1125</v>
       </c>
       <c r="B251" t="s">
-        <v>1134</v>
+        <v>1126</v>
       </c>
       <c r="C251" t="s">
-        <v>1135</v>
+        <v>1127</v>
       </c>
       <c r="D251" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="E251">
         <v>66801</v>
       </c>
       <c r="F251">
         <v>6203665029</v>
       </c>
       <c r="G251" t="s">
-        <v>1137</v>
+        <v>1129</v>
       </c>
       <c r="H251" t="s">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="I251" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J251" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="K251" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1139</v>
+        <v>1131</v>
       </c>
       <c r="B252" t="s">
-        <v>1140</v>
+        <v>1132</v>
       </c>
       <c r="C252" t="s">
-        <v>1141</v>
+        <v>1133</v>
       </c>
       <c r="D252" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E252">
         <v>44010</v>
       </c>
       <c r="F252">
         <v>4408800414</v>
       </c>
       <c r="G252" t="s">
-        <v>1142</v>
+        <v>1134</v>
       </c>
       <c r="H252" t="s">
-        <v>1143</v>
+        <v>1135</v>
       </c>
       <c r="I252" t="s">
-        <v>445</v>
+        <v>510</v>
       </c>
       <c r="J252" t="s">
-        <v>18</v>
+        <v>939</v>
       </c>
       <c r="K252" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1144</v>
+        <v>1136</v>
       </c>
       <c r="B253" t="s">
-        <v>1145</v>
+        <v>1137</v>
       </c>
       <c r="C253" t="s">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="D253" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="E253">
         <v>16373</v>
       </c>
       <c r="F253">
         <v>7248673004</v>
       </c>
       <c r="G253" t="s">
-        <v>1147</v>
+        <v>1139</v>
       </c>
       <c r="H253" t="s">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="I253" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="J253" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="K253" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="B254" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="C254" t="s">
-        <v>1153</v>
+        <v>1145</v>
       </c>
       <c r="D254" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E254">
         <v>80828</v>
       </c>
       <c r="F254">
         <v>7197759506</v>
       </c>
       <c r="G254" t="s">
-        <v>1154</v>
+        <v>1146</v>
       </c>
       <c r="H254" t="s">
-        <v>1155</v>
+        <v>1147</v>
       </c>
       <c r="I254" t="s">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="J254" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K254" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="B255" t="s">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="C255" t="s">
-        <v>1159</v>
+        <v>1151</v>
       </c>
       <c r="D255" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E255" t="s">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="F255">
         <v>9129646798</v>
       </c>
       <c r="G255" t="s">
-        <v>1161</v>
+        <v>1153</v>
       </c>
       <c r="H255" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="I255" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J255" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K255" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1163</v>
+        <v>1155</v>
       </c>
       <c r="B256" t="s">
-        <v>1164</v>
+        <v>1156</v>
       </c>
       <c r="C256" t="s">
-        <v>1159</v>
+        <v>1151</v>
       </c>
       <c r="D256" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E256" t="s">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="F256">
         <v>9129646798</v>
       </c>
       <c r="G256" t="s">
-        <v>1165</v>
+        <v>1157</v>
       </c>
       <c r="H256" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="I256" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J256" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K256" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1166</v>
+        <v>1158</v>
       </c>
       <c r="B257" t="s">
-        <v>1167</v>
+        <v>1159</v>
       </c>
       <c r="C257" t="s">
-        <v>1168</v>
+        <v>1160</v>
       </c>
       <c r="D257" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E257">
         <v>31021</v>
       </c>
       <c r="F257">
         <v>4782722151</v>
       </c>
       <c r="G257" t="s">
-        <v>1169</v>
+        <v>1161</v>
       </c>
       <c r="H257" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="I257" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J257" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K257" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1171</v>
+        <v>1163</v>
       </c>
       <c r="B258" t="s">
-        <v>1172</v>
+        <v>1164</v>
       </c>
       <c r="C258" t="s">
-        <v>1173</v>
+        <v>1165</v>
       </c>
       <c r="D258" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E258" t="s">
-        <v>1174</v>
+        <v>1166</v>
       </c>
       <c r="F258">
         <v>9124372390</v>
       </c>
       <c r="G258" t="s">
-        <v>1175</v>
+        <v>1167</v>
       </c>
       <c r="H258" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="I258" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J258" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K258" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1177</v>
+        <v>1169</v>
       </c>
       <c r="B259" t="s">
-        <v>1178</v>
+        <v>1170</v>
       </c>
       <c r="C259" t="s">
-        <v>1179</v>
+        <v>1171</v>
       </c>
       <c r="D259" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E259">
         <v>29485</v>
       </c>
       <c r="F259">
         <v>8437233367</v>
       </c>
       <c r="G259" t="s">
-        <v>1180</v>
+        <v>1172</v>
       </c>
       <c r="H259" t="s">
-        <v>1181</v>
+        <v>1173</v>
       </c>
       <c r="I259" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J259" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K259" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1182</v>
+        <v>1174</v>
       </c>
       <c r="B260" t="s">
-        <v>1183</v>
+        <v>1175</v>
       </c>
       <c r="C260" t="s">
-        <v>1184</v>
+        <v>1176</v>
       </c>
       <c r="D260" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E260">
         <v>29303</v>
       </c>
       <c r="F260">
         <v>8648746011</v>
       </c>
       <c r="G260" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="H260" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="I260" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J260" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K260" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1187</v>
+        <v>1179</v>
       </c>
       <c r="B261" t="s">
-        <v>1188</v>
+        <v>1180</v>
       </c>
       <c r="C261" t="s">
-        <v>1189</v>
+        <v>1181</v>
       </c>
       <c r="D261" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E261">
         <v>21211</v>
       </c>
       <c r="F261">
         <v>4783822701</v>
       </c>
       <c r="G261" t="s">
-        <v>1190</v>
+        <v>1182</v>
       </c>
       <c r="H261" t="s">
-        <v>1191</v>
+        <v>1183</v>
       </c>
       <c r="I261" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J261" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K261" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>655</v>
       </c>
       <c r="B262" t="s">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="C262" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="D262" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="E262">
-        <v>83401</v>
+        <v>83402</v>
       </c>
       <c r="F262">
         <v>9868002070</v>
       </c>
       <c r="G262" t="s">
-        <v>1194</v>
+        <v>1186</v>
       </c>
       <c r="H262" t="s">
-        <v>1195</v>
+        <v>1187</v>
       </c>
       <c r="I262" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J262" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K262" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>1196</v>
+        <v>1188</v>
       </c>
       <c r="C263" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D263" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E263">
         <v>87107</v>
       </c>
       <c r="F263">
         <v>5058840686</v>
       </c>
       <c r="G263" t="s">
-        <v>1197</v>
+        <v>1189</v>
       </c>
       <c r="H263" t="s">
-        <v>1198</v>
+        <v>1190</v>
       </c>
       <c r="I263" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="J263" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K263" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
       <c r="B264" t="s">
-        <v>1200</v>
+        <v>1192</v>
       </c>
       <c r="C264" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D264" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E264">
         <v>77090</v>
       </c>
       <c r="F264">
         <v>3467814366</v>
       </c>
       <c r="G264" t="s">
-        <v>1201</v>
+        <v>1193</v>
       </c>
       <c r="H264" t="s">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="I264" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J264" t="s">
-        <v>18</v>
+        <v>1195</v>
       </c>
       <c r="K264" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="B265" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
       <c r="C265" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D265" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E265">
         <v>76301</v>
       </c>
       <c r="F265">
         <v>9404002610</v>
       </c>
       <c r="G265" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="H265" t="s">
-        <v>1206</v>
+        <v>1199</v>
       </c>
       <c r="I265" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J265" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="K265" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="266" spans="1:11">
-      <c r="A266">
-        <v>296</v>
+      <c r="A266" t="s">
+        <v>1200</v>
       </c>
       <c r="B266" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="C266" t="s">
-        <v>1208</v>
+        <v>80</v>
       </c>
       <c r="D266" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E266">
         <v>40055</v>
       </c>
       <c r="F266">
         <v>5027433877</v>
       </c>
       <c r="G266" t="s">
-        <v>1209</v>
+        <v>1202</v>
       </c>
       <c r="H266" t="s">
-        <v>1210</v>
+        <v>1203</v>
       </c>
       <c r="I266" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J266" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K266" t="s">
-        <v>465</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="B267" t="s">
-        <v>1212</v>
+        <v>1205</v>
       </c>
       <c r="C267" t="s">
-        <v>1213</v>
+        <v>1206</v>
       </c>
       <c r="D267" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E267">
         <v>84119</v>
       </c>
       <c r="F267">
         <v>3853864700</v>
       </c>
       <c r="G267" t="s">
-        <v>1214</v>
+        <v>1207</v>
       </c>
       <c r="H267" t="s">
-        <v>1215</v>
+        <v>1208</v>
       </c>
       <c r="I267" t="s">
-        <v>1216</v>
+        <v>1209</v>
       </c>
       <c r="J267" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K267" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1217</v>
+        <v>1210</v>
       </c>
       <c r="B268" t="s">
-        <v>1218</v>
+        <v>1211</v>
       </c>
       <c r="C268" t="s">
-        <v>1219</v>
+        <v>1212</v>
       </c>
       <c r="D268" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E268">
         <v>76009</v>
       </c>
       <c r="F268" t="s">
-        <v>1220</v>
+        <v>1213</v>
       </c>
       <c r="G268" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="H268" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="I268" t="s">
-        <v>132</v>
+        <v>441</v>
       </c>
       <c r="J268" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K268" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>985</v>
       </c>
       <c r="B269" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="C269" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="D269" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E269">
         <v>93274</v>
       </c>
       <c r="F269">
         <v>5596865456</v>
       </c>
       <c r="G269" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="H269" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="I269" t="s">
-        <v>29</v>
+        <v>959</v>
       </c>
       <c r="J269" t="s">
-        <v>29</v>
+        <v>959</v>
       </c>
       <c r="K269" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="B270" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="C270" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="D270" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E270">
         <v>73662</v>
       </c>
       <c r="F270">
         <v>5809283616</v>
       </c>
       <c r="G270" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="H270" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="I270" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="J270" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K270" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>319</v>
       </c>
       <c r="B271" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="C271" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="D271" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E271" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
       <c r="F271">
         <v>3183199414</v>
       </c>
       <c r="G271" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
       <c r="H271" t="s">
-        <v>1235</v>
+        <v>1228</v>
       </c>
       <c r="I271" t="s">
-        <v>29</v>
+        <v>959</v>
       </c>
       <c r="J271" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K271" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1236</v>
+        <v>1229</v>
       </c>
       <c r="B272" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
       <c r="C272" t="s">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="D272" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E272">
         <v>77320</v>
       </c>
       <c r="F272">
         <v>9364359119</v>
       </c>
       <c r="G272" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
       <c r="H272" t="s">
-        <v>1240</v>
+        <v>1233</v>
       </c>
       <c r="I272" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="J272" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="K272" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
       <c r="B273" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
       <c r="C273" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D273" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E273">
         <v>79118</v>
       </c>
       <c r="F273">
         <v>8063351656</v>
       </c>
       <c r="G273" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="H273" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="I273" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J273" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K273" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="B274" t="s">
-        <v>1248</v>
+        <v>1241</v>
       </c>
       <c r="C274" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
       <c r="D274" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E274">
         <v>79706</v>
       </c>
       <c r="F274">
         <v>4325615906</v>
       </c>
       <c r="G274" t="s">
-        <v>1250</v>
+        <v>1243</v>
       </c>
       <c r="H274" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="I274" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J274" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K274" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="B275" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
       <c r="C275" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="D275" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E275">
         <v>76706</v>
       </c>
       <c r="F275">
         <v>2546625500</v>
       </c>
       <c r="G275" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="H275" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="I275" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J275" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K275" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="B276" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="C276" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D276" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E276">
         <v>78045</v>
       </c>
       <c r="F276">
         <v>9567241211</v>
       </c>
       <c r="G276" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="H276" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="I276" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J276" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K276" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1261</v>
+        <v>1254</v>
       </c>
       <c r="B277" t="s">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="C277" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="D277" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E277">
         <v>85131</v>
       </c>
       <c r="F277">
         <v>5204662199</v>
       </c>
       <c r="G277" t="s">
-        <v>1264</v>
+        <v>1257</v>
       </c>
       <c r="H277" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="I277" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J277" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K277" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1266</v>
+        <v>1259</v>
       </c>
       <c r="B278" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="C278" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="D278" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E278">
         <v>86047</v>
       </c>
       <c r="F278">
         <v>9282891112</v>
       </c>
       <c r="G278" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
       <c r="H278" t="s">
-        <v>1270</v>
+        <v>1263</v>
       </c>
       <c r="I278" t="s">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="J278" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K278" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1271</v>
+        <v>1264</v>
       </c>
       <c r="B279" t="s">
-        <v>1272</v>
+        <v>1265</v>
       </c>
       <c r="C279" t="s">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="D279" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E279">
         <v>79821</v>
       </c>
       <c r="F279">
         <v>9158863252</v>
       </c>
       <c r="G279" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="H279" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="I279" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J279" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K279" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="B280" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="C280" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="D280" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E280">
         <v>77521</v>
       </c>
       <c r="F280">
         <v>2814245555</v>
       </c>
       <c r="G280" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
       <c r="H280" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="I280" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J280" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K280" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
       <c r="B281" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="C281" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="D281" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E281">
         <v>64060</v>
       </c>
       <c r="F281">
         <v>8166354103</v>
       </c>
       <c r="G281" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
       <c r="H281" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="I281" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J281" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K281" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="B282" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
       <c r="C282" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D282" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E282">
         <v>73128</v>
       </c>
       <c r="F282">
         <v>4057890679</v>
       </c>
       <c r="G282" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="H282" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
       <c r="I282" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J282" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="K282" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="B283" t="s">
-        <v>1291</v>
+        <v>1284</v>
       </c>
       <c r="C283" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="D283" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E283">
         <v>75482</v>
       </c>
       <c r="F283">
         <v>9034396200</v>
       </c>
       <c r="G283" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="H283" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
       <c r="I283" t="s">
-        <v>16</v>
+        <v>824</v>
       </c>
       <c r="J283" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K283" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1295</v>
+        <v>1288</v>
       </c>
       <c r="B284" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="C284" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
       <c r="D284" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E284">
         <v>65233</v>
       </c>
       <c r="F284">
         <v>6608829595</v>
       </c>
       <c r="G284" t="s">
-        <v>1298</v>
+        <v>1291</v>
       </c>
       <c r="H284" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
       <c r="I284" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J284" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K284" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="B285" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="C285" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
       <c r="D285" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E285">
         <v>64804</v>
       </c>
       <c r="F285">
         <v>4176267767</v>
       </c>
       <c r="G285" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="H285" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="I285" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J285" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K285" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="B286" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="C286" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="D286" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E286">
         <v>72802</v>
       </c>
       <c r="F286">
         <v>4798809224</v>
       </c>
       <c r="G286" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="H286" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="I286" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="J286" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
       <c r="K286" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="B287" t="s">
-        <v>1311</v>
+        <v>1304</v>
       </c>
       <c r="C287" t="s">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="D287" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E287">
         <v>72019</v>
       </c>
       <c r="F287">
         <v>5017944556</v>
       </c>
       <c r="G287" t="s">
-        <v>1313</v>
+        <v>1306</v>
       </c>
       <c r="H287" t="s">
-        <v>1314</v>
+        <v>1307</v>
       </c>
       <c r="I287" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1315</v>
+        <v>1308</v>
       </c>
       <c r="B288" t="s">
-        <v>1316</v>
+        <v>1309</v>
       </c>
       <c r="C288" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D288" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E288">
         <v>71033</v>
       </c>
       <c r="F288">
         <v>3189387777</v>
       </c>
       <c r="G288" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="H288" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="I288" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J288" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="K288" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
       <c r="B289" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="C289" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="D289" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E289">
         <v>27542</v>
       </c>
       <c r="F289">
         <v>9192840415</v>
       </c>
       <c r="G289" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="H289" t="s">
-        <v>1323</v>
+        <v>1316</v>
       </c>
       <c r="I289" t="s">
-        <v>445</v>
+        <v>510</v>
       </c>
       <c r="J289" t="s">
-        <v>18</v>
+        <v>954</v>
       </c>
       <c r="K289" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1324</v>
+        <v>1317</v>
       </c>
       <c r="B290" t="s">
-        <v>1325</v>
+        <v>1318</v>
       </c>
       <c r="C290" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
       <c r="D290" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E290">
         <v>45005</v>
       </c>
       <c r="F290">
         <v>9377469270</v>
       </c>
       <c r="G290" t="s">
-        <v>1327</v>
+        <v>1320</v>
       </c>
       <c r="H290" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
       <c r="I290" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J290" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K290" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
       <c r="B291" t="s">
-        <v>1330</v>
+        <v>1323</v>
       </c>
       <c r="C291" t="s">
-        <v>1331</v>
+        <v>1324</v>
       </c>
       <c r="D291" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E291">
         <v>30179</v>
       </c>
       <c r="F291">
         <v>7705628283</v>
       </c>
       <c r="G291" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="H291" t="s">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="I291" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J291" t="s">
-        <v>18</v>
+        <v>939</v>
       </c>
       <c r="K291" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
       <c r="B292" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="C292" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D292" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E292">
         <v>35405</v>
       </c>
       <c r="F292">
         <v>2056332111</v>
       </c>
       <c r="G292" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
       <c r="H292" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="I292" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J292" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K292" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1338</v>
+        <v>1331</v>
       </c>
       <c r="B293" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="C293" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D293" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E293">
         <v>39204</v>
       </c>
       <c r="F293">
         <v>6019696667</v>
       </c>
       <c r="G293" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="H293" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="I293" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J293" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="K293" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1342</v>
+        <v>1335</v>
       </c>
       <c r="B294" t="s">
-        <v>1343</v>
+        <v>1336</v>
       </c>
       <c r="C294" t="s">
-        <v>1344</v>
+        <v>1337</v>
       </c>
       <c r="D294" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E294">
         <v>39503</v>
       </c>
       <c r="F294">
         <v>2288228747</v>
       </c>
       <c r="G294" t="s">
-        <v>1345</v>
+        <v>1338</v>
       </c>
       <c r="H294" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="I294" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J294" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K294" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
       <c r="B295" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="C295" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="D295" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E295">
         <v>29018</v>
       </c>
       <c r="F295">
         <v>8038292657</v>
       </c>
       <c r="G295" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="H295" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="I295" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J295" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K295" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="B296" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
       <c r="C296" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="D296" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E296">
         <v>31407</v>
       </c>
       <c r="F296">
         <v>9129662271</v>
       </c>
       <c r="G296" t="s">
-        <v>1355</v>
+        <v>1348</v>
       </c>
       <c r="H296" t="s">
-        <v>1356</v>
+        <v>1349</v>
       </c>
       <c r="I296" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J296" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K296" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1357</v>
+        <v>1350</v>
       </c>
       <c r="B297" t="s">
-        <v>1358</v>
+        <v>1351</v>
       </c>
       <c r="C297" t="s">
-        <v>1359</v>
+        <v>1352</v>
       </c>
       <c r="D297" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E297">
         <v>44515</v>
       </c>
       <c r="F297">
         <v>3305441126</v>
       </c>
       <c r="G297" t="s">
-        <v>1360</v>
+        <v>1353</v>
       </c>
       <c r="H297" t="s">
-        <v>1361</v>
+        <v>1354</v>
       </c>
       <c r="I297" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J297" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K297" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="H298" t="s">
-        <v>1362</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1363</v>
+        <v>1356</v>
       </c>
       <c r="B299" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="C299" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
       <c r="D299" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="E299">
         <v>52773</v>
       </c>
       <c r="F299">
         <v>5632844265</v>
       </c>
       <c r="G299" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="H299" t="s">
-        <v>1367</v>
+        <v>1360</v>
       </c>
       <c r="I299" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J299" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K299" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="B300" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="C300" t="s">
-        <v>1370</v>
+        <v>1363</v>
       </c>
       <c r="D300" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="E300">
         <v>50323</v>
       </c>
       <c r="F300">
         <v>5152762272</v>
       </c>
       <c r="G300" t="s">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="H300" t="s">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="I300" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J300" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K300" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="B301" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="C301" t="s">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="D301" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E301">
         <v>62401</v>
       </c>
       <c r="F301">
         <v>2178571760</v>
       </c>
       <c r="G301" t="s">
-        <v>1376</v>
+        <v>1369</v>
       </c>
       <c r="H301" t="s">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="I301" t="s">
-        <v>803</v>
+        <v>1371</v>
       </c>
       <c r="J301" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K301" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="B302" t="s">
-        <v>1379</v>
+        <v>1373</v>
       </c>
       <c r="C302" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="D302" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E302">
         <v>42262</v>
       </c>
       <c r="F302">
         <v>2706409812</v>
       </c>
       <c r="G302" t="s">
-        <v>1381</v>
+        <v>1375</v>
       </c>
       <c r="H302" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
       <c r="I302" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J302" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K302" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
       <c r="B303" t="s">
-        <v>1384</v>
+        <v>1378</v>
       </c>
       <c r="C303" t="s">
-        <v>1385</v>
+        <v>1379</v>
       </c>
       <c r="D303" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E303">
         <v>63867</v>
       </c>
       <c r="F303">
         <v>5734722298</v>
       </c>
       <c r="G303" t="s">
-        <v>1386</v>
+        <v>1380</v>
       </c>
       <c r="H303" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="I303" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J303" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K303" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
       <c r="B304" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="C304" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D304" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E304">
         <v>40324</v>
       </c>
       <c r="F304">
         <v>5028634069</v>
       </c>
       <c r="G304" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="H304" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
       <c r="I304" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J304" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="K304" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1392</v>
+        <v>1386</v>
       </c>
       <c r="B305" t="s">
-        <v>1393</v>
+        <v>1387</v>
       </c>
       <c r="C305" t="s">
-        <v>1394</v>
+        <v>1388</v>
       </c>
       <c r="D305" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E305">
         <v>42740</v>
       </c>
       <c r="F305">
         <v>2703690180</v>
       </c>
       <c r="G305" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
       <c r="H305" t="s">
-        <v>1396</v>
+        <v>1390</v>
       </c>
       <c r="I305" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="J305" t="s">
-        <v>18</v>
+        <v>1391</v>
       </c>
       <c r="K305" t="s">
-        <v>18</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="B306" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
       <c r="C306" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="D306" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E306">
         <v>43074</v>
       </c>
       <c r="F306">
         <v>7409653540</v>
       </c>
       <c r="G306" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="H306" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="I306" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J306" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K306" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="B307" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="C307" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="D307" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E307">
         <v>37090</v>
       </c>
       <c r="F307">
         <v>6154490004</v>
       </c>
       <c r="G307" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
       <c r="H307" t="s">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="I307" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J307" t="s">
-        <v>667</v>
+        <v>1402</v>
       </c>
       <c r="K307" t="s">
-        <v>667</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1407</v>
+        <v>1403</v>
       </c>
       <c r="B308" t="s">
-        <v>1408</v>
+        <v>1404</v>
       </c>
       <c r="C308" t="s">
-        <v>1409</v>
+        <v>1405</v>
       </c>
       <c r="D308" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="E308">
         <v>17112</v>
       </c>
-      <c r="F308">
-[...1 lines deleted...]
-      </c>
       <c r="G308" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="H308" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
       <c r="I308" t="s">
-        <v>1412</v>
+        <v>689</v>
       </c>
       <c r="J308" t="s">
-        <v>18</v>
+        <v>1141</v>
       </c>
       <c r="K308" t="s">
-        <v>18</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="B309" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
       <c r="C309" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="D309" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E309">
         <v>45808</v>
       </c>
       <c r="F309">
         <v>4196438273</v>
       </c>
       <c r="G309" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="H309" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
       <c r="I309" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J309" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K309" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="B310" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
       <c r="C310" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="D310" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E310">
         <v>30721</v>
       </c>
       <c r="F310">
         <v>7062720673</v>
       </c>
       <c r="G310" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H310" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="I310" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J310" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K310" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="B311" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="C311" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="D311" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E311">
         <v>31601</v>
       </c>
       <c r="F311">
         <v>2292443179</v>
       </c>
       <c r="G311" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="H311" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="I311" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="J311" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="K311" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="B312" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
       <c r="C312" t="s">
-        <v>1430</v>
+        <v>1425</v>
       </c>
       <c r="D312" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E312">
         <v>37725</v>
       </c>
       <c r="F312">
         <v>8653971427</v>
       </c>
       <c r="G312" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="H312" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
       <c r="I312" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="J312" t="s">
-        <v>1433</v>
+        <v>1391</v>
       </c>
       <c r="K312" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
       <c r="B313" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="C313" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
       <c r="D313" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E313">
         <v>46406</v>
       </c>
       <c r="F313">
         <v>2198445614</v>
       </c>
       <c r="G313" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="H313" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
       <c r="I313" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="J313" t="s">
-        <v>1433</v>
+        <v>1391</v>
       </c>
       <c r="K313" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="B314" t="s">
-        <v>1440</v>
+        <v>1434</v>
       </c>
       <c r="C314" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="D314" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="E314">
         <v>46184</v>
       </c>
       <c r="F314">
         <v>3175350298</v>
       </c>
       <c r="G314" t="s">
-        <v>1442</v>
+        <v>1436</v>
       </c>
       <c r="H314" t="s">
-        <v>1443</v>
+        <v>1437</v>
       </c>
       <c r="I314" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J314" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K314" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1444</v>
+        <v>1438</v>
       </c>
       <c r="B315" t="s">
-        <v>1445</v>
+        <v>1439</v>
       </c>
       <c r="C315" t="s">
-        <v>1446</v>
+        <v>1440</v>
       </c>
       <c r="D315" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E315">
         <v>61080</v>
       </c>
       <c r="F315">
         <v>8153898222</v>
       </c>
       <c r="G315" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="H315" t="s">
-        <v>1448</v>
+        <v>1442</v>
       </c>
       <c r="I315" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="J315" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K315" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>734</v>
       </c>
       <c r="B316" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
       <c r="C316" t="s">
-        <v>1450</v>
+        <v>1444</v>
       </c>
       <c r="D316" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E316">
         <v>93610</v>
       </c>
       <c r="F316">
         <v>5596654952</v>
       </c>
       <c r="G316" t="s">
-        <v>1451</v>
+        <v>1445</v>
       </c>
       <c r="H316" t="s">
-        <v>1452</v>
+        <v>1446</v>
       </c>
       <c r="I316" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J316" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K316" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="B317" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C317" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D317" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E317">
         <v>75570</v>
       </c>
       <c r="F317" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
       <c r="G317" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="H317" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="I317" t="s">
-        <v>445</v>
+        <v>823</v>
       </c>
       <c r="J317" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K317" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="B318" t="s">
-        <v>1460</v>
+        <v>1454</v>
       </c>
       <c r="C318" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D318" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E318">
         <v>85043</v>
       </c>
       <c r="F318" t="s">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="G318" t="s">
-        <v>1462</v>
+        <v>1456</v>
       </c>
       <c r="H318" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="I318" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="J318" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K318" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
       <c r="B319" t="s">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="C319" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="D319" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="E319">
         <v>97850</v>
       </c>
       <c r="F319" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="G319" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="H319" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="I319" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J319" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K319" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1472</v>
+        <v>1466</v>
       </c>
       <c r="B320" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="C320" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="D320" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="E320">
         <v>97875</v>
       </c>
       <c r="F320">
         <v>5418001615</v>
       </c>
       <c r="G320" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="H320" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
       <c r="I320" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J320" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K320" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="B321" t="s">
-        <v>1478</v>
+        <v>1472</v>
       </c>
       <c r="C321" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="D321" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E321">
         <v>24382</v>
       </c>
       <c r="F321">
         <v>2762773110</v>
       </c>
       <c r="G321" t="s">
-        <v>1480</v>
+        <v>1474</v>
       </c>
       <c r="H321" t="s">
-        <v>1481</v>
+        <v>1475</v>
       </c>
       <c r="I321" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J321" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K321" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="B322" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
       <c r="C322" t="s">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="D322" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E322">
         <v>80642</v>
       </c>
       <c r="F322">
         <v>3035000558</v>
       </c>
       <c r="G322" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
       <c r="H322" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
       <c r="I322" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="J322" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K322" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
       <c r="B323" t="s">
-        <v>1488</v>
+        <v>1482</v>
       </c>
       <c r="C323" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="E323">
         <v>34482</v>
       </c>
       <c r="F323">
         <v>3528300100</v>
       </c>
       <c r="G323" t="s">
-        <v>1489</v>
+        <v>1483</v>
       </c>
       <c r="H323" t="s">
-        <v>1490</v>
+        <v>1484</v>
       </c>
       <c r="I323" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J323" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K323" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="B324" t="s">
-        <v>1492</v>
+        <v>1486</v>
       </c>
       <c r="C324" t="s">
-        <v>1493</v>
+        <v>1487</v>
       </c>
       <c r="D324" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E324">
         <v>89801</v>
       </c>
       <c r="F324">
         <v>7755913111</v>
       </c>
       <c r="G324" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I324" t="s">
+        <v>16</v>
+      </c>
+      <c r="J324" t="s">
+        <v>23</v>
+      </c>
+      <c r="K324" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11">
+      <c r="A325" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D325" t="s">
+        <v>495</v>
+      </c>
+      <c r="E325">
+        <v>45840</v>
+      </c>
+      <c r="F325">
+        <v>5673900190</v>
+      </c>
+      <c r="G325" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H325" t="s">
         <v>1494</v>
       </c>
-      <c r="H324" t="s">
+      <c r="I325" t="s">
+        <v>446</v>
+      </c>
+      <c r="J325" t="s">
+        <v>16</v>
+      </c>
+      <c r="K325" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11">
+      <c r="A326" t="s">
         <v>1495</v>
       </c>
-      <c r="I324" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="B326" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D326" t="s">
+        <v>13</v>
+      </c>
+      <c r="E326">
+        <v>33619</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I326" t="s">
+        <v>16</v>
+      </c>
+      <c r="J326" t="s">
+        <v>16</v>
+      </c>
+      <c r="K326" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11">
+      <c r="A327" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D327" t="s">
+        <v>834</v>
+      </c>
+      <c r="E327">
+        <v>42134</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G327" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I327" t="s">
+        <v>824</v>
+      </c>
+      <c r="J327" t="s">
+        <v>16</v>
+      </c>
+      <c r="K327" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11">
+      <c r="A328">
+        <v>920</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C328" t="s">
+        <v>279</v>
+      </c>
+      <c r="D328" t="s">
+        <v>127</v>
+      </c>
+      <c r="E328">
+        <v>78219</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I328" t="s">
+        <v>446</v>
+      </c>
+      <c r="J328" t="s">
+        <v>16</v>
+      </c>
+      <c r="K328" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11">
+      <c r="A329" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E329">
+        <v>83605</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I329" t="s">
+        <v>446</v>
+      </c>
+      <c r="J329" t="s">
+        <v>16</v>
+      </c>
+      <c r="K329" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>