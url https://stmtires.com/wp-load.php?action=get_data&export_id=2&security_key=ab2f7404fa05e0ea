--- v2 (2026-05-24)
+++ v3 (2026-07-08)
@@ -12,136 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1540">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
     <t>Monday - Friday Hours</t>
   </si>
   <si>
     <t>Saturday Hours</t>
   </si>
   <si>
     <t>Sunday Hours</t>
   </si>
   <si>
     <t>285 Sand Mine Rd.</t>
   </si>
   <si>
     <t>DeFuniak Springs</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>stm145@stmtires.com</t>
   </si>
   <si>
     <t>-86.1101913, 30.7210293</t>
   </si>
   <si>
+    <t>7am-5pm</t>
+  </si>
+  <si>
+    <t>7am-12pm</t>
+  </si>
+  <si>
     <t>Closed</t>
   </si>
   <si>
-    <t>7am-12pm</t>
-[...1 lines deleted...]
-  <si>
     <t>6655 Corners Industrial Ct</t>
   </si>
   <si>
     <t>Norcross</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>stm162@stmtires.com</t>
   </si>
   <si>
     <t>-84.209305, 33.940533</t>
   </si>
   <si>
     <t>8am-12pm</t>
   </si>
   <si>
     <t>6200 Frontage Rd.</t>
   </si>
   <si>
     <t>Forest Park</t>
   </si>
   <si>
     <t>stm160@stmtires.com</t>
   </si>
   <si>
     <t>-84.356418, 33.619339</t>
   </si>
   <si>
+    <t>7:30am-5pm</t>
+  </si>
+  <si>
     <t>7528 Penny Rd.</t>
   </si>
   <si>
     <t>Panama City</t>
   </si>
   <si>
     <t>stm144@stmtires.com</t>
   </si>
   <si>
     <t>-85.668343, 30.175213</t>
   </si>
   <si>
     <t>75 Pinyon Rd.</t>
   </si>
   <si>
     <t>Covington</t>
   </si>
   <si>
     <t>stm163@stmtires.com</t>
   </si>
   <si>
     <t>-83.848076, 33.602699</t>
   </si>
   <si>
     <t>4600 Fulton Industrial Blvd. SW</t>
@@ -404,50 +410,53 @@
   <si>
     <t>OK</t>
   </si>
   <si>
     <t>stm350@stmtires.com</t>
   </si>
   <si>
     <t>-95.975663, 36.133354</t>
   </si>
   <si>
     <t>816 W Mockingbird Ln.</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>stm400@stmtires.com</t>
   </si>
   <si>
     <t>-96.797111, 32.781078</t>
   </si>
   <si>
+    <t>8am-5pm</t>
+  </si>
+  <si>
     <t>610 W Mockingbird Ln.</t>
   </si>
   <si>
     <t>stm403@stmtires.com</t>
   </si>
   <si>
     <t>35035 LBJ Fwy</t>
   </si>
   <si>
     <t>stm405@stmtires.com</t>
   </si>
   <si>
     <t>3736 West Loop 281</t>
   </si>
   <si>
     <t>Longview</t>
   </si>
   <si>
     <t>stm420@stmtires.com</t>
   </si>
   <si>
     <t>-94.710203, 32.50399</t>
   </si>
   <si>
     <t>516 E NE Loop 323</t>
@@ -674,50 +683,53 @@
   <si>
     <t>226 Industrial Park Rd.</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>stm255@stmtires.com</t>
   </si>
   <si>
     <t>-89.801872, 31.218188</t>
   </si>
   <si>
     <t>2926 Ellisville Blvd.</t>
   </si>
   <si>
     <t>Laurel</t>
   </si>
   <si>
     <t>stm256@stmtires.com</t>
   </si>
   <si>
     <t>-89.146756, 31.694497</t>
   </si>
   <si>
+    <t>7am-5:30pm</t>
+  </si>
+  <si>
     <t>428 Hwy 49 S</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>stm260@stmtires.com</t>
   </si>
   <si>
     <t>-90.1804886, 32.2986908</t>
   </si>
   <si>
     <t>2209 W Willow St.</t>
   </si>
   <si>
     <t>Lafayette</t>
   </si>
   <si>
     <t>stm310@stmtires.com</t>
   </si>
   <si>
     <t>-92.0170517, 30.2203197</t>
   </si>
   <si>
     <t>1802 Hampton Road</t>
@@ -860,50 +872,53 @@
   <si>
     <t>9665 US-290</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>stm465@stmtires.com</t>
   </si>
   <si>
     <t>-97.745209, 30.268735</t>
   </si>
   <si>
     <t>6081 I-10 E</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>stm471@stmtires.com</t>
   </si>
   <si>
     <t>-98.493722, 29.425037</t>
   </si>
   <si>
+    <t>7:30am-6pm</t>
+  </si>
+  <si>
     <t>625 FM 1917</t>
   </si>
   <si>
     <t>Carrizo Springs</t>
   </si>
   <si>
     <t>stm478@stmtires.com</t>
   </si>
   <si>
     <t>-99.726018, 28.507128</t>
   </si>
   <si>
     <t>7133 I-37</t>
   </si>
   <si>
     <t>Corpus Christi</t>
   </si>
   <si>
     <t>stm480@stmtires.com</t>
   </si>
   <si>
     <t>-97.391431, 27.801643</t>
   </si>
   <si>
     <t>1101A Beltway Pkwy</t>
@@ -1013,51 +1028,51 @@
   <si>
     <t>1150 D Katy Fort Bend Rd</t>
   </si>
   <si>
     <t>Katy</t>
   </si>
   <si>
     <t>stm462@stmtires.com</t>
   </si>
   <si>
     <t>-95.817464, 29.801613</t>
   </si>
   <si>
     <t>6895 US Hwy 49</t>
   </si>
   <si>
     <t>Hattiesburg</t>
   </si>
   <si>
     <t>stm252@stmtires.com</t>
   </si>
   <si>
     <t>-89.312312, 31.303588</t>
   </si>
   <si>
-    <t>2625 Hwy 20</t>
+    <t>2565 Hwy 20</t>
   </si>
   <si>
     <t>Tuscumbia</t>
   </si>
   <si>
     <t>stm225@stmtires.com</t>
   </si>
   <si>
     <t>-87.749232, 34.66604</t>
   </si>
   <si>
     <t>3515 Hermitage Industrial Dr.</t>
   </si>
   <si>
     <t>Hermitage</t>
   </si>
   <si>
     <t>stm242@stmtires.com</t>
   </si>
   <si>
     <t>-86.583994, 36.153572</t>
   </si>
   <si>
     <t>2001 Industrial Pkwy</t>
   </si>
@@ -1349,131 +1364,134 @@
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>stmp246@stmpilot.com</t>
   </si>
   <si>
     <t>-79.478122, 34.384337</t>
   </si>
   <si>
     <t>7am-11pm</t>
   </si>
   <si>
     <t>8am-10pm</t>
   </si>
   <si>
     <t>STMP-657</t>
   </si>
   <si>
     <t>1815 N Foster Road</t>
   </si>
   <si>
     <t>stmp657@stmpilot.com</t>
   </si>
   <si>
+    <t>8am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-773</t>
+  </si>
+  <si>
+    <t>269 Bear River Drive</t>
+  </si>
+  <si>
+    <t>Evanston</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>stmp773@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-110.96744, 41.260223</t>
+  </si>
+  <si>
+    <t>7am-10pm</t>
+  </si>
+  <si>
+    <t>7am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-544</t>
+  </si>
+  <si>
+    <t>24002 W Veterans Memorial Parkway</t>
+  </si>
+  <si>
+    <t>Warrenton</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>stmp544@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-91.2166, 38.808454</t>
+  </si>
+  <si>
+    <t>8am-4pm</t>
+  </si>
+  <si>
+    <t>STMP-728</t>
+  </si>
+  <si>
+    <t>1301 Horizon Blvd</t>
+  </si>
+  <si>
+    <t>stmp728@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10:30pm</t>
+  </si>
+  <si>
+    <t>6am-10:30pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-924</t>
+  </si>
+  <si>
+    <t>1501 North Jack Tone Road</t>
+  </si>
+  <si>
+    <t>Ripon</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>stmp924@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.115411, 37.765177</t>
+  </si>
+  <si>
     <t>6am-10pm</t>
   </si>
   <si>
-    <t>8am-5pm</t>
-[...76 lines deleted...]
-  <si>
     <t>STMP-895</t>
   </si>
   <si>
     <t>17039 Zachary Ave</t>
   </si>
   <si>
     <t>Bakersfield</t>
   </si>
   <si>
     <t>stmp895@stmpilot.com</t>
   </si>
   <si>
     <t>-119.018911, 35.373405</t>
   </si>
   <si>
     <t>6:00am-10:00pm</t>
   </si>
   <si>
     <t>STMP-219</t>
   </si>
   <si>
     <t>711 Oakland Circle</t>
   </si>
   <si>
     <t>Raphine</t>
@@ -1508,2687 +1526,2687 @@
   <si>
     <t>6 am - 11:59 pm</t>
   </si>
   <si>
     <t>6 am - 4 pm</t>
   </si>
   <si>
     <t>STMP-289</t>
   </si>
   <si>
     <t>26255 Warns Rd</t>
   </si>
   <si>
     <t>Perrysburg</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>stmp289@stmpilot.com</t>
   </si>
   <si>
     <t>-83.635095, 41.546106</t>
   </si>
   <si>
+    <t>STMP-489</t>
+  </si>
+  <si>
+    <t>312 Brown Street</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>stmp489@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.984326, 40.474034</t>
+  </si>
+  <si>
+    <t>7am-11pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>8am - 6pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-617</t>
+  </si>
+  <si>
+    <t>125 N. 129th Ave</t>
+  </si>
+  <si>
+    <t>stmp617@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-375</t>
+  </si>
+  <si>
+    <t>954 State Road 206 West</t>
+  </si>
+  <si>
+    <t>St. Augustine</t>
+  </si>
+  <si>
+    <t>stmp375@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.31427, 29.8920994</t>
+  </si>
+  <si>
+    <t>STMP-850</t>
+  </si>
+  <si>
+    <t>1141 West Main Street</t>
+  </si>
+  <si>
+    <t>Quartzsite</t>
+  </si>
+  <si>
+    <t>stmp850@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.217114, 33.666701</t>
+  </si>
+  <si>
+    <t>STMP-330</t>
+  </si>
+  <si>
+    <t>15559 Highway 13 South</t>
+  </si>
+  <si>
+    <t>Hurricane Mills</t>
+  </si>
+  <si>
+    <t>stmp330@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.810501, 35.923959</t>
+  </si>
+  <si>
+    <t>STMP-502</t>
+  </si>
+  <si>
+    <t>1551 Tommy Webb Drive</t>
+  </si>
+  <si>
+    <t>stmp502@stmpilot.com</t>
+  </si>
+  <si>
+    <t>6am-10pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-464</t>
+  </si>
+  <si>
+    <t>4154 West US Highway 24</t>
+  </si>
+  <si>
+    <t>Remington</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>stmp464@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.140991, 40.903837</t>
+  </si>
+  <si>
+    <t>STMP-498</t>
+  </si>
+  <si>
+    <t>699 State Route 203</t>
+  </si>
+  <si>
+    <t>East St. Louis</t>
+  </si>
+  <si>
+    <t>stmp498@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.154935, 38.622934</t>
+  </si>
+  <si>
+    <t>STMP-345</t>
+  </si>
+  <si>
+    <t>318 Cordele Road</t>
+  </si>
+  <si>
+    <t>Albany</t>
+  </si>
+  <si>
+    <t>stmp345@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.17617, 31.576883</t>
+  </si>
+  <si>
+    <t>STMP-539</t>
+  </si>
+  <si>
+    <t>8300 State Highway 108</t>
+  </si>
+  <si>
+    <t>stmp539@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.876485, 33.431043</t>
+  </si>
+  <si>
+    <t>STMP-242</t>
+  </si>
+  <si>
+    <t>3712 Crabtree Rd</t>
+  </si>
+  <si>
+    <t>Waynesville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>stmp242@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.00137, 35.48389</t>
+  </si>
+  <si>
+    <t>6am-8pm</t>
+  </si>
+  <si>
+    <t>STMP-529</t>
+  </si>
+  <si>
+    <t>3400 Service Loop Road</t>
+  </si>
+  <si>
+    <t>stmp529@stmpilot.com</t>
+  </si>
+  <si>
+    <t>STMP-851</t>
+  </si>
+  <si>
+    <t>3300 E Andy Devine Ave</t>
+  </si>
+  <si>
+    <t>stmp851@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.024054, 35.210297</t>
+  </si>
+  <si>
+    <t>STMP-343</t>
+  </si>
+  <si>
+    <t>1125 Bucksnort Road</t>
+  </si>
+  <si>
+    <t>stmp343@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.981112, 33.319863</t>
+  </si>
+  <si>
     <t>10am-6pm</t>
   </si>
   <si>
-    <t>STMP-489</t>
-[...29 lines deleted...]
-    <t>stmp617@stmpilot.com</t>
+    <t>STMP-318</t>
+  </si>
+  <si>
+    <t>543 Highway 309</t>
+  </si>
+  <si>
+    <t>Niota</t>
+  </si>
+  <si>
+    <t>stmp318@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.582782, 35.542073</t>
+  </si>
+  <si>
+    <t>10am-6pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-164</t>
+  </si>
+  <si>
+    <t>326 Slapes Corner</t>
+  </si>
+  <si>
+    <t>Carneys Point</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>08069</t>
+  </si>
+  <si>
+    <t>stmp164@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-75.4709625, 39.716671</t>
+  </si>
+  <si>
+    <t>STMP-740</t>
+  </si>
+  <si>
+    <t>9915 Avalon Road NW</t>
+  </si>
+  <si>
+    <t>stmp740@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.626718, 35.08133</t>
+  </si>
+  <si>
+    <t>STMP-258</t>
+  </si>
+  <si>
+    <t>1011 North Mountain St</t>
+  </si>
+  <si>
+    <t>Blacksburg</t>
+  </si>
+  <si>
+    <t>stmp258@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.494193, 35.10953</t>
+  </si>
+  <si>
+    <t>STMP-661</t>
+  </si>
+  <si>
+    <t>I-20 Exit 277 101B N FM 707</t>
+  </si>
+  <si>
+    <t>Merkel</t>
+  </si>
+  <si>
+    <t>stmp661@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.939593, 32.329643</t>
+  </si>
+  <si>
+    <t>7am-6pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-759</t>
+  </si>
+  <si>
+    <t>2401 Clear Creek Pkwy</t>
+  </si>
+  <si>
+    <t>Cheyenne</t>
+  </si>
+  <si>
+    <t>stmp759@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-104.816544, 41.138866</t>
+  </si>
+  <si>
+    <t>STMP-478</t>
+  </si>
+  <si>
+    <t>106 West Trefz Drive</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>stmp478@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.747363, 39.331139</t>
+  </si>
+  <si>
+    <t>511 New Paul Road</t>
+  </si>
+  <si>
+    <t>La Vergne</t>
+  </si>
+  <si>
+    <t>stm240@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.558195, 36.015648</t>
+  </si>
+  <si>
+    <t>9225 Stellar Court</t>
+  </si>
+  <si>
+    <t>Corona</t>
+  </si>
+  <si>
+    <t>stm705@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.567561, 33.875542</t>
+  </si>
+  <si>
+    <t>STMP-427</t>
+  </si>
+  <si>
+    <t>21055 West Road, I-75 Exit 32</t>
+  </si>
+  <si>
+    <t>Woodhaven</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>stmp427@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.2447891, 42.1384888</t>
+  </si>
+  <si>
+    <t>8am-6pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-849</t>
+  </si>
+  <si>
+    <t>12505 Brannigan Park Road</t>
+  </si>
+  <si>
+    <t>Bellemont</t>
+  </si>
+  <si>
+    <t>stmp849@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.052427, 35.630842</t>
+  </si>
+  <si>
+    <t>13748 Valley Blvd</t>
+  </si>
+  <si>
+    <t>City of Industry</t>
+  </si>
+  <si>
+    <t>stm707@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.9566116, 34.0233612</t>
+  </si>
+  <si>
+    <t>18203 Mount Baldy Circle</t>
+  </si>
+  <si>
+    <t>Fountain Valley</t>
+  </si>
+  <si>
+    <t>stm709@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.951245, 33.702958</t>
+  </si>
+  <si>
+    <t>7:30am-11:30am</t>
+  </si>
+  <si>
+    <t>935 East Artesia Blvd.</t>
+  </si>
+  <si>
+    <t>Carson</t>
+  </si>
+  <si>
+    <t>stm710@stmtires.com</t>
+  </si>
+  <si>
+    <t>-118.263681, 33.831612</t>
+  </si>
+  <si>
+    <t>1505 Commerce Blvd.</t>
+  </si>
+  <si>
+    <t>Midway</t>
+  </si>
+  <si>
+    <t>stm140@stmtires.com</t>
+  </si>
+  <si>
+    <t>-84.429835, 30.565524</t>
+  </si>
+  <si>
+    <t>436 Hwy 49 South</t>
+  </si>
+  <si>
+    <t>stm261@stmtires.com</t>
+  </si>
+  <si>
+    <t>9650 Rush Street</t>
+  </si>
+  <si>
+    <t>South El Monte</t>
+  </si>
+  <si>
+    <t>stm708@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -118.0581310, 34.0512582</t>
+  </si>
+  <si>
+    <t>777-795 Gable Way</t>
+  </si>
+  <si>
+    <t>El Cajon</t>
+  </si>
+  <si>
+    <t>stm745@stmtires.com</t>
+  </si>
+  <si>
+    <t>-116.962316, 32.794961</t>
+  </si>
+  <si>
+    <t>STMP-229</t>
+  </si>
+  <si>
+    <t>1352 Trollingwood Hawfields Rd.</t>
+  </si>
+  <si>
+    <t>Mebane</t>
+  </si>
+  <si>
+    <t>stmp229@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.306093, 36.087114</t>
+  </si>
+  <si>
+    <t>9606 Charleston Hwy</t>
+  </si>
+  <si>
+    <t>stm176@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.5753479, 33.1788597</t>
+  </si>
+  <si>
+    <t>STMP-262</t>
+  </si>
+  <si>
+    <t>112 Frontage Rd</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>stmp262@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.392453, 34.72209</t>
+  </si>
+  <si>
+    <t>1314 Moultrie Road</t>
+  </si>
+  <si>
+    <t>stm154@stmtires.com</t>
+  </si>
+  <si>
+    <t>STMP-416</t>
+  </si>
+  <si>
+    <t>860 Tyson Road</t>
+  </si>
+  <si>
+    <t>Hope Hull</t>
+  </si>
+  <si>
+    <t>stmp416@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.380464, 32.206441</t>
+  </si>
+  <si>
+    <t>1430 Mark Allen Lane</t>
+  </si>
+  <si>
+    <t>Murfreesboro</t>
+  </si>
+  <si>
+    <t>stm239@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.40101, 35.852265</t>
+  </si>
+  <si>
+    <t>15069 AL 20 Highway SW</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>stm224@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.750908, 34.706763</t>
+  </si>
+  <si>
+    <t>STMP-344</t>
+  </si>
+  <si>
+    <t>2965-B Highway 247 Connector</t>
+  </si>
+  <si>
+    <t>Byron</t>
+  </si>
+  <si>
+    <t>stmp344@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.788976, 32.618051</t>
+  </si>
+  <si>
+    <t>24 Hours</t>
+  </si>
+  <si>
+    <t>STMP-443</t>
+  </si>
+  <si>
+    <t>5400 South State Route 3</t>
+  </si>
+  <si>
+    <t>Spiceland</t>
+  </si>
+  <si>
+    <t>stmp443@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.450834, 39.91725</t>
   </si>
   <si>
     <t>7am-8pm</t>
   </si>
   <si>
-    <t>STMP-375</t>
-[...530 lines deleted...]
-    <t>-85.450834, 39.91725</t>
+    <t>2023 Appaloosa Drive</t>
+  </si>
+  <si>
+    <t>Sunland Park</t>
+  </si>
+  <si>
+    <t>stm510@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.599975, 31.880055</t>
+  </si>
+  <si>
+    <t>2502 W Main</t>
+  </si>
+  <si>
+    <t>Farmington</t>
+  </si>
+  <si>
+    <t>stm515@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.181531, 36.757496</t>
+  </si>
+  <si>
+    <t>5365 Newport St</t>
+  </si>
+  <si>
+    <t>Commerce City</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>stm535@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.790832, 39.856414</t>
+  </si>
+  <si>
+    <t>1641 2nd Avenue</t>
+  </si>
+  <si>
+    <t>Greeley</t>
+  </si>
+  <si>
+    <t>stm530@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.694637, 40.406054</t>
+  </si>
+  <si>
+    <t>12000 W 44th Ave</t>
+  </si>
+  <si>
+    <t>Wheat Ridge</t>
+  </si>
+  <si>
+    <t>stm539@stmtires.com</t>
+  </si>
+  <si>
+    <t>-105.109735, 39.769291</t>
+  </si>
+  <si>
+    <t>12555 E 39th Ave</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>stm540@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.988123, 39.755092</t>
+  </si>
+  <si>
+    <t>2220 Rand Ave</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>stm542@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.82136, 38.838114</t>
+  </si>
+  <si>
+    <t>4050 Club Manor Dr</t>
+  </si>
+  <si>
+    <t>Pueblo</t>
+  </si>
+  <si>
+    <t>stm543@stmtires.com</t>
+  </si>
+  <si>
+    <t>-104.628791, 38.265524</t>
+  </si>
+  <si>
+    <t>1247 E. Hwy 40</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>stm545@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.553207, 40.514226</t>
+  </si>
+  <si>
+    <t>4358 6225 Rd</t>
+  </si>
+  <si>
+    <t>Montrose</t>
+  </si>
+  <si>
+    <t>stm547@stmtires.com</t>
+  </si>
+  <si>
+    <t>-107.864334, 38.471733</t>
+  </si>
+  <si>
+    <t>794 22 Road</t>
+  </si>
+  <si>
+    <t>Grand Junction</t>
+  </si>
+  <si>
+    <t>stm550@stmtires.com</t>
+  </si>
+  <si>
+    <t>-108.565325, 39.091853</t>
+  </si>
+  <si>
+    <t>3801 W. Clarendon</t>
+  </si>
+  <si>
+    <t>stm611@stmtires.com</t>
+  </si>
+  <si>
+    <t>1130 S Carbon Ave</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>stm628@stmtires.com</t>
+  </si>
+  <si>
+    <t>-110.650901, 39.567883</t>
+  </si>
+  <si>
+    <t>193 W Industrial Park Dr South</t>
+  </si>
+  <si>
+    <t>Salina</t>
+  </si>
+  <si>
+    <t>STM629@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.908156, 38.921403</t>
+  </si>
+  <si>
+    <t>1630 Wall Ave</t>
+  </si>
+  <si>
+    <t>Ogden</t>
+  </si>
+  <si>
+    <t>stm637@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.970735, 41.210225</t>
+  </si>
+  <si>
+    <t>150 N Draper Ln</t>
+  </si>
+  <si>
+    <t>Provo</t>
+  </si>
+  <si>
+    <t>stm630@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.6586, 40.255778</t>
+  </si>
+  <si>
+    <t>5345 W 2400 S</t>
+  </si>
+  <si>
+    <t>West Valley City</t>
+  </si>
+  <si>
+    <t>stm640@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9578934, 40.6941986</t>
+  </si>
+  <si>
+    <t>4336 Pock Ln Suite 200</t>
+  </si>
+  <si>
+    <t>Stockton</t>
+  </si>
+  <si>
+    <t>stm730@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.291369, 37.958685</t>
+  </si>
+  <si>
+    <t>1500 Venture Ln</t>
+  </si>
+  <si>
+    <t>Turlock</t>
+  </si>
+  <si>
+    <t>stm732@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.854293, 37.503406</t>
+  </si>
+  <si>
+    <t>1144 Terven Ave.</t>
+  </si>
+  <si>
+    <t>Salinas</t>
+  </si>
+  <si>
+    <t>stm735@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.655971, 36.677586</t>
+  </si>
+  <si>
+    <t>4575 Pacheco Blvd</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>stm738@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.134976, 37.986421</t>
+  </si>
+  <si>
+    <t>8:00am-12pm</t>
+  </si>
+  <si>
+    <t>2350 N. Nellis Blvd.</t>
+  </si>
+  <si>
+    <t>stm753@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.246776, 36.233048</t>
+  </si>
+  <si>
+    <t>333 Glendale Ave</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>stm759@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.733787, 39.541653</t>
+  </si>
+  <si>
+    <t>398 E Gish Rd</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>stm760@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.873881, 37.316466</t>
+  </si>
+  <si>
+    <t>1401 Richards Blvd</t>
+  </si>
+  <si>
+    <t>Sacramento</t>
+  </si>
+  <si>
+    <t>stm765@stmtires.com</t>
+  </si>
+  <si>
+    <t>-121.50012, 38.582087</t>
+  </si>
+  <si>
+    <t>140 Hegenberger Loop</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>stm763@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.214897, 37.772323</t>
+  </si>
+  <si>
+    <t>240 Ford Rd</t>
+  </si>
+  <si>
+    <t>Ukiah</t>
+  </si>
+  <si>
+    <t>stm774@stmtires.com</t>
+  </si>
+  <si>
+    <t>-123.321202, 39.403699</t>
+  </si>
+  <si>
+    <t>233 Bellevue Ave</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>stm775@stmtires.com</t>
+  </si>
+  <si>
+    <t>-122.717692, 38.445625</t>
+  </si>
+  <si>
+    <t>STMP-482</t>
+  </si>
+  <si>
+    <t>105 N Davidson Ave</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>STMP482@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.892273, 38.293269</t>
+  </si>
+  <si>
+    <t>7am-11pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-554</t>
+  </si>
+  <si>
+    <t>1307B SE Grand DD Hwy</t>
+  </si>
+  <si>
+    <t>Faucett</t>
+  </si>
+  <si>
+    <t>stmp554@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.854124, 39.604946</t>
+  </si>
+  <si>
+    <t>7am-12:00am</t>
+  </si>
+  <si>
+    <t>STMP-290</t>
+  </si>
+  <si>
+    <t>1367 US 42 NE</t>
+  </si>
+  <si>
+    <t>London</t>
+  </si>
+  <si>
+    <t>stmp290@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.407733, 39.886277</t>
+  </si>
+  <si>
+    <t>STMP-442</t>
+  </si>
+  <si>
+    <t>6890 N Old US 27</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>STMP442@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.945643, 41.711462</t>
+  </si>
+  <si>
+    <t>STMP-321</t>
+  </si>
+  <si>
+    <t>500 Dixie Lee Ave</t>
+  </si>
+  <si>
+    <t>Monteagle</t>
+  </si>
+  <si>
+    <t>STMP321@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.822933, 35.264698</t>
+  </si>
+  <si>
+    <t>6am-5pm</t>
+  </si>
+  <si>
+    <t>STMP-302</t>
+  </si>
+  <si>
+    <t>264 Park Plaza Blvd</t>
+  </si>
+  <si>
+    <t>Lebanon Junction</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>stmp302@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.688029, 37.90878</t>
+  </si>
+  <si>
+    <t>STMP-534</t>
+  </si>
+  <si>
+    <t>2105 N. Main Street</t>
+  </si>
+  <si>
+    <t>Brinkley</t>
+  </si>
+  <si>
+    <t>STMP534@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-91.194574, 34.883421</t>
+  </si>
+  <si>
+    <t>30 N 129th Ave</t>
+  </si>
+  <si>
+    <t>stm351@stmtires.com</t>
+  </si>
+  <si>
+    <t>7061 Bellville Road</t>
+  </si>
+  <si>
+    <t>Lake Park</t>
+  </si>
+  <si>
+    <t>stm134@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.184325, 30.745322</t>
+  </si>
+  <si>
+    <t>STMP-581</t>
+  </si>
+  <si>
+    <t>11650 Courthouse Blvd</t>
+  </si>
+  <si>
+    <t>Inver Grove Heights</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>stmp581@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.056177, 44.82482</t>
+  </si>
+  <si>
+    <t>302 W. Betteravia Rd.</t>
+  </si>
+  <si>
+    <t>Santa Maria</t>
+  </si>
+  <si>
+    <t>stm713@stmtires.com</t>
+  </si>
+  <si>
+    <t>-120.435926, 34.920891</t>
+  </si>
+  <si>
+    <t>1355 Kern St.</t>
+  </si>
+  <si>
+    <t>Taft</t>
+  </si>
+  <si>
+    <t>stm714@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.457428, 35.1424713</t>
+  </si>
+  <si>
+    <t>8450 Goldenstate Hwy</t>
+  </si>
+  <si>
+    <t>stm715@stmtires.com</t>
+  </si>
+  <si>
+    <t>7118 Rosedale Hwy</t>
+  </si>
+  <si>
+    <t>stm716@stmtires.com</t>
+  </si>
+  <si>
+    <t>Temporary Closed</t>
+  </si>
+  <si>
+    <t>14308 County Line Road</t>
+  </si>
+  <si>
+    <t>Delano</t>
+  </si>
+  <si>
+    <t>stm717@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.243864, 35.761331</t>
+  </si>
+  <si>
+    <t>391 South Graham Road</t>
+  </si>
+  <si>
+    <t>Tipton</t>
+  </si>
+  <si>
+    <t>stm719@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.333512, 36.005985</t>
+  </si>
+  <si>
+    <t>362 South K Street</t>
+  </si>
+  <si>
+    <t>Tulare</t>
+  </si>
+  <si>
+    <t>stm720@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.343599, 36.196548</t>
+  </si>
+  <si>
+    <t>28 South Westwood Street</t>
+  </si>
+  <si>
+    <t>Porterville</t>
+  </si>
+  <si>
+    <t>stm721@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.026344, 36.076773</t>
+  </si>
+  <si>
+    <t>30467 Road 68</t>
+  </si>
+  <si>
+    <t>Visalia</t>
+  </si>
+  <si>
+    <t>stm722@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.292364, 36.330165</t>
+  </si>
+  <si>
+    <t>250 South F Street</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>stm724@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.088371, 36.344716</t>
+  </si>
+  <si>
+    <t>2462 East Central Ave</t>
+  </si>
+  <si>
+    <t>Fresno</t>
+  </si>
+  <si>
+    <t>stm725@stmtires.com</t>
+  </si>
+  <si>
+    <t>-119.789382, 36.743313</t>
+  </si>
+  <si>
+    <t>STMP-451</t>
+  </si>
+  <si>
+    <t>14019 Blue Lick Road</t>
+  </si>
+  <si>
+    <t>stmp451@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.769631, 38.467595</t>
+  </si>
+  <si>
+    <t>9am-5pm</t>
+  </si>
+  <si>
+    <t>STMP-301</t>
+  </si>
+  <si>
+    <t>450 E. Western Ave.</t>
+  </si>
+  <si>
+    <t>Sonora</t>
+  </si>
+  <si>
+    <t>stmp301@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.950238, 37.515024</t>
+  </si>
+  <si>
+    <t>STMP-418</t>
+  </si>
+  <si>
+    <t>6111 US 43</t>
+  </si>
+  <si>
+    <t>Satsuma</t>
+  </si>
+  <si>
+    <t>stmp418@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.087879, 30.585158</t>
+  </si>
+  <si>
+    <t>STMP-483</t>
+  </si>
+  <si>
+    <t>8391 E 1760 North Road</t>
+  </si>
+  <si>
+    <t>Oakwood</t>
+  </si>
+  <si>
+    <t>stmp483@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.756376, 40.133222</t>
+  </si>
+  <si>
+    <t>STMP-481</t>
+  </si>
+  <si>
+    <t>341 Civic Rd.</t>
+  </si>
+  <si>
+    <t>LaSalle</t>
+  </si>
+  <si>
+    <t>stmp481@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.0942612, 41.3299103</t>
+  </si>
+  <si>
+    <t>STMP-267</t>
+  </si>
+  <si>
+    <t>14894 State Route 49</t>
+  </si>
+  <si>
+    <t>Edon</t>
+  </si>
+  <si>
+    <t>stmp267@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.76241, 41.63380</t>
+  </si>
+  <si>
+    <t>STMP-633</t>
+  </si>
+  <si>
+    <t>1658 South Market Street</t>
+  </si>
+  <si>
+    <t>Hearne</t>
+  </si>
+  <si>
+    <t>stmp633@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.581229, 30.925686</t>
+  </si>
+  <si>
+    <t>STMP-496</t>
+  </si>
+  <si>
+    <t>824 Edwardsville Road</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>stmp496@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.895817, 38.721612</t>
+  </si>
+  <si>
+    <t>STMP-259</t>
+  </si>
+  <si>
+    <t>1307 Buckner Road</t>
+  </si>
+  <si>
+    <t>stmp259@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.02563504273391, 34.06540365153126</t>
+  </si>
+  <si>
+    <t>7am-3pm</t>
+  </si>
+  <si>
+    <t>stm905@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.9251248, 33.3391163</t>
+  </si>
+  <si>
+    <t>4500 Home Run Blvd. Suite 300</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>stm901@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.603475, 28.159346</t>
+  </si>
+  <si>
+    <t>11 Industrial Blvd</t>
+  </si>
+  <si>
+    <t>Monett</t>
+  </si>
+  <si>
+    <t>stm930@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.934986, 36.802435</t>
+  </si>
+  <si>
+    <t>75 Regency Pkwy</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
+    <t>stm915@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.994633, 32.746014</t>
+  </si>
+  <si>
+    <t>7am-1pm</t>
+  </si>
+  <si>
+    <t>3900 Charbonneau Drive</t>
+  </si>
+  <si>
+    <t>St. Charles</t>
+  </si>
+  <si>
+    <t>stm932@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.4818268, 38.7829514</t>
+  </si>
+  <si>
+    <t>STMP-944</t>
+  </si>
+  <si>
+    <t>5360 County Road 99W</t>
+  </si>
+  <si>
+    <t>Dunnigan</t>
+  </si>
+  <si>
+    <t>stmp944@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.96978, 38.8835983</t>
+  </si>
+  <si>
+    <t>40 Thames Ave.</t>
+  </si>
+  <si>
+    <t>stm910@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-608</t>
+  </si>
+  <si>
+    <t>3801 West Clarendon Avenue</t>
+  </si>
+  <si>
+    <t>stm608@stmtires.com</t>
+  </si>
+  <si>
+    <t>-112.1405047, 33.4917361</t>
+  </si>
+  <si>
+    <t>STM-244</t>
+  </si>
+  <si>
+    <t>750C Economy Drive</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>stm244@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.227997, 36.526089</t>
+  </si>
+  <si>
+    <t>STMP-130</t>
+  </si>
+  <si>
+    <t>164 A Riverside Drive</t>
+  </si>
+  <si>
+    <t>Fultonville</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>stmp130@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-74.3544631, 42.9471113</t>
+  </si>
+  <si>
+    <t>STMP-830</t>
+  </si>
+  <si>
+    <t>10837 South Double R Drive</t>
+  </si>
+  <si>
+    <t>Yucca</t>
+  </si>
+  <si>
+    <t>stmp830@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.1553834, 34.9145323</t>
+  </si>
+  <si>
+    <t>7am-7pm</t>
+  </si>
+  <si>
+    <t>STMP-645</t>
+  </si>
+  <si>
+    <t>23400 Highway 242</t>
+  </si>
+  <si>
+    <t>New Caney</t>
+  </si>
+  <si>
+    <t>stmp645@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.194302, 30.195243</t>
+  </si>
+  <si>
+    <t>STMP-170</t>
+  </si>
+  <si>
+    <t>244 Allegheny Blvd</t>
+  </si>
+  <si>
+    <t>Brookville</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>stmp170@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.097653, 41.174251</t>
+  </si>
+  <si>
+    <t>7am-4pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-461</t>
+  </si>
+  <si>
+    <t>10617 9A Road</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>574-540-4330</t>
+  </si>
+  <si>
+    <t>stmp461@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.26421848785601, 41.34196058636989</t>
+  </si>
+  <si>
+    <t>STMP-271</t>
+  </si>
+  <si>
+    <t>9935 State Route 41 NW</t>
+  </si>
+  <si>
+    <t>Jeffersonville</t>
+  </si>
+  <si>
+    <t>stmp271@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.53828108652014, 39.646417318660546</t>
+  </si>
+  <si>
+    <t>7am-10pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-808</t>
+  </si>
+  <si>
+    <t>1605 East Saddleback Blvd, Unit B</t>
+  </si>
+  <si>
+    <t>Lake Point</t>
+  </si>
+  <si>
+    <t>stmp808@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.26659032895306, 40.68619920462175</t>
+  </si>
+  <si>
+    <t>STMP-670</t>
+  </si>
+  <si>
+    <t>8009 E Expressway 83</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>stmp670@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.876948946687, 26.160235947709218</t>
+  </si>
+  <si>
+    <t>STMP-632</t>
+  </si>
+  <si>
+    <t>135 FM 314</t>
+  </si>
+  <si>
+    <t>Van</t>
+  </si>
+  <si>
+    <t>stmp632@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.64252896022805, 32.50450732086836</t>
+  </si>
+  <si>
+    <t>STMP-447</t>
+  </si>
+  <si>
+    <t>4340 N State Road 59</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>stmp447@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.12542427459785, 39.451579018347495</t>
+  </si>
+  <si>
+    <t>STMP-141</t>
+  </si>
+  <si>
+    <t>8486 Allegheny Road</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>stmp141@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.40712828332984, 43.001319517719956</t>
+  </si>
+  <si>
+    <t>STM-744</t>
+  </si>
+  <si>
+    <t>160 Industrial St</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>stm744@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.1580374, 33.1362934</t>
+  </si>
+  <si>
+    <t>STMP-635</t>
+  </si>
+  <si>
+    <t>4800 S Interstate Hwy 45 W</t>
+  </si>
+  <si>
+    <t>Corsicana</t>
+  </si>
+  <si>
+    <t>stmp635@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.4480912, 32.0400493</t>
+  </si>
+  <si>
+    <t>STMP-659</t>
+  </si>
+  <si>
+    <t>2300 North Main St.</t>
+  </si>
+  <si>
+    <t>Junction</t>
+  </si>
+  <si>
+    <t>stmp659@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.7764249, 30.5057014</t>
+  </si>
+  <si>
+    <t>STMP-605</t>
+  </si>
+  <si>
+    <t>3300 S Newberry Access Rd.</t>
+  </si>
+  <si>
+    <t>North Platte</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>stmp605@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-100.7262776, 41.1020323</t>
+  </si>
+  <si>
+    <t>STMP-579</t>
+  </si>
+  <si>
+    <t>609 E. York Road</t>
+  </si>
+  <si>
+    <t>Avoca</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>stmp579@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.333219, 41.500970</t>
+  </si>
+  <si>
+    <t>STM-706</t>
+  </si>
+  <si>
+    <t>205 W Slover Ave.</t>
+  </si>
+  <si>
+    <t>stm706@stmtires.com</t>
+  </si>
+  <si>
+    <t>-117.3712655, 34.0625378</t>
+  </si>
+  <si>
+    <t>STMP-634</t>
+  </si>
+  <si>
+    <t>2420 Alliance Gateway Fwy</t>
+  </si>
+  <si>
+    <t>Fort Worth</t>
+  </si>
+  <si>
+    <t>stmp634@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.3076401, 32.9568904</t>
+  </si>
+  <si>
+    <t>STMP-234</t>
+  </si>
+  <si>
+    <t>145 Plaza Lane</t>
+  </si>
+  <si>
+    <t>Mount Airy</t>
+  </si>
+  <si>
+    <t>stmp234@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.7469128, 36.4868850</t>
+  </si>
+  <si>
+    <t>STMP-210</t>
+  </si>
+  <si>
+    <t>24251 Rogers Clark Blvd.</t>
+  </si>
+  <si>
+    <t>Ruther Glen</t>
+  </si>
+  <si>
+    <t>stmp210@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-77.4731984, 37.9335804</t>
+  </si>
+  <si>
+    <t>STMP-308</t>
+  </si>
+  <si>
+    <t>4160 Olivet Church Road</t>
+  </si>
+  <si>
+    <t>Paducah</t>
+  </si>
+  <si>
+    <t>stmp308@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.6914697, 37.0959651</t>
+  </si>
+  <si>
+    <t>STMP-347</t>
+  </si>
+  <si>
+    <t>4445 Union Road</t>
+  </si>
+  <si>
+    <t>Tifton</t>
+  </si>
+  <si>
+    <t>stmp347@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.5168523, 31.4277230</t>
+  </si>
+  <si>
+    <t>7am-11pm, 24 Hours Road Service</t>
+  </si>
+  <si>
+    <t>10am-6pm, 24 Hours Road Service</t>
+  </si>
+  <si>
+    <t>STMP-385</t>
+  </si>
+  <si>
+    <t>4080 W Hwy 326</t>
+  </si>
+  <si>
+    <t>Ocala</t>
+  </si>
+  <si>
+    <t>stmp385@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.1895450, 29.2664826</t>
+  </si>
+  <si>
+    <t>STM-650</t>
+  </si>
+  <si>
+    <t>4450 South Enterprise Street</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>stm650@stmtires.com</t>
+  </si>
+  <si>
+    <t>-116.198147, 43.562005</t>
+  </si>
+  <si>
+    <t>7:30am-5:30pm</t>
+  </si>
+  <si>
+    <t>STMP-411</t>
+  </si>
+  <si>
+    <t>255 Michael Spann Dr.</t>
+  </si>
+  <si>
+    <t>Winfield</t>
+  </si>
+  <si>
+    <t>stmp411@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.780238, 33.992554</t>
+  </si>
+  <si>
+    <t>STMP-854</t>
+  </si>
+  <si>
+    <t>3075 E Gila Ridge Rd, Building B</t>
+  </si>
+  <si>
+    <t>85365-7600</t>
+  </si>
+  <si>
+    <t>stmp854@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.5806647, 32.6849378</t>
+  </si>
+  <si>
+    <t>6am-11pm</t>
+  </si>
+  <si>
+    <t>STMP-648</t>
+  </si>
+  <si>
+    <t>660 Daubitz Drive</t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>stmp648@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.81960833, 32.51658658</t>
+  </si>
+  <si>
+    <t>8am-11pm</t>
+  </si>
+  <si>
+    <t>STMP-607</t>
+  </si>
+  <si>
+    <t>1055 Overlander St</t>
+  </si>
+  <si>
+    <t>Emporia</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>stmp607@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.2366284, 38.4111008</t>
+  </si>
+  <si>
+    <t>STMP-264</t>
+  </si>
+  <si>
+    <t>9361 Center Road</t>
+  </si>
+  <si>
+    <t>Austinburg</t>
+  </si>
+  <si>
+    <t>stmp264@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.8551066, 41.7895627</t>
+  </si>
+  <si>
+    <t>STMP-171</t>
+  </si>
+  <si>
+    <t>6390 Emlenton Clintonville Rd.</t>
+  </si>
+  <si>
+    <t>Emlenton</t>
+  </si>
+  <si>
+    <t>stmp171@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.7409687, 41.1755652</t>
   </si>
   <si>
     <t>12am-12am</t>
   </si>
   <si>
-    <t>7am-12am</t>
-[...962 lines deleted...]
-    <t>-83.53828108652014, 39.646417318660546</t>
+    <t>9:30am-6pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9:30am-6pm</t>
+  </si>
+  <si>
+    <t>STMP-749</t>
+  </si>
+  <si>
+    <t>2486 Williams Ave.</t>
+  </si>
+  <si>
+    <t>Limon</t>
+  </si>
+  <si>
+    <t>stmp749@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-103.6943639, 39.2701130</t>
+  </si>
+  <si>
+    <t>8am-12am</t>
+  </si>
+  <si>
+    <t>STM-150</t>
+  </si>
+  <si>
+    <t>1476 US Hwy 80 East</t>
+  </si>
+  <si>
+    <t>Pooler</t>
+  </si>
+  <si>
+    <t>31322-8904</t>
+  </si>
+  <si>
+    <t>stm150@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.2035797, 32.0949874</t>
+  </si>
+  <si>
+    <t>STM-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476 US Hwy 80 East, Suite 2, </t>
+  </si>
+  <si>
+    <t>stm152@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-153</t>
+  </si>
+  <si>
+    <t>1315 Telfair St.</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>stm153@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.9168151, 32.5248083</t>
+  </si>
+  <si>
+    <t>STM-155</t>
+  </si>
+  <si>
+    <t>13061 GA 251</t>
+  </si>
+  <si>
+    <t>Darien</t>
+  </si>
+  <si>
+    <t>31305-3644</t>
+  </si>
+  <si>
+    <t>stm155@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.4499557, 31.3987142</t>
+  </si>
+  <si>
+    <t>STM-177</t>
+  </si>
+  <si>
+    <t>200 Trucking Lane</t>
+  </si>
+  <si>
+    <t>Summerville</t>
+  </si>
+  <si>
+    <t>stm177@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.1648730, 32.9977894</t>
+  </si>
+  <si>
+    <t>STM-178</t>
+  </si>
+  <si>
+    <t>109 Southwest Drive</t>
+  </si>
+  <si>
+    <t>Spartanburg</t>
+  </si>
+  <si>
+    <t>stm178@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.0228859, 34.9677539</t>
+  </si>
+  <si>
+    <t>STM-159</t>
+  </si>
+  <si>
+    <t>1362 Highway 49</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>stm159@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.4894807, 32.9409649</t>
+  </si>
+  <si>
+    <t>850 Denver St.</t>
+  </si>
+  <si>
+    <t>Idaho Falls</t>
+  </si>
+  <si>
+    <t>stm655@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9715632, 43.5960044</t>
+  </si>
+  <si>
+    <t>2848 Girard Blvd NE</t>
+  </si>
+  <si>
+    <t>stm503@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.6133644, 35.1144371</t>
+  </si>
+  <si>
+    <t>STMP-644</t>
+  </si>
+  <si>
+    <t>15913 North Freeway</t>
+  </si>
+  <si>
+    <t>stmp644@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.4288222, 29.9998302</t>
+  </si>
+  <si>
+    <t>STMP-631</t>
+  </si>
+  <si>
+    <t>420 Central Freeway East</t>
+  </si>
+  <si>
+    <t>stmp631@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-98.4823613, 33.8893408</t>
+  </si>
+  <si>
+    <t>STMP-296</t>
+  </si>
+  <si>
+    <t>519 Pendleton Road</t>
+  </si>
+  <si>
+    <t>STMP296@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-85.297501, 38.564844</t>
+  </si>
+  <si>
+    <t>STMP-806</t>
+  </si>
+  <si>
+    <t>826 West 2100 South</t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>STMP806@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-111.91456, 40.72559</t>
+  </si>
+  <si>
+    <t>STMP-642</t>
+  </si>
+  <si>
+    <t>6988 E FM917</t>
+  </si>
+  <si>
+    <t>Alvarado</t>
+  </si>
+  <si>
+    <t>(817) 402-0060</t>
+  </si>
+  <si>
+    <t>STMP642@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-97.26107, 32.46481</t>
+  </si>
+  <si>
+    <t>837 Industrial Ave</t>
+  </si>
+  <si>
+    <t>Stm985@stmtires.com.</t>
+  </si>
+  <si>
+    <t>-119.334009, 36.175610</t>
+  </si>
+  <si>
+    <t>STMP-623</t>
+  </si>
+  <si>
+    <t>104 S El Dorado Ave</t>
+  </si>
+  <si>
+    <t>Sayre</t>
+  </si>
+  <si>
+    <t>stmp623@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.64352, 35.26690</t>
+  </si>
+  <si>
+    <t>850 N. Bolton Ave</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 71301</t>
+  </si>
+  <si>
+    <t>Stm319@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -92.461798, 31.378993</t>
+  </si>
+  <si>
+    <t>STMP-643</t>
+  </si>
+  <si>
+    <t>641 TX-75</t>
+  </si>
+  <si>
+    <t>Huntsville</t>
+  </si>
+  <si>
+    <t>stmp643@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-95.59385, 30.73854 </t>
+  </si>
+  <si>
+    <t>7am - 11pm</t>
+  </si>
+  <si>
+    <t>7am - 4pm</t>
+  </si>
+  <si>
+    <t>STMP-660</t>
+  </si>
+  <si>
+    <t>8815 E Interstate 40</t>
+  </si>
+  <si>
+    <t>stmp660@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-101.74128, 35.19364 </t>
+  </si>
+  <si>
+    <t>STMP-665</t>
+  </si>
+  <si>
+    <t>10213 W County Road 127</t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>stmp665@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-102.21387, 31.91600</t>
+  </si>
+  <si>
+    <t>STMP-667</t>
+  </si>
+  <si>
+    <t>1202 Sun Valley Road</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>stmp667@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.17011, 31.45693</t>
+  </si>
+  <si>
+    <t>STMP-664</t>
+  </si>
+  <si>
+    <t>13390 South Unitec Drive</t>
+  </si>
+  <si>
+    <t>stmp664@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.46110, 27.68229</t>
+  </si>
+  <si>
+    <t>STMP-821</t>
+  </si>
+  <si>
+    <t>619 S Sunshine Blvd Building #B</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>stmp821@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-111.54832, 32.73938</t>
+  </si>
+  <si>
+    <t>STMP-831</t>
+  </si>
+  <si>
+    <t>412 Transcon Ln</t>
+  </si>
+  <si>
+    <t>Winslow</t>
+  </si>
+  <si>
+    <t>stmp831@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-110.67271, 35.01610 </t>
+  </si>
+  <si>
+    <t>STMP-662</t>
+  </si>
+  <si>
+    <t>2015 Antonio St, Suite C</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>stmp662@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.58583, 31.99643</t>
+  </si>
+  <si>
+    <t>STMP-663</t>
+  </si>
+  <si>
+    <t>1872 East Freeway</t>
+  </si>
+  <si>
+    <t>Baytown</t>
+  </si>
+  <si>
+    <t>stmp663@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.03441, 29.79494</t>
+  </si>
+  <si>
+    <t>STMP-553</t>
+  </si>
+  <si>
+    <t>604 West 92 Hwy</t>
+  </si>
+  <si>
+    <t>Kearney</t>
+  </si>
+  <si>
+    <t>stmp553@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.37318, 39.36943</t>
+  </si>
+  <si>
+    <t>STMP-616</t>
+  </si>
+  <si>
+    <t>410 South Morgan Road</t>
+  </si>
+  <si>
+    <t>stmp616@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.68792, 35.46189</t>
+  </si>
+  <si>
+    <t>STMP-668</t>
+  </si>
+  <si>
+    <t>1200-A Hillcrest Drive</t>
+  </si>
+  <si>
+    <t>Sulphur Springs</t>
+  </si>
+  <si>
+    <t>stmp668@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-95.63458, 33.11683</t>
+  </si>
+  <si>
+    <t>STMP-551</t>
+  </si>
+  <si>
+    <t>1711 Ashley Road</t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>stmp551@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.77569, 38.93928</t>
+  </si>
+  <si>
+    <t>STMP-552</t>
+  </si>
+  <si>
+    <t>5917 E 32nd St</t>
+  </si>
+  <si>
+    <t>Joplin</t>
+  </si>
+  <si>
+    <t>stmp552@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.42997, 37.05753</t>
+  </si>
+  <si>
+    <t>STMP-533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185 Interstate Avenue </t>
+  </si>
+  <si>
+    <t>Russellville</t>
+  </si>
+  <si>
+    <t>stmp533@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.08751, 35.28234</t>
+  </si>
+  <si>
+    <t>STMP-532</t>
+  </si>
+  <si>
+    <t>7791 Alcoa Road</t>
+  </si>
+  <si>
+    <t>Benton</t>
+  </si>
+  <si>
+    <t>stmp532@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.53336, 34.60791</t>
+  </si>
+  <si>
+    <t>STMP-525</t>
+  </si>
+  <si>
+    <t>9514 Greenwood Road</t>
+  </si>
+  <si>
+    <t>stmp525@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.97740, 32.44580</t>
+  </si>
+  <si>
+    <t>STMP-228</t>
+  </si>
+  <si>
+    <t>1810 Princeton-Kenly Rd, I-95, Exit 106</t>
+  </si>
+  <si>
+    <t>Kenly</t>
+  </si>
+  <si>
+    <t>stmp228@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.14713, 35.57372</t>
+  </si>
+  <si>
+    <t>STMP-275</t>
+  </si>
+  <si>
+    <t>6880 Franklin Lebanon Rd I-75</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>stmp275@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -84.29093, 39.54366</t>
+  </si>
+  <si>
+    <t>8am-7pm</t>
+  </si>
+  <si>
+    <t>STMP-358</t>
+  </si>
+  <si>
+    <t>635 Carrollton St, I-20</t>
+  </si>
+  <si>
+    <t>Temple</t>
+  </si>
+  <si>
+    <t>stmp358@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.03006, 33.71802</t>
+  </si>
+  <si>
+    <t>STMP-415</t>
+  </si>
+  <si>
+    <t>4400 Skyland E Blvd.</t>
+  </si>
+  <si>
+    <t>stmp415@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-87.47986, 33.17324</t>
+  </si>
+  <si>
+    <t>STMP-505</t>
+  </si>
+  <si>
+    <t>2522 S Gallatin St</t>
+  </si>
+  <si>
+    <t>stmp505@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.19116, 32.27350</t>
+  </si>
+  <si>
+    <t>8am-12pm (Closed at 5pm for the 4th)</t>
+  </si>
+  <si>
+    <t>STMP-504</t>
+  </si>
+  <si>
+    <t>9353 Canal Rd</t>
+  </si>
+  <si>
+    <t>Gulfport</t>
+  </si>
+  <si>
+    <t>stmp504@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.13895, 30.42166</t>
+  </si>
+  <si>
+    <t>STMP-251</t>
+  </si>
+  <si>
+    <t>2052 Homestead Rd, I-26, Exit 159</t>
+  </si>
+  <si>
+    <t>Bowman</t>
+  </si>
+  <si>
+    <t>stmp251@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-80.66671, 33.41801 </t>
+  </si>
+  <si>
+    <t>STMP-357</t>
+  </si>
+  <si>
+    <t>7051 Hwy 21</t>
+  </si>
+  <si>
+    <t>Port Wentworth</t>
+  </si>
+  <si>
+    <t>stmp357@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.19575, 32.18875</t>
+  </si>
+  <si>
+    <t>STMP-276</t>
+  </si>
+  <si>
+    <t>1150B N. Canfield Niles Rd.</t>
+  </si>
+  <si>
+    <t>Austintown</t>
+  </si>
+  <si>
+    <t>stmp276@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.76925, 41.12896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">, </t>
+  </si>
+  <si>
+    <t>STMP-567</t>
+  </si>
+  <si>
+    <t>1102 Walker St.</t>
+  </si>
+  <si>
+    <t>Walcott</t>
+  </si>
+  <si>
+    <t>stmp567@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.78658, 41.61957</t>
+  </si>
+  <si>
+    <t>STMP-566</t>
+  </si>
+  <si>
+    <t>11957 Douglas Ave</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>stmp566@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.78138, 41.63072</t>
+  </si>
+  <si>
+    <t>STMP-499</t>
+  </si>
+  <si>
+    <t>712 E Rickelman Ave</t>
+  </si>
+  <si>
+    <t>Effingham</t>
+  </si>
+  <si>
+    <t>stmp499@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.52891, 39.14960</t>
+  </si>
+  <si>
+    <t>8am-4:30pm</t>
+  </si>
+  <si>
+    <t>STMP-299</t>
+  </si>
+  <si>
+    <t>8100 Pembroke - Oak Grove Rd</t>
+  </si>
+  <si>
+    <t>Oak Grove</t>
+  </si>
+  <si>
+    <t>stmp299@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.40371, 36.67980</t>
   </si>
   <si>
     <t>7am-9pm</t>
   </si>
   <si>
-    <t>STMP-808</t>
-[...1090 lines deleted...]
-  <si>
     <t>STMP-555</t>
   </si>
   <si>
     <t>701 State Hwy 80</t>
   </si>
   <si>
     <t>Matthews</t>
   </si>
   <si>
     <t>stmp555@stmpilot.com</t>
   </si>
   <si>
     <t>-89.53949, 36.76126</t>
   </si>
   <si>
     <t>STMP-297</t>
   </si>
   <si>
     <t>102 Triport Cir.</t>
   </si>
   <si>
     <t>stmp297@stmpilot.com</t>
   </si>
   <si>
     <t>-84.55400, 38.27732</t>
@@ -4508,99 +4526,156 @@
   <si>
     <t>STMP-288</t>
   </si>
   <si>
     <t>11467 State Route 613</t>
   </si>
   <si>
     <t>Findlay</t>
   </si>
   <si>
     <t>stmp288@stmpilot.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -83.662831, 41.136649</t>
   </si>
   <si>
     <t>STM-106</t>
   </si>
   <si>
     <t>5410 Causeway Blvd</t>
   </si>
   <si>
     <t>Tampa</t>
   </si>
   <si>
+    <t>6562595703|6562595703</t>
+  </si>
+  <si>
     <t>stm106@stmtires.com</t>
   </si>
   <si>
     <t>-82.39201, 27.92338</t>
   </si>
   <si>
+    <t>7:00am-5pm</t>
+  </si>
+  <si>
     <t>STMP-313</t>
   </si>
   <si>
     <t>6 Geddes Road</t>
   </si>
   <si>
     <t>2703064500|2703064500</t>
   </si>
   <si>
     <t>stmp313@stmpilot.com</t>
   </si>
   <si>
     <t>-86.553201, 36.657008</t>
   </si>
   <si>
     <t>6922 Lancer Blvd</t>
   </si>
   <si>
     <t>7379776111|7379776111</t>
   </si>
   <si>
     <t>stm920@stmtires.com</t>
   </si>
   <si>
     <t>-98.354860, 29.435023</t>
   </si>
   <si>
     <t>STMP-656</t>
   </si>
   <si>
     <t>3424 Franklin Road</t>
   </si>
   <si>
     <t>Caldwell</t>
   </si>
   <si>
     <t>9862862300|9862862300</t>
   </si>
   <si>
     <t>stmp656@stmpilot.com</t>
   </si>
   <si>
     <t>-116.657643, 43.662804</t>
+  </si>
+  <si>
+    <t>1600 Central Florida Parkway</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>6893390110|6893390110|6893390110</t>
+  </si>
+  <si>
+    <t>stm110@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.398560, 28.406002</t>
+  </si>
+  <si>
+    <t>STMP-770</t>
+  </si>
+  <si>
+    <t>21618 Bents Court NE</t>
+  </si>
+  <si>
+    <t>Auora</t>
+  </si>
+  <si>
+    <t>9717152015|9717152015|9717152015</t>
+  </si>
+  <si>
+    <t>stmp770@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -122.811066, 45.232592</t>
+  </si>
+  <si>
+    <t>STMP-805</t>
+  </si>
+  <si>
+    <t>1182 W 2100 S Street</t>
+  </si>
+  <si>
+    <t>West Haven</t>
+  </si>
+  <si>
+    <t>8016400130|8016400130|8016400130|8016400130</t>
+  </si>
+  <si>
+    <t>stmp805@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.008204, 41.228571</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4900,54 +4975,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K329"/>
+  <dimension ref="A1:K332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K329" sqref="K329"/>
+      <selection activeCell="K332" sqref="K332"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4975,11460 +5050,11568 @@
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2">
         <v>32433</v>
       </c>
       <c r="F2">
         <v>8509512180</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>162</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3">
         <v>30092</v>
       </c>
       <c r="F3">
         <v>7709624882</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>16</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>160</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4">
         <v>30297</v>
       </c>
       <c r="F4">
         <v>4046088111</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>144</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>32404</v>
       </c>
       <c r="F5">
         <v>8509140092</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>163</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6">
         <v>30016</v>
       </c>
       <c r="F6">
         <v>7707875133</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>16</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>165</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7">
         <v>30336</v>
       </c>
       <c r="F7">
         <v>4048351374</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>249</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E8">
         <v>38118</v>
       </c>
       <c r="F8">
         <v>9017958868</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>265</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E9">
         <v>39307</v>
       </c>
       <c r="F9">
         <v>6014828880</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>266</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E10">
         <v>38903</v>
       </c>
       <c r="F10">
         <v>6624551592</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>270</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E11">
         <v>38801</v>
       </c>
       <c r="F11">
         <v>6628444719</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>303</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E12">
         <v>70360</v>
       </c>
       <c r="F12">
         <v>9857090500</v>
       </c>
       <c r="G12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>304</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E13">
         <v>70403</v>
       </c>
       <c r="F13">
         <v>9855424900</v>
       </c>
       <c r="G13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I13" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>306</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E14">
         <v>70737</v>
       </c>
       <c r="F14">
         <v>2257443300</v>
       </c>
       <c r="G14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>305</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E15">
         <v>70819</v>
       </c>
       <c r="F15">
         <v>2252753600</v>
       </c>
       <c r="G15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I15" t="s">
         <v>16</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>307</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E16">
         <v>70123</v>
       </c>
       <c r="F16">
         <v>5047337061</v>
       </c>
       <c r="G16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I16" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>315</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E17">
         <v>70665</v>
       </c>
       <c r="F17">
         <v>3378820777</v>
       </c>
       <c r="G17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I17" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>324</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E18">
         <v>71119</v>
       </c>
       <c r="F18">
         <v>3189381100</v>
       </c>
       <c r="G18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I18" t="s">
         <v>16</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>318</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E19">
         <v>71373</v>
       </c>
       <c r="F19">
         <v>3183364242</v>
       </c>
       <c r="G19" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I19" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>320</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E20">
         <v>71292</v>
       </c>
       <c r="F20">
         <v>3183881393</v>
       </c>
       <c r="G20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>330</v>
       </c>
       <c r="B21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E21">
         <v>72301</v>
       </c>
       <c r="F21">
         <v>8707330100</v>
       </c>
       <c r="G21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K21" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>333</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E22">
         <v>72143</v>
       </c>
       <c r="F22">
         <v>5012681167</v>
       </c>
       <c r="G22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>332</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E23">
         <v>72501</v>
       </c>
       <c r="F23">
         <v>8706986099</v>
       </c>
       <c r="G23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>335</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E24">
         <v>72117</v>
       </c>
       <c r="F24">
         <v>5019555910</v>
       </c>
       <c r="G24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I24" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>337</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E25">
         <v>71901</v>
       </c>
       <c r="F25">
         <v>5012629688</v>
       </c>
       <c r="G25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I25" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>338</v>
       </c>
       <c r="B26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E26">
         <v>71801</v>
       </c>
       <c r="F26">
         <v>8707772385</v>
       </c>
       <c r="G26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I26" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>350</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E27">
         <v>74116</v>
       </c>
       <c r="F27">
         <v>9188382724</v>
       </c>
       <c r="G27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>400</v>
       </c>
       <c r="B28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E28">
         <v>75247</v>
       </c>
       <c r="F28">
         <v>2146317900</v>
       </c>
       <c r="G28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I28" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>403</v>
       </c>
       <c r="B29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E29">
         <v>75247</v>
       </c>
       <c r="F29">
         <v>2146317990</v>
       </c>
       <c r="G29" t="s">
+        <v>134</v>
+      </c>
+      <c r="H29" t="s">
         <v>131</v>
       </c>
-      <c r="H29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>405</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E30">
         <v>75241</v>
       </c>
       <c r="F30">
         <v>2147657099</v>
       </c>
       <c r="G30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I30" t="s">
         <v>16</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>420</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E31">
         <v>75604</v>
       </c>
       <c r="F31">
         <v>9037593944</v>
       </c>
       <c r="G31" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I31" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>422</v>
       </c>
       <c r="B32" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E32">
         <v>75706</v>
       </c>
       <c r="F32">
         <v>9035935555</v>
       </c>
       <c r="G32" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I32" t="s">
         <v>16</v>
       </c>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>423</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E33">
         <v>75501</v>
       </c>
       <c r="F33">
         <v>9038325790</v>
       </c>
       <c r="G33" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I33" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>450</v>
       </c>
       <c r="B34" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E34">
         <v>77013</v>
       </c>
       <c r="F34">
         <v>7136722200</v>
       </c>
       <c r="G34" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I34" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>453</v>
       </c>
       <c r="B35" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C35" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E35">
         <v>77571</v>
       </c>
       <c r="F35">
         <v>2818428800</v>
       </c>
       <c r="G35" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="I35" t="s">
         <v>16</v>
       </c>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>458</v>
       </c>
       <c r="B36" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E36">
         <v>77705</v>
       </c>
       <c r="F36">
         <v>4098138400</v>
       </c>
       <c r="G36" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I36" t="s">
         <v>16</v>
       </c>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>456</v>
       </c>
       <c r="B37" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E37">
         <v>77378</v>
       </c>
       <c r="F37">
         <v>9368562812</v>
       </c>
       <c r="G37" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I37" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>459</v>
       </c>
       <c r="B38" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E38">
         <v>77803</v>
       </c>
       <c r="F38">
         <v>9797788683</v>
       </c>
       <c r="G38" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I38" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>490</v>
       </c>
       <c r="B39" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E39">
         <v>79404</v>
       </c>
       <c r="F39">
         <v>8067485900</v>
       </c>
       <c r="G39" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I39" t="s">
         <v>16</v>
       </c>
       <c r="J39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>491</v>
       </c>
       <c r="B40" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40">
         <v>79118</v>
       </c>
       <c r="F40">
         <v>8063798000</v>
       </c>
       <c r="G40" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>169</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41">
         <v>30241</v>
       </c>
       <c r="F41">
         <v>7068121618</v>
       </c>
       <c r="G41" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I41" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>204</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E42">
         <v>36502</v>
       </c>
       <c r="F42">
         <v>2514468174</v>
       </c>
       <c r="G42" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I42" t="s">
         <v>16</v>
       </c>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>203</v>
       </c>
       <c r="B43" t="s">
+        <v>186</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E43">
         <v>36617</v>
       </c>
       <c r="F43">
         <v>2514579915</v>
       </c>
       <c r="G43" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I43" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J43" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D44" t="s">
         <v>13</v>
       </c>
       <c r="E44">
         <v>32534</v>
       </c>
       <c r="F44">
         <v>8504773330</v>
       </c>
       <c r="G44" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="I44" t="s">
         <v>16</v>
       </c>
       <c r="J44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>207</v>
       </c>
       <c r="B45" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E45">
         <v>36109</v>
       </c>
       <c r="F45">
         <v>3342630062</v>
       </c>
       <c r="G45" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I45" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>211</v>
       </c>
       <c r="B46" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E46">
         <v>35022</v>
       </c>
       <c r="F46">
         <v>2053226602</v>
       </c>
       <c r="G46" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I46" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>209</v>
       </c>
       <c r="B47" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E47">
         <v>35405</v>
       </c>
       <c r="F47">
         <v>2057585527</v>
       </c>
       <c r="G47" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="I47" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>216</v>
       </c>
       <c r="B48" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E48">
         <v>35501</v>
       </c>
       <c r="F48">
         <v>2053843440</v>
       </c>
       <c r="G48" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I48" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D49" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E49">
         <v>39532</v>
       </c>
       <c r="F49">
         <v>2288311200</v>
       </c>
       <c r="G49" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I49" t="s">
         <v>16</v>
       </c>
       <c r="J49" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C50" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D50" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E50">
         <v>39429</v>
       </c>
       <c r="F50">
         <v>6017368924</v>
       </c>
       <c r="G50" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I50" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>256</v>
       </c>
       <c r="B51" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C51" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D51" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E51">
         <v>39440</v>
       </c>
       <c r="F51">
         <v>6014284375</v>
       </c>
       <c r="G51" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I51" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="J51" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>260</v>
       </c>
       <c r="B52" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D52" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E52">
         <v>39218</v>
       </c>
       <c r="F52">
         <v>6019393888</v>
       </c>
       <c r="G52" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="H52" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="I52" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>310</v>
       </c>
       <c r="B53" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C53" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D53" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E53">
         <v>70583</v>
       </c>
       <c r="F53">
         <v>3372342044</v>
       </c>
       <c r="G53" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H53" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="I53" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>339</v>
       </c>
       <c r="B54" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E54">
         <v>75503</v>
       </c>
       <c r="F54">
         <v>9037942488</v>
       </c>
       <c r="G54" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I54" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>345</v>
       </c>
       <c r="B55" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C55" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D55" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E55">
         <v>72908</v>
       </c>
       <c r="F55">
         <v>4796493900</v>
       </c>
       <c r="G55" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="I55" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>349</v>
       </c>
       <c r="B56" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C56" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E56">
         <v>72762</v>
       </c>
       <c r="F56">
         <v>4793064130</v>
       </c>
       <c r="G56" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H56" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="I56" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>355</v>
       </c>
       <c r="B57" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D57" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E57">
         <v>73703</v>
       </c>
       <c r="F57">
         <v>5802344376</v>
       </c>
       <c r="G57" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="I57" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>360</v>
       </c>
       <c r="B58" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D58" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E58">
         <v>73107</v>
       </c>
       <c r="F58">
         <v>4059438341</v>
       </c>
       <c r="G58" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="I58" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>410</v>
       </c>
       <c r="B59" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D59" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E59">
         <v>76102</v>
       </c>
       <c r="F59">
         <v>8173329000</v>
       </c>
       <c r="G59" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="I59" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>412</v>
       </c>
       <c r="B60" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D60" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E60">
         <v>76426</v>
       </c>
       <c r="F60">
         <v>9406832280</v>
       </c>
       <c r="G60" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="H60" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
       <c r="J60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>413</v>
       </c>
       <c r="B61" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C61" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E61">
         <v>76240</v>
       </c>
       <c r="F61">
         <v>9406653433</v>
       </c>
       <c r="G61" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H61" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I61" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J61" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>414</v>
       </c>
       <c r="B62" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C62" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D62" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E62">
         <v>76301</v>
       </c>
       <c r="F62">
         <v>9407611616</v>
       </c>
       <c r="G62" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="I62" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>417</v>
       </c>
       <c r="B63" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D63" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E63">
         <v>75402</v>
       </c>
       <c r="F63">
         <v>9035274735</v>
       </c>
       <c r="G63" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="I63" t="s">
         <v>16</v>
       </c>
       <c r="J63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>419</v>
       </c>
       <c r="B64" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D64" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E64">
         <v>76706</v>
       </c>
       <c r="F64">
         <v>2547995527</v>
       </c>
       <c r="G64" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="I64" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>424</v>
       </c>
       <c r="B65" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C65" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D65" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E65">
         <v>78626</v>
       </c>
       <c r="F65">
         <v>7377732010</v>
       </c>
       <c r="G65" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H65" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="I65" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>465</v>
       </c>
       <c r="B66" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C66" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D66" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E66">
         <v>78724</v>
       </c>
       <c r="F66">
         <v>5124161010</v>
       </c>
       <c r="G66" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H66" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="I66" t="s">
         <v>16</v>
       </c>
       <c r="J66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>471</v>
       </c>
       <c r="B67" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C67" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D67" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E67">
         <v>78219</v>
       </c>
       <c r="F67">
         <v>2106666100</v>
       </c>
       <c r="G67" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="H67" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I67" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
       <c r="J67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>478</v>
       </c>
       <c r="B68" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D68" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E68">
         <v>78834</v>
       </c>
       <c r="F68">
         <v>8308760005</v>
       </c>
       <c r="G68" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="H68" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I68" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>480</v>
       </c>
       <c r="B69" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C69" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D69" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E69">
         <v>78409</v>
       </c>
       <c r="F69">
         <v>3612411300</v>
       </c>
       <c r="G69" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="H69" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="I69" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>485</v>
       </c>
       <c r="B70" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D70" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E70">
         <v>78045</v>
       </c>
       <c r="F70">
         <v>9567181050</v>
       </c>
       <c r="G70" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H70" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="I70" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
       <c r="J70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>492</v>
       </c>
       <c r="B71" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D71" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E71">
         <v>79563</v>
       </c>
       <c r="F71">
         <v>3256900144</v>
       </c>
       <c r="G71" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="I71" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>488</v>
       </c>
       <c r="B72" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D72" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E72">
         <v>78552</v>
       </c>
       <c r="F72">
         <v>9564212511</v>
       </c>
       <c r="G72" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="I72" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>486</v>
       </c>
       <c r="B73" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C73" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D73" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E73">
         <v>78577</v>
       </c>
       <c r="F73">
         <v>9567029888</v>
       </c>
       <c r="G73" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="I73" t="s">
         <v>16</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>493</v>
       </c>
       <c r="B74" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D74" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E74">
         <v>76904</v>
       </c>
       <c r="F74">
         <v>3256177710</v>
       </c>
       <c r="G74" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="H74" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="I74" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>495</v>
       </c>
       <c r="B75" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C75" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D75" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E75">
         <v>79765</v>
       </c>
       <c r="F75">
         <v>4325635301</v>
       </c>
       <c r="G75" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="I75" t="s">
         <v>16</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>610</v>
       </c>
       <c r="B76" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C76" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D76" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E76">
         <v>85043</v>
       </c>
       <c r="F76">
         <v>6022692509</v>
       </c>
       <c r="G76" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H76" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="I76" t="s">
         <v>16</v>
       </c>
       <c r="J76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>750</v>
       </c>
       <c r="B77" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D77" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E77">
         <v>89030</v>
       </c>
       <c r="F77">
         <v>7026430712</v>
       </c>
       <c r="G77" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H77" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="I77" t="s">
         <v>16</v>
       </c>
       <c r="J77" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="K77" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>462</v>
       </c>
       <c r="B78" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C78" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D78" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E78">
         <v>77493</v>
       </c>
       <c r="F78">
         <v>2813710394</v>
       </c>
       <c r="G78" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="H78" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="I78" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>252</v>
       </c>
       <c r="B79" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C79" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="D79" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E79">
         <v>39402</v>
       </c>
       <c r="F79">
         <v>6012960322</v>
       </c>
       <c r="G79" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="H79" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="I79" t="s">
         <v>16</v>
       </c>
       <c r="J79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C80" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D80" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E80">
         <v>35674</v>
       </c>
       <c r="F80">
         <v>2563869819</v>
       </c>
       <c r="G80" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="H80" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="I80" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>242</v>
       </c>
       <c r="B81" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C81" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D81" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E81">
         <v>37076</v>
       </c>
       <c r="F81">
         <v>6292164450</v>
       </c>
       <c r="G81" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H81" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="I81" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>158</v>
       </c>
       <c r="B82" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C82" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82">
         <v>30253</v>
       </c>
       <c r="F82">
         <v>6784325244</v>
       </c>
       <c r="G82" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="H82" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="I82" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>477</v>
       </c>
       <c r="B83" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C83" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D83" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E83">
         <v>78154</v>
       </c>
       <c r="F83">
         <v>2106514122</v>
       </c>
       <c r="G83" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="H83" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="I83" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>479</v>
       </c>
       <c r="B84" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C84" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="D84" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E84">
         <v>78332</v>
       </c>
       <c r="F84">
         <v>3614492030</v>
       </c>
       <c r="G84" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="H84" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="I84" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>466</v>
       </c>
       <c r="B85" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C85" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D85" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E85">
         <v>78610</v>
       </c>
       <c r="F85">
         <v>5124783412</v>
       </c>
       <c r="G85" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="H85" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="I85" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>482</v>
       </c>
       <c r="B86" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C86" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D86" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E86">
         <v>77905</v>
       </c>
       <c r="F86">
         <v>3615764141</v>
       </c>
       <c r="G86" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="H86" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="I86" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>487</v>
       </c>
       <c r="B87" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C87" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D87" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E87">
         <v>78599</v>
       </c>
       <c r="F87">
         <v>9569688138</v>
       </c>
       <c r="G87" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="H87" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="I87" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>497</v>
       </c>
       <c r="B88" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C88" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D88" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E88">
         <v>79772</v>
       </c>
       <c r="F88">
         <v>4324472006</v>
       </c>
       <c r="G88" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="H88" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="I88" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>498</v>
       </c>
       <c r="B89" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C89" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D89" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E89">
         <v>79928</v>
       </c>
       <c r="F89">
         <v>9155322615</v>
       </c>
       <c r="G89" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H89" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="I89" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>520</v>
       </c>
       <c r="B90" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="C90" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="D90" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E90">
         <v>88220</v>
       </c>
       <c r="F90">
         <v>5752364805</v>
       </c>
       <c r="G90" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="H90" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="I90" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J90" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="K90" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>620</v>
       </c>
       <c r="B91" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C91" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="D91" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E91">
         <v>86001</v>
       </c>
       <c r="F91">
         <v>9287744535</v>
       </c>
       <c r="G91" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="H91" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="I91" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C92" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D92" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E92">
         <v>37663</v>
       </c>
       <c r="F92">
         <v>4232454129</v>
       </c>
       <c r="G92" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="H92" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>230</v>
       </c>
       <c r="B93" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C93" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D93" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E93">
         <v>37924</v>
       </c>
       <c r="F93">
         <v>8656335035</v>
       </c>
       <c r="G93" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="H93" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="I93" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>361</v>
       </c>
       <c r="B94" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C94" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E94">
         <v>73128</v>
       </c>
       <c r="F94">
         <v>4057455789</v>
       </c>
       <c r="G94" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="H94" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="I94" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>157</v>
       </c>
       <c r="B95" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C95" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95">
         <v>30507</v>
       </c>
       <c r="F95">
         <v>6789890924</v>
       </c>
       <c r="G95" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="H95" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="I95" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K95" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>613</v>
       </c>
       <c r="B96" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C96" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D96" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E96">
         <v>85009</v>
       </c>
       <c r="F96">
         <v>6022729308</v>
       </c>
       <c r="G96" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="H96" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="I96" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>602</v>
       </c>
       <c r="B97" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C97" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E97">
         <v>87506</v>
       </c>
       <c r="F97">
         <v>5208886001</v>
       </c>
       <c r="G97" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="H97" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="I97" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>502</v>
       </c>
       <c r="B98" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C98" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D98" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E98">
         <v>87121</v>
       </c>
       <c r="F98">
         <v>5053441687</v>
       </c>
       <c r="G98" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="H98" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="I98" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J98" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K98" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>626</v>
       </c>
       <c r="B99" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C99" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D99" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E99">
         <v>84790</v>
       </c>
       <c r="F99">
         <v>4356734163</v>
       </c>
       <c r="G99" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="H99" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="I99" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>243</v>
       </c>
       <c r="B100" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C100" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="D100" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E100">
         <v>37055</v>
       </c>
       <c r="F100">
         <v>6155607000</v>
       </c>
       <c r="G100" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="H100" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="I100" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>625</v>
       </c>
       <c r="B101" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C101" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D101" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E101">
         <v>85364</v>
       </c>
       <c r="F101">
         <v>9289554040</v>
       </c>
       <c r="G101" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="H101" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="I101" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>609</v>
       </c>
       <c r="B102" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C102" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D102" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E102">
         <v>85201</v>
       </c>
       <c r="F102">
         <v>4806817005</v>
       </c>
       <c r="G102" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="H102" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I102" t="s">
         <v>16</v>
       </c>
       <c r="J102" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K102" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>752</v>
       </c>
       <c r="B103" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C103" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D103" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E103">
         <v>89415</v>
       </c>
       <c r="F103">
         <v>7759459057</v>
       </c>
       <c r="G103" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="H103" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="I103" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J103" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K103" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>624</v>
       </c>
       <c r="B104" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C104" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D104" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E104">
         <v>86409</v>
       </c>
       <c r="F104">
         <v>9285656644</v>
       </c>
       <c r="G104" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="H104" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="I104" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>311</v>
       </c>
       <c r="B105" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C105" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D105" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E105">
         <v>70583</v>
       </c>
       <c r="F105">
         <v>3372678580</v>
       </c>
       <c r="G105" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="H105" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="I105" t="s">
         <v>16</v>
       </c>
       <c r="J105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K105" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B106" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C106" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D106" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E106">
         <v>29565</v>
       </c>
       <c r="F106">
         <v>8437525713</v>
       </c>
       <c r="G106" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H106" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="I106" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J106" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="K106" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B107" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C107" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D107" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E107">
         <v>78244</v>
       </c>
       <c r="F107">
         <v>2103101079</v>
       </c>
       <c r="G107" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="H107" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I107" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="J107" t="s">
-        <v>446</v>
+        <v>18</v>
       </c>
       <c r="K107" t="s">
-        <v>446</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B108" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C108" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D108" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E108">
         <v>82930</v>
       </c>
       <c r="F108">
         <v>3077890343</v>
       </c>
       <c r="G108" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="H108" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="I108" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J108" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="K108" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B109" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C109" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D109" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E109">
         <v>63383</v>
       </c>
       <c r="F109">
         <v>6362353335</v>
       </c>
       <c r="G109" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="H109" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="I109" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J109" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K109" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B110" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C110" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D110" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E110">
         <v>79928</v>
       </c>
       <c r="F110">
         <v>9159750055</v>
       </c>
       <c r="G110" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="H110" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="I110" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="J110" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="K110" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B111" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="C111" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="D111" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E111">
         <v>95366</v>
       </c>
       <c r="F111">
         <v>2095991222</v>
       </c>
       <c r="G111" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="H111" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="I111" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J111" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="K111" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B112" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="C112" t="s">
+        <v>480</v>
+      </c>
+      <c r="D112" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E112">
         <v>93308</v>
       </c>
       <c r="F112">
         <v>6613939015</v>
       </c>
       <c r="G112" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="H112" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="I112" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="J112" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="K112" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B113" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="C113" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D113" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E113">
         <v>24472</v>
       </c>
       <c r="F113">
         <v>5403772015</v>
       </c>
       <c r="G113" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="H113" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="I113" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J113" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K113" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="B114" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C114" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D114" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E114">
         <v>21740</v>
       </c>
       <c r="F114">
         <v>3015829041</v>
       </c>
       <c r="G114" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="H114" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="I114" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="J114" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="K114" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="B115" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="C115" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="D115" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E115">
         <v>43551</v>
       </c>
       <c r="F115">
         <v>4198372038</v>
       </c>
       <c r="G115" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="H115" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="I115" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J115" t="s">
-        <v>498</v>
+        <v>18</v>
       </c>
       <c r="K115" t="s">
-        <v>498</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B116" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="C116" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D116" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E116">
         <v>61701</v>
       </c>
       <c r="F116">
         <v>3095560854</v>
       </c>
       <c r="G116" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="H116" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="I116" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="J116" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="K116" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B117" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C117" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D117" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E117">
         <v>74116</v>
       </c>
       <c r="F117">
         <v>9184373351</v>
       </c>
       <c r="G117" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="H117" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I117" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J117" t="s">
-        <v>510</v>
+        <v>16</v>
       </c>
       <c r="K117" t="s">
-        <v>510</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B118" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C118" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118">
         <v>32086</v>
       </c>
       <c r="F118">
         <v>9047973176</v>
       </c>
       <c r="G118" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="H118" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="I118" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J118" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="K118" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B119" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C119" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D119" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E119">
         <v>85359</v>
       </c>
       <c r="F119">
         <v>9289274293</v>
       </c>
       <c r="G119" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="H119" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="I119" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J119" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K119" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B120" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C120" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D120" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E120">
         <v>37078</v>
       </c>
       <c r="F120">
         <v>9312966850</v>
       </c>
       <c r="G120" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="H120" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="I120" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J120" t="s">
-        <v>498</v>
+        <v>465</v>
       </c>
       <c r="K120" t="s">
-        <v>498</v>
+        <v>465</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B121" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C121" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D121" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E121">
         <v>39307</v>
       </c>
       <c r="F121">
         <v>6014822574</v>
       </c>
       <c r="G121" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H121" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I121" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J121" t="s">
-        <v>445</v>
+        <v>533</v>
       </c>
       <c r="K121" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="B122" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C122" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D122" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E122">
         <v>47977</v>
       </c>
       <c r="F122">
         <v>2192612043</v>
       </c>
       <c r="G122" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="H122" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="I122" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J122" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="K122" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B123" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C123" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="D123" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E123">
         <v>62201</v>
       </c>
       <c r="F123">
         <v>6182745900</v>
       </c>
       <c r="G123" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="H123" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="I123" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J123" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="K123" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B124" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C124" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124">
         <v>31705</v>
       </c>
       <c r="F124">
         <v>2294467273</v>
       </c>
       <c r="G124" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="H124" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="I124" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J124" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K124" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B125" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="C125" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D125" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E125">
         <v>71854</v>
       </c>
       <c r="F125">
         <v>8706212277</v>
       </c>
       <c r="G125" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="H125" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="I125" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J125" t="s">
-        <v>498</v>
+        <v>18</v>
       </c>
       <c r="K125" t="s">
-        <v>498</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B126" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="C126" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="D126" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E126">
         <v>28785</v>
       </c>
       <c r="F126">
         <v>8653121721</v>
       </c>
       <c r="G126" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="H126" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I126" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="J126" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K126" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B127" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C127" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D127" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E127">
         <v>72301</v>
       </c>
       <c r="F127">
         <v>8704000098</v>
       </c>
       <c r="G127" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="H127" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I127" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J127" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K127" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B128" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C128" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D128" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E128">
         <v>86401</v>
       </c>
       <c r="F128">
         <v>9286811040</v>
       </c>
       <c r="G128" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="H128" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="I128" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J128" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="K128" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B129" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="C129" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E129">
         <v>30233</v>
       </c>
       <c r="F129">
         <v>7707754670</v>
       </c>
       <c r="G129" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="H129" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="I129" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J129" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
       <c r="K129" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B130" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="C130" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="D130" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E130">
         <v>37826</v>
       </c>
       <c r="F130">
         <v>4235682698</v>
       </c>
       <c r="G130" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="H130" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="I130" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J130" t="s">
-        <v>498</v>
+        <v>578</v>
       </c>
       <c r="K130" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="B131" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="C131" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="D131" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="E131" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="F131">
         <v>8562996904</v>
       </c>
       <c r="G131" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="H131" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="I131" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J131" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K131" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="B132" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="C132" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D132" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E132">
         <v>87121</v>
       </c>
       <c r="F132">
         <v>5058315377</v>
       </c>
       <c r="G132" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="H132" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="I132" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J132" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K132" t="s">
-        <v>446</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="B133" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="C133" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="D133" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E133">
         <v>29702</v>
       </c>
       <c r="F133">
         <v>8648393769</v>
       </c>
       <c r="G133" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="H133" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="I133" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J133" t="s">
-        <v>445</v>
+        <v>572</v>
       </c>
       <c r="K133" t="s">
-        <v>445</v>
+        <v>572</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B134" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C134" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D134" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E134">
         <v>79536</v>
       </c>
       <c r="F134">
         <v>3256950804</v>
       </c>
       <c r="G134" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="H134" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="I134" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="J134" t="s">
-        <v>445</v>
+        <v>600</v>
       </c>
       <c r="K134" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="B135" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C135" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="D135" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E135">
         <v>82007</v>
       </c>
       <c r="F135">
         <v>3076352138</v>
       </c>
       <c r="G135" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="H135" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="I135" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J135" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K135" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="B136" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="C136" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="D136" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E136">
         <v>62441</v>
       </c>
       <c r="F136">
         <v>2178261090</v>
       </c>
       <c r="G136" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="H136" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="I136" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J136" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="K136" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>240</v>
       </c>
       <c r="B137" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C137" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="D137" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E137">
         <v>37086</v>
       </c>
       <c r="F137">
         <v>6159032525</v>
       </c>
       <c r="G137" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="H137" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="I137" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K137" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>705</v>
       </c>
       <c r="B138" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C138" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="D138" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E138">
         <v>92883</v>
       </c>
       <c r="F138">
         <v>9516667100</v>
       </c>
       <c r="G138" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="H138" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="B139" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="C139" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="D139" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="E139">
         <v>48183</v>
       </c>
       <c r="F139">
         <v>7343045400</v>
       </c>
       <c r="G139" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="H139" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="I139" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J139" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="K139" t="s">
-        <v>617</v>
+        <v>450</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B140" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="C140" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="D140" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E140">
         <v>86015</v>
       </c>
       <c r="F140">
         <v>9289811060</v>
       </c>
       <c r="G140" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="H140" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="I140" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J140" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K140" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>707</v>
       </c>
       <c r="B141" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="C141" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="D141" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E141">
         <v>91746</v>
       </c>
       <c r="F141">
         <v>6263338998</v>
       </c>
       <c r="G141" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="H141" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>709</v>
       </c>
       <c r="B142" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="C142" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="D142" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E142">
         <v>92708</v>
       </c>
       <c r="F142">
         <v>6576552800</v>
       </c>
       <c r="G142" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="H142" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="I142" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J142" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="K142" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>710</v>
       </c>
       <c r="B143" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="C143" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D143" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E143">
         <v>90746</v>
       </c>
       <c r="F143">
         <v>5628007701</v>
       </c>
       <c r="G143" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="H143" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="I143" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="B144" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="C144" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="E144">
         <v>32343</v>
       </c>
       <c r="F144">
         <v>8505804010</v>
       </c>
       <c r="G144" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="H144" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="I144" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J144" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K144" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>261</v>
       </c>
       <c r="B145" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="C145" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D145" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E145">
         <v>39218</v>
       </c>
       <c r="F145">
         <v>6019364702</v>
       </c>
       <c r="G145" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="H145" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="I145" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>708</v>
       </c>
       <c r="B146" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="C146" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="D146" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E146">
         <v>91733</v>
       </c>
       <c r="F146">
         <v>6264420297</v>
       </c>
       <c r="G146" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="H146" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="I146" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="J146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K146" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>745</v>
       </c>
       <c r="B147" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="C147" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="D147" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E147">
         <v>92020</v>
       </c>
       <c r="F147">
         <v>8587587333</v>
       </c>
       <c r="G147" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="H147" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="I147" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="B148" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="C148" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="D148" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E148">
         <v>27302</v>
       </c>
       <c r="F148">
         <v>9849830161</v>
       </c>
       <c r="G148" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="H148" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="I148" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J148" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K148" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>176</v>
       </c>
       <c r="B149" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="C149" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D149" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E149">
         <v>29477</v>
       </c>
       <c r="F149">
         <v>8435638436</v>
       </c>
       <c r="G149" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="H149" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="I149" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="B150" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="C150" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="D150" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E150">
         <v>29673</v>
       </c>
       <c r="F150">
         <v>8647405060</v>
       </c>
       <c r="G150" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="H150" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="I150" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J150" t="s">
-        <v>440</v>
+        <v>18</v>
       </c>
       <c r="K150" t="s">
-        <v>440</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>154</v>
       </c>
       <c r="B151" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="C151" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D151" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151">
         <v>31705</v>
       </c>
       <c r="F151">
         <v>2299203030</v>
       </c>
       <c r="G151" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="H151" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="I151" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="B152" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="C152" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="D152" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E152">
         <v>36043</v>
       </c>
       <c r="F152">
         <v>3349566200</v>
       </c>
       <c r="G152" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="H152" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="I152" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J152" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K152" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>239</v>
       </c>
       <c r="B153" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="C153" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="D153" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E153">
         <v>37129</v>
       </c>
       <c r="F153">
         <v>6158960200</v>
       </c>
       <c r="G153" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="H153" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="I153" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K153" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>224</v>
       </c>
       <c r="B154" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="C154" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="D154" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E154">
         <v>35756</v>
       </c>
       <c r="F154">
         <v>9389022001</v>
       </c>
       <c r="G154" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="H154" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K154" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="B155" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="C155" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155">
         <v>31008</v>
       </c>
       <c r="F155">
         <v>4786992220</v>
       </c>
       <c r="G155" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="H155" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="I155" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="J155" t="s">
-        <v>683</v>
+        <v>477</v>
       </c>
       <c r="K155" t="s">
-        <v>683</v>
+        <v>477</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B156" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="C156" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="D156" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E156">
         <v>47385</v>
       </c>
       <c r="F156">
         <v>7658562020</v>
       </c>
       <c r="G156" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="H156" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="I156" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="J156" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="K156" t="s">
-        <v>690</v>
+        <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>510</v>
       </c>
       <c r="B157" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="C157" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D157" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E157">
         <v>88063</v>
       </c>
       <c r="F157">
         <v>5755891100</v>
       </c>
       <c r="G157" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="H157" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="I157" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>515</v>
       </c>
       <c r="B158" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="C158" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="D158" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E158">
         <v>87401</v>
       </c>
       <c r="F158">
         <v>5053274703</v>
       </c>
       <c r="G158" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="H158" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="I158" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J158" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K158" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>535</v>
       </c>
       <c r="B159" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="C159" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="D159" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E159">
         <v>80022</v>
       </c>
       <c r="F159">
         <v>3032288944</v>
       </c>
       <c r="G159" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="H159" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K159" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>530</v>
       </c>
       <c r="B160" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="C160" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="D160" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E160">
         <v>80631</v>
       </c>
       <c r="F160">
         <v>9704544068</v>
       </c>
       <c r="G160" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="H160" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>539</v>
       </c>
       <c r="B161" t="s">
+        <v>715</v>
+      </c>
+      <c r="C161" t="s">
+        <v>716</v>
+      </c>
+      <c r="D161" t="s">
         <v>708</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
       <c r="E161">
         <v>80033</v>
       </c>
       <c r="F161">
         <v>3034222300</v>
       </c>
       <c r="G161" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="H161" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="I161" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>540</v>
       </c>
       <c r="B162" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="C162" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="D162" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E162">
         <v>80239</v>
       </c>
       <c r="F162">
         <v>7209052005</v>
       </c>
       <c r="G162" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="H162" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K162" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
         <v>542</v>
       </c>
       <c r="B163" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="C163" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="D163" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E163">
         <v>80905</v>
       </c>
       <c r="F163">
         <v>7196324686</v>
       </c>
       <c r="G163" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="H163" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="I163" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J163" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K163" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>543</v>
       </c>
       <c r="B164" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="C164" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="D164" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E164">
         <v>81008</v>
       </c>
       <c r="F164">
         <v>7195430402</v>
       </c>
       <c r="G164" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="H164" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="I164" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K164" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>545</v>
       </c>
       <c r="B165" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="C165" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="D165" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E165">
         <v>81625</v>
       </c>
       <c r="F165">
         <v>9708247094</v>
       </c>
       <c r="G165" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="H165" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="I165" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>547</v>
       </c>
       <c r="B166" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="C166" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="D166" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E166">
         <v>81401</v>
       </c>
       <c r="F166">
         <v>9702401611</v>
       </c>
       <c r="G166" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="H166" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I166" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J166" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K166" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="C167" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="D167" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E167">
         <v>81505</v>
       </c>
       <c r="F167">
         <v>9702459500</v>
       </c>
       <c r="G167" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="H167" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="I167" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="C168" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D168" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E168">
         <v>85019</v>
       </c>
       <c r="F168">
         <v>6022727601</v>
       </c>
       <c r="G168" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="H168" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>628</v>
       </c>
       <c r="B169" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="C169" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="D169" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E169">
         <v>84501</v>
       </c>
       <c r="F169">
         <v>4356374846</v>
       </c>
       <c r="G169" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="H169" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="I169" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>629</v>
       </c>
       <c r="B170" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="C170" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="D170" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E170">
         <v>84654</v>
       </c>
       <c r="F170">
         <v>4355299876</v>
       </c>
       <c r="G170" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="H170" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="I170" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J170" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K170" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>637</v>
       </c>
       <c r="B171" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="C171" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="D171" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E171">
         <v>84404</v>
       </c>
       <c r="F171">
         <v>8016275833</v>
       </c>
       <c r="G171" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="H171" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="I171" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J171" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K171" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>630</v>
       </c>
       <c r="B172" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="C172" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="D172" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E172">
         <v>84601</v>
       </c>
       <c r="F172">
         <v>8013742800</v>
       </c>
       <c r="G172" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="H172" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="I172" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J172" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K172" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>640</v>
       </c>
       <c r="B173" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C173" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="D173" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E173">
         <v>84120</v>
       </c>
       <c r="F173">
         <v>8014871087</v>
       </c>
       <c r="G173" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="H173" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="I173" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K173" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>730</v>
       </c>
       <c r="B174" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="C174" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="D174" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E174">
         <v>95206</v>
       </c>
       <c r="F174">
         <v>2099839495</v>
       </c>
       <c r="G174" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="H174" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="I174" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J174" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K174" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>732</v>
       </c>
       <c r="B175" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="C175" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="D175" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E175">
         <v>95380</v>
       </c>
       <c r="F175">
         <v>2096684254</v>
       </c>
       <c r="G175" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="H175" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="I175" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J175" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K175" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>735</v>
       </c>
       <c r="B176" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="C176" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="D176" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E176">
         <v>93901</v>
       </c>
       <c r="F176">
         <v>8317831565</v>
       </c>
       <c r="G176" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="H176" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K176" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>738</v>
       </c>
       <c r="B177" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="C177" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="D177" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E177">
         <v>94553</v>
       </c>
       <c r="F177">
         <v>9253729056</v>
       </c>
       <c r="G177" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="H177" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="I177" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J177" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="K177" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>753</v>
       </c>
       <c r="B178" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C178" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D178" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E178">
         <v>89115</v>
       </c>
       <c r="F178">
         <v>7026437033</v>
       </c>
       <c r="G178" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="H178" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>759</v>
       </c>
       <c r="B179" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="C179" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="D179" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E179">
         <v>89431</v>
       </c>
       <c r="F179">
         <v>7753558883</v>
       </c>
       <c r="G179" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="H179" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="I179" t="s">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="J179" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K179" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>760</v>
       </c>
       <c r="B180" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="C180" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="D180" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E180">
         <v>95112</v>
       </c>
       <c r="F180">
         <v>4083501600</v>
       </c>
       <c r="G180" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="H180" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K180" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>765</v>
       </c>
       <c r="B181" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="C181" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="D181" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E181">
         <v>95811</v>
       </c>
       <c r="F181">
         <v>9164474220</v>
       </c>
       <c r="G181" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="H181" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="I181" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J181" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K181" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>763</v>
       </c>
       <c r="B182" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="C182" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D182" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E182">
         <v>94621</v>
       </c>
       <c r="F182">
         <v>5105698769</v>
       </c>
       <c r="G182" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="H182" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="I182" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J182" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K182" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>774</v>
       </c>
       <c r="B183" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="C183" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="D183" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E183">
         <v>95482</v>
       </c>
       <c r="F183">
         <v>7074623519</v>
       </c>
       <c r="G183" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="H183" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="I183" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J183" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>775</v>
       </c>
       <c r="B184" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="C184" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="D184" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E184">
         <v>95407</v>
       </c>
       <c r="F184">
         <v>7075458740</v>
       </c>
       <c r="G184" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="H184" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="I184" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J184" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K184" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B185" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="C185" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="D185" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E185">
         <v>62864</v>
       </c>
       <c r="F185">
         <v>6184728080</v>
       </c>
       <c r="G185" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="H185" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="I185" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J185" t="s">
-        <v>440</v>
+        <v>814</v>
       </c>
       <c r="K185" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="B186" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="C186" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D186" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E186">
         <v>64448</v>
       </c>
       <c r="F186">
         <v>8167224220</v>
       </c>
       <c r="G186" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="H186" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="I186" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="J186" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="K186" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="B187" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="C187" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="D187" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E187">
         <v>43140</v>
       </c>
       <c r="F187">
         <v>7409103100</v>
       </c>
       <c r="G187" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="H187" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="I187" t="s">
         <v>445</v>
       </c>
       <c r="J187" t="s">
-        <v>445</v>
+        <v>16</v>
       </c>
       <c r="K187" t="s">
-        <v>445</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="B188" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="C188" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="D188" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E188">
         <v>46737</v>
       </c>
       <c r="F188">
         <v>2602522303</v>
       </c>
       <c r="G188" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="H188" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="I188" t="s">
-        <v>823</v>
+        <v>445</v>
       </c>
       <c r="J188" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="K188" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="B189" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="C189" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="D189" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E189">
         <v>37356</v>
       </c>
       <c r="F189">
         <v>9314634900</v>
       </c>
       <c r="G189" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="H189" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="I189" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J189" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="K189" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="B190" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="C190" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="D190" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E190">
         <v>40150</v>
       </c>
       <c r="F190">
         <v>5026742323</v>
       </c>
       <c r="G190" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="H190" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="I190" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J190" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K190" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="B191" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="C191" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="D191" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E191">
         <v>72021</v>
       </c>
       <c r="F191">
         <v>8706387050</v>
       </c>
       <c r="G191" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="H191" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="I191" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J191" t="s">
-        <v>441</v>
+        <v>600</v>
       </c>
       <c r="K191" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>351</v>
       </c>
       <c r="B192" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="C192" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D192" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E192">
         <v>74116</v>
       </c>
       <c r="F192">
         <v>9186001123</v>
       </c>
       <c r="G192" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="H192" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>134</v>
       </c>
       <c r="B193" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="C193" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="D193" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E193">
         <v>31636</v>
       </c>
       <c r="F193">
         <v>2295591913</v>
       </c>
       <c r="G193" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="H193" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="I193" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J193" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K193" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="B194" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="C194" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="D194" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="E194">
         <v>55077</v>
       </c>
       <c r="F194">
         <v>6513785164</v>
       </c>
       <c r="G194" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="H194" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="I194" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="J194" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="K194" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>713</v>
       </c>
       <c r="B195" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="C195" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="D195" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E195">
         <v>93455</v>
       </c>
       <c r="F195">
         <v>8056230500</v>
       </c>
       <c r="G195" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="H195" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="I195" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>714</v>
       </c>
       <c r="B196" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="C196" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="D196" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E196">
         <v>93268</v>
       </c>
       <c r="F196">
         <v>6617631800</v>
       </c>
       <c r="G196" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="H196" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="I196" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>715</v>
       </c>
       <c r="B197" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="C197" t="s">
+        <v>480</v>
+      </c>
+      <c r="D197" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E197">
         <v>93308</v>
       </c>
       <c r="F197">
         <v>6613910887</v>
       </c>
       <c r="G197" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="H197" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="I197" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>716</v>
       </c>
       <c r="B198" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="C198" t="s">
+        <v>480</v>
+      </c>
+      <c r="D198" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E198">
         <v>93308</v>
       </c>
       <c r="F198">
         <v>6615892893</v>
       </c>
       <c r="G198" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="H198" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="I198" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J198" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="K198" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>717</v>
       </c>
       <c r="B199" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="C199" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="D199" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E199">
         <v>93215</v>
       </c>
       <c r="F199">
         <v>6617253387</v>
       </c>
       <c r="G199" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="H199" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="I199" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>719</v>
       </c>
       <c r="B200" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="C200" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D200" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E200">
         <v>93272</v>
       </c>
       <c r="F200">
         <v>5597528473</v>
       </c>
       <c r="G200" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="H200" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="I200" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>720</v>
       </c>
       <c r="B201" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="C201" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D201" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E201">
         <v>93274</v>
       </c>
       <c r="F201">
         <v>5596863313</v>
       </c>
       <c r="G201" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="H201" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>721</v>
       </c>
       <c r="B202" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="C202" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="D202" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E202">
         <v>93257</v>
       </c>
       <c r="F202">
         <v>5597882024</v>
       </c>
       <c r="G202" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="H202" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="I202" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J202" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K202" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>722</v>
       </c>
       <c r="B203" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="C203" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="D203" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E203">
         <v>93291</v>
       </c>
       <c r="F203">
         <v>5596512020</v>
       </c>
       <c r="G203" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="H203" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="I203" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>724</v>
       </c>
       <c r="B204" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="C204" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D204" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E204">
         <v>93221</v>
       </c>
       <c r="F204">
         <v>5595922734</v>
       </c>
       <c r="G204" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="H204" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="I204" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>725</v>
       </c>
       <c r="B205" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="C205" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="D205" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E205">
         <v>93725</v>
       </c>
       <c r="F205">
         <v>5592644982</v>
       </c>
       <c r="G205" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="H205" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="I205" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="B206" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="C206" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D206" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E206">
         <v>47143</v>
       </c>
       <c r="F206">
         <v>9302393170</v>
       </c>
       <c r="G206" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="H206" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="I206" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J206" t="s">
-        <v>440</v>
+        <v>905</v>
       </c>
       <c r="K206" t="s">
-        <v>440</v>
+        <v>905</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="B207" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="C207" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="D207" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E207">
         <v>42776</v>
       </c>
       <c r="F207">
         <v>5026282301</v>
       </c>
       <c r="G207" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="H207" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="I207" t="s">
-        <v>683</v>
+        <v>445</v>
       </c>
       <c r="J207" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
       <c r="K207" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="B208" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="C208" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="D208" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E208">
         <v>36572</v>
       </c>
       <c r="F208">
         <v>2514260010</v>
       </c>
       <c r="G208" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="H208" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="I208" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J208" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K208" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="B209" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="C209" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="D209" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E209">
         <v>61858</v>
       </c>
       <c r="F209">
         <v>2175150010</v>
       </c>
       <c r="G209" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="H209" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="I209" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J209" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="K209" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="B210" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="C210" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="D210" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E210">
         <v>61301</v>
       </c>
       <c r="F210">
         <v>8157806030</v>
       </c>
       <c r="G210" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="H210" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="I210" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="J210" t="s">
-        <v>461</v>
+        <v>18</v>
       </c>
       <c r="K210" t="s">
-        <v>461</v>
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="B211" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="C211" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="D211" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E211">
         <v>43518</v>
       </c>
       <c r="F211">
         <v>5137470001</v>
       </c>
       <c r="G211" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="H211" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="I211" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J211" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="K211" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="B212" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="C212" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="D212" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E212">
         <v>77859</v>
       </c>
       <c r="F212">
         <v>9798143420</v>
       </c>
       <c r="G212" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="H212" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="I212" t="s">
-        <v>440</v>
+        <v>697</v>
       </c>
       <c r="J212" t="s">
-        <v>461</v>
+        <v>18</v>
       </c>
       <c r="K212" t="s">
-        <v>461</v>
+        <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="B213" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="C213" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="D213" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E213">
         <v>62294</v>
       </c>
       <c r="F213">
         <v>6188861010</v>
       </c>
       <c r="G213" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="H213" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="I213" t="s">
-        <v>934</v>
+        <v>132</v>
       </c>
       <c r="J213" t="s">
-        <v>461</v>
+        <v>18</v>
       </c>
       <c r="K213" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="B214" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="C214" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D214" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E214">
         <v>29203</v>
       </c>
       <c r="F214">
         <v>8392462121</v>
       </c>
       <c r="G214" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="H214" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="I214" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J214" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="K214" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>905</v>
       </c>
       <c r="B215" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C215" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D215" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E215">
         <v>35022</v>
       </c>
       <c r="F215">
         <v>2058484300</v>
       </c>
       <c r="G215" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="H215" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="I215" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="J215" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K215" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>901</v>
       </c>
       <c r="B216" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="C216" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="E216">
         <v>33837</v>
       </c>
       <c r="F216">
         <v>6892058700</v>
       </c>
       <c r="G216" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="H216" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="I216" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>930</v>
       </c>
       <c r="B217" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="C217" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="D217" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E217">
         <v>65708</v>
       </c>
       <c r="F217">
         <v>4172357836</v>
       </c>
       <c r="G217" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="H217" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="I217" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>915</v>
       </c>
       <c r="B218" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="C218" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="D218" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E218">
         <v>76063</v>
       </c>
       <c r="F218">
         <v>9723522701</v>
       </c>
       <c r="G218" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="H218" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="I218" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="J218" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="K218" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>932</v>
       </c>
       <c r="B219" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="C219" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="D219" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E219">
         <v>63301</v>
       </c>
       <c r="F219">
         <v>6367246441</v>
       </c>
       <c r="G219" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="H219" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="I219" t="s">
-        <v>959</v>
+        <v>29</v>
       </c>
       <c r="J219" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K219" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B220" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="C220" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="D220" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E220">
         <v>95695</v>
       </c>
       <c r="F220">
         <v>5306543201</v>
       </c>
       <c r="G220" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="H220" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="I220" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J220" t="s">
-        <v>445</v>
+        <v>533</v>
       </c>
       <c r="K220" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>910</v>
       </c>
       <c r="B221" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C221" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D221" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E221">
         <v>39440</v>
       </c>
       <c r="F221">
         <v>6016498104</v>
       </c>
       <c r="G221" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="H221" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I221" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="J221" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K221" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="B222" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="C222" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D222" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E222">
         <v>85019</v>
       </c>
       <c r="F222">
         <v>6022727601</v>
       </c>
       <c r="G222" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="H222" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="I222" t="s">
         <v>16</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="B223" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="C223" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="D223" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E223">
         <v>37043</v>
       </c>
       <c r="F223">
         <v>9315913008</v>
       </c>
       <c r="G223" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="H223" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="I223" t="s">
         <v>16</v>
       </c>
       <c r="J223" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="B224" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="C224" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="D224" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E224">
         <v>12072</v>
       </c>
       <c r="F224">
         <v>8383834240</v>
       </c>
       <c r="G224" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="H224" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="I224" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J224" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K224" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="B225" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="C225" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="D225" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E225">
         <v>86438</v>
       </c>
       <c r="F225">
         <v>9288370050</v>
       </c>
       <c r="G225" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="H225" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="I225" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J225" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="K225" t="s">
-        <v>823</v>
+        <v>992</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B226" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C226" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D226" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E226">
         <v>77357</v>
       </c>
       <c r="F226">
         <v>3469662525</v>
       </c>
       <c r="G226" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="H226" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="I226" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J226" t="s">
-        <v>992</v>
+        <v>132</v>
       </c>
       <c r="K226" t="s">
-        <v>992</v>
+        <v>132</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="B227" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C227" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D227" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="E227">
         <v>15825</v>
       </c>
       <c r="F227">
         <v>8149362110</v>
       </c>
       <c r="G227" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="H227" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="I227" t="s">
-        <v>999</v>
+        <v>510</v>
       </c>
       <c r="J227" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="K227" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B228" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C228" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D228" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E228">
         <v>46563</v>
       </c>
       <c r="F228" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="G228" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="H228" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="I228" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J228" t="s">
-        <v>440</v>
+        <v>814</v>
       </c>
       <c r="K228" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="B229" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="C229" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="D229" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E229">
         <v>43128</v>
       </c>
       <c r="F229">
         <v>9378726080</v>
       </c>
       <c r="G229" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="H229" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="I229" t="s">
-        <v>1012</v>
+        <v>457</v>
       </c>
       <c r="J229" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="K229" t="s">
-        <v>1012</v>
+        <v>457</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="B230" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="C230" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="D230" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E230">
         <v>84074</v>
       </c>
       <c r="F230">
         <v>3855413001</v>
       </c>
       <c r="G230" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="H230" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="I230" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J230" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="K230" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="B231" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="C231" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="D231" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E231">
         <v>78570</v>
       </c>
       <c r="F231">
         <v>9566342070</v>
       </c>
       <c r="G231" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="H231" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="I231" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J231" t="s">
-        <v>454</v>
+        <v>600</v>
       </c>
       <c r="K231" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="B232" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="C232" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="D232" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E232">
         <v>75790</v>
       </c>
       <c r="F232">
         <v>9039634030</v>
       </c>
       <c r="G232" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="H232" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="I232" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J232" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
       <c r="K232" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="B233" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="C233" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="D233" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E233">
         <v>47834</v>
       </c>
       <c r="F233">
         <v>9302780010</v>
       </c>
       <c r="G233" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="H233" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="I233" t="s">
-        <v>454</v>
+        <v>697</v>
       </c>
       <c r="J233" t="s">
-        <v>1033</v>
+        <v>905</v>
       </c>
       <c r="K233" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="B234" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="C234" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="D234" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E234">
         <v>14036</v>
       </c>
       <c r="F234">
         <v>5853167267</v>
       </c>
       <c r="G234" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H234" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="I234" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J234" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K234" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="B235" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="C235" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="D235" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E235">
         <v>92078</v>
       </c>
       <c r="F235">
         <v>4423855200</v>
       </c>
       <c r="G235" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="H235" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="I235" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J235" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K235" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B236" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="C236" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="D236" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E236">
         <v>75110</v>
       </c>
       <c r="F236">
         <v>9039987130</v>
       </c>
       <c r="G236" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="H236" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="I236" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J236" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K236" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="B237" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="C237" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="D237" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E237">
         <v>76849</v>
       </c>
       <c r="F237">
         <v>3257702670</v>
       </c>
       <c r="G237" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="H237" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="I237" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J237" t="s">
-        <v>1033</v>
+        <v>905</v>
       </c>
       <c r="K237" t="s">
-        <v>1033</v>
+        <v>905</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B238" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="C238" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="D238" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="E238">
         <v>69101</v>
       </c>
       <c r="F238">
         <v>3083300070</v>
       </c>
       <c r="G238" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="H238" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="I238" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="J238" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K238" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B239" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C239" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="D239" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="E239">
         <v>51521</v>
       </c>
       <c r="F239">
         <v>7123076300</v>
       </c>
       <c r="G239" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="H239" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="I239" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="J239" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K239" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="B240" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="C240" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D240" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E240">
         <v>92316</v>
       </c>
       <c r="F240">
         <v>8402550100</v>
       </c>
       <c r="G240" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="H240" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K240" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="B241" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="C241" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D241" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E241">
         <v>76177</v>
       </c>
       <c r="F241">
         <v>6828826190</v>
       </c>
       <c r="G241" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="H241" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="I241" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J241" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K241" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="B242" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="C242" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="D242" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E242">
         <v>27030</v>
       </c>
       <c r="F242">
         <v>7432621030</v>
       </c>
       <c r="G242" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="H242" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="I242" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="J242" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K242" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B243" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C243" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="D243" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E243">
         <v>22546</v>
       </c>
       <c r="F243">
         <v>8049171040</v>
       </c>
       <c r="G243" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="H243" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="I243" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J243" t="s">
-        <v>1033</v>
+        <v>905</v>
       </c>
       <c r="K243" t="s">
-        <v>1033</v>
+        <v>905</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="B244" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="C244" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="D244" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E244">
         <v>42001</v>
       </c>
       <c r="F244">
         <v>2703911880</v>
       </c>
       <c r="G244" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="H244" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="I244" t="s">
-        <v>445</v>
+        <v>132</v>
       </c>
       <c r="J244" t="s">
-        <v>1090</v>
+        <v>18</v>
       </c>
       <c r="K244" t="s">
-        <v>1090</v>
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B245" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C245" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D245" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E245">
         <v>31793</v>
       </c>
       <c r="F245">
         <v>2296520002</v>
       </c>
       <c r="G245" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H245" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="I245" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="J245" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="K245" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B246" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C246" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="E246">
         <v>34482</v>
       </c>
       <c r="F246">
         <v>3523521311</v>
       </c>
       <c r="G246" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="H246" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="I246" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J246" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K246" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B247" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C247" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D247" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E247">
         <v>83705</v>
       </c>
       <c r="F247">
         <v>2085752252</v>
       </c>
       <c r="G247" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="H247" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I247" t="s">
-        <v>16</v>
+        <v>1111</v>
       </c>
       <c r="J247" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K247" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="B248" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C248" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="D248" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E248">
         <v>35594</v>
       </c>
       <c r="F248">
         <v>6599993201</v>
       </c>
       <c r="G248" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="H248" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I248" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J248" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
       <c r="K248" t="s">
-        <v>824</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="B249" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="C249" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D249" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E249" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="F249">
         <v>9284831101</v>
       </c>
       <c r="G249" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="H249" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="I249" t="s">
-        <v>445</v>
+        <v>1122</v>
       </c>
       <c r="J249" t="s">
-        <v>445</v>
+        <v>1016</v>
       </c>
       <c r="K249" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="B250" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="C250" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="D250" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E250">
         <v>75154</v>
       </c>
       <c r="F250">
         <v>9453320030</v>
       </c>
       <c r="G250" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="H250" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="I250" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="J250" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
       <c r="K250" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="B251" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="C251" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="D251" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="E251">
         <v>66801</v>
       </c>
       <c r="F251">
         <v>6203665029</v>
       </c>
       <c r="G251" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="H251" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="I251" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J251" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="K251" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="B252" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="C252" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="D252" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E252">
         <v>44010</v>
       </c>
       <c r="F252">
         <v>4408800414</v>
       </c>
       <c r="G252" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="H252" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="I252" t="s">
-        <v>510</v>
+        <v>445</v>
       </c>
       <c r="J252" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="K252" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="B253" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="C253" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="D253" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="E253">
         <v>16373</v>
       </c>
       <c r="F253">
         <v>7248673004</v>
       </c>
       <c r="G253" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="H253" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="I253" t="s">
-        <v>689</v>
+        <v>1145</v>
       </c>
       <c r="J253" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="K253" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="B254" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="C254" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="D254" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E254">
         <v>80828</v>
       </c>
       <c r="F254">
         <v>7197759506</v>
       </c>
       <c r="G254" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="H254" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="I254" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="J254" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K254" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="B255" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="C255" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="D255" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E255" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="F255">
         <v>9129646798</v>
       </c>
       <c r="G255" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="H255" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="I255" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J255" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="B256" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C256" t="s">
         <v>1156</v>
       </c>
-      <c r="C256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D256" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E256" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="F256">
         <v>9129646798</v>
       </c>
       <c r="G256" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="H256" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="I256" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J256" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K256" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="B257" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="C257" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="D257" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E257">
         <v>31021</v>
       </c>
       <c r="F257">
         <v>4782722151</v>
       </c>
       <c r="G257" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="H257" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="I257" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J257" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="B258" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="C258" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="D258" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E258" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="F258">
         <v>9124372390</v>
       </c>
       <c r="G258" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="H258" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="I258" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J258" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="B259" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="C259" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="D259" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E259">
         <v>29485</v>
       </c>
       <c r="F259">
         <v>8437233367</v>
       </c>
       <c r="G259" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="H259" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="I259" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J259" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K259" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="B260" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="C260" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="D260" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E260">
         <v>29303</v>
       </c>
       <c r="F260">
         <v>8648746011</v>
       </c>
       <c r="G260" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="H260" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="I260" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J260" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="B261" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="C261" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="D261" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E261">
         <v>21211</v>
       </c>
       <c r="F261">
         <v>4783822701</v>
       </c>
       <c r="G261" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="H261" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="I261" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J261" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K261" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>655</v>
       </c>
       <c r="B262" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="C262" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="D262" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E262">
         <v>83402</v>
       </c>
       <c r="F262">
         <v>9868002070</v>
       </c>
       <c r="G262" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="H262" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="I262" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J262" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K262" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="C263" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D263" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E263">
         <v>87107</v>
       </c>
       <c r="F263">
         <v>5058840686</v>
       </c>
       <c r="G263" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="H263" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="I263" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="J263" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K263" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="B264" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="C264" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D264" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E264">
         <v>77090</v>
       </c>
       <c r="F264">
         <v>3467814366</v>
       </c>
       <c r="G264" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="H264" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="I264" t="s">
-        <v>445</v>
+        <v>836</v>
       </c>
       <c r="J264" t="s">
-        <v>1195</v>
+        <v>18</v>
       </c>
       <c r="K264" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="B265" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="C265" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D265" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E265">
         <v>76301</v>
       </c>
       <c r="F265">
         <v>9404002610</v>
       </c>
       <c r="G265" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="H265" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="I265" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J265" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
       <c r="K265" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="B266" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="C266" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D266" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E266">
         <v>40055</v>
       </c>
       <c r="F266">
         <v>5027433877</v>
       </c>
       <c r="G266" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="H266" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="I266" t="s">
-        <v>824</v>
+        <v>445</v>
       </c>
       <c r="J266" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K266" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="B267" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="C267" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="D267" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E267">
         <v>84119</v>
       </c>
       <c r="F267">
         <v>3853864700</v>
       </c>
       <c r="G267" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="H267" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="I267" t="s">
-        <v>1209</v>
+        <v>450</v>
       </c>
       <c r="J267" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
       <c r="K267" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="B268" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C268" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="D268" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E268">
         <v>76009</v>
       </c>
       <c r="F268" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="G268" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="H268" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="I268" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="J268" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K268" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>985</v>
       </c>
       <c r="B269" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="C269" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D269" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E269">
         <v>93274</v>
       </c>
       <c r="F269">
         <v>5596865456</v>
       </c>
       <c r="G269" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="H269" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="I269" t="s">
-        <v>959</v>
+        <v>29</v>
       </c>
       <c r="J269" t="s">
-        <v>959</v>
+        <v>29</v>
       </c>
       <c r="K269" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="B270" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="C270" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="D270" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E270">
         <v>73662</v>
       </c>
       <c r="F270">
         <v>5809283616</v>
       </c>
       <c r="G270" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="H270" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="I270" t="s">
-        <v>445</v>
+        <v>697</v>
       </c>
       <c r="J270" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
       <c r="K270" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>319</v>
       </c>
       <c r="B271" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="C271" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="D271" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E271" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="F271">
         <v>3183199414</v>
       </c>
       <c r="G271" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="H271" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="I271" t="s">
-        <v>959</v>
+        <v>29</v>
       </c>
       <c r="J271" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K271" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="B272" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="C272" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="D272" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E272">
         <v>77320</v>
       </c>
       <c r="F272">
         <v>9364359119</v>
       </c>
       <c r="G272" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="H272" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="I272" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="J272" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="K272" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="B273" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="C273" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D273" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E273">
         <v>79118</v>
       </c>
       <c r="F273">
         <v>8063351656</v>
       </c>
       <c r="G273" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="H273" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="I273" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J273" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K273" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="B274" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C274" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="D274" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E274">
         <v>79706</v>
       </c>
       <c r="F274">
         <v>4325615906</v>
       </c>
       <c r="G274" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="H274" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="I274" t="s">
-        <v>440</v>
+        <v>132</v>
       </c>
       <c r="J274" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K274" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="B275" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="C275" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="D275" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E275">
         <v>76706</v>
       </c>
       <c r="F275">
         <v>2546625500</v>
       </c>
       <c r="G275" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="H275" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="I275" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J275" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K275" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="B276" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="C276" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D276" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E276">
         <v>78045</v>
       </c>
       <c r="F276">
         <v>9567241211</v>
       </c>
       <c r="G276" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="H276" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="I276" t="s">
-        <v>446</v>
+        <v>1128</v>
       </c>
       <c r="J276" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K276" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B277" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C277" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D277" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E277">
         <v>85131</v>
       </c>
       <c r="F277">
         <v>5204662199</v>
       </c>
       <c r="G277" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="H277" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="I277" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J277" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K277" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="B278" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="C278" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="D278" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E278">
         <v>86047</v>
       </c>
       <c r="F278">
         <v>9282891112</v>
       </c>
       <c r="G278" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="H278" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="I278" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J278" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K278" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="B279" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="C279" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="D279" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E279">
         <v>79821</v>
       </c>
       <c r="F279">
         <v>9158863252</v>
       </c>
       <c r="G279" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="H279" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="I279" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="J279" t="s">
-        <v>16</v>
+        <v>836</v>
       </c>
       <c r="K279" t="s">
-        <v>16</v>
+        <v>836</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="B280" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="C280" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="D280" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E280">
         <v>77521</v>
       </c>
       <c r="F280">
         <v>2814245555</v>
       </c>
       <c r="G280" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="H280" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="I280" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J280" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K280" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="B281" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="C281" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="D281" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E281">
         <v>64060</v>
       </c>
       <c r="F281">
         <v>8166354103</v>
       </c>
       <c r="G281" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="H281" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="I281" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J281" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K281" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="B282" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="C282" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D282" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E282">
         <v>73128</v>
       </c>
       <c r="F282">
         <v>4057890679</v>
       </c>
       <c r="G282" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="H282" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="I282" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J282" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K282" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="B283" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="C283" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="D283" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E283">
         <v>75482</v>
       </c>
       <c r="F283">
         <v>9034396200</v>
       </c>
       <c r="G283" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="H283" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="I283" t="s">
-        <v>824</v>
+        <v>992</v>
       </c>
       <c r="J283" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
       <c r="K283" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="B284" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="C284" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="D284" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E284">
         <v>65233</v>
       </c>
       <c r="F284">
         <v>6608829595</v>
       </c>
       <c r="G284" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="H284" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="I284" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J284" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K284" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="B285" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="C285" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="D285" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E285">
         <v>64804</v>
       </c>
       <c r="F285">
         <v>4176267767</v>
       </c>
       <c r="G285" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="H285" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="I285" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J285" t="s">
-        <v>16</v>
+        <v>572</v>
       </c>
       <c r="K285" t="s">
-        <v>16</v>
+        <v>572</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="B286" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C286" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="D286" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E286">
         <v>72802</v>
       </c>
       <c r="F286">
         <v>4798809224</v>
       </c>
       <c r="G286" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="H286" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="I286" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J286" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="K286" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="B287" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C287" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="D287" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E287">
         <v>72019</v>
       </c>
       <c r="F287">
         <v>5017944556</v>
       </c>
       <c r="G287" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="H287" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="I287" t="s">
-        <v>440</v>
+        <v>697</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="B288" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="C288" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D288" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E288">
         <v>71033</v>
       </c>
       <c r="F288">
         <v>3189387777</v>
       </c>
       <c r="G288" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H288" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="I288" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J288" t="s">
-        <v>454</v>
+        <v>600</v>
       </c>
       <c r="K288" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="B289" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="C289" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="D289" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E289">
         <v>27542</v>
       </c>
       <c r="F289">
         <v>9192840415</v>
       </c>
       <c r="G289" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="H289" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="I289" t="s">
-        <v>510</v>
+        <v>697</v>
       </c>
       <c r="J289" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="K289" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="B290" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="C290" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="D290" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E290">
         <v>45005</v>
       </c>
       <c r="F290">
         <v>9377469270</v>
       </c>
       <c r="G290" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="H290" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="I290" t="s">
-        <v>446</v>
+        <v>1325</v>
       </c>
       <c r="J290" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K290" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="B291" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="C291" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="D291" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E291">
         <v>30179</v>
       </c>
       <c r="F291">
         <v>7705628283</v>
       </c>
       <c r="G291" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="H291" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="I291" t="s">
-        <v>440</v>
+        <v>477</v>
       </c>
       <c r="J291" t="s">
-        <v>939</v>
+        <v>572</v>
       </c>
       <c r="K291" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B292" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="C292" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D292" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E292">
         <v>35405</v>
       </c>
       <c r="F292">
         <v>2056332111</v>
       </c>
       <c r="G292" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="H292" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="I292" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J292" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K292" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="B293" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="C293" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D293" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E293">
         <v>39204</v>
       </c>
       <c r="F293">
         <v>6019696667</v>
       </c>
       <c r="G293" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="H293" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="I293" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J293" t="s">
-        <v>454</v>
+        <v>1339</v>
       </c>
       <c r="K293" t="s">
-        <v>454</v>
+        <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="B294" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="C294" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="D294" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E294">
         <v>39503</v>
       </c>
       <c r="F294">
         <v>2288228747</v>
       </c>
       <c r="G294" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="H294" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="I294" t="s">
-        <v>446</v>
+        <v>697</v>
       </c>
       <c r="J294" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="B295" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="C295" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="D295" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E295">
         <v>29018</v>
       </c>
       <c r="F295">
         <v>8038292657</v>
       </c>
       <c r="G295" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="H295" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="I295" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J295" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="K295" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="B296" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="C296" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="D296" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E296">
         <v>31407</v>
       </c>
       <c r="F296">
         <v>9129662271</v>
       </c>
       <c r="G296" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="H296" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="I296" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J296" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
       <c r="K296" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="B297" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="C297" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="D297" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E297">
         <v>44515</v>
       </c>
       <c r="F297">
         <v>3305441126</v>
       </c>
       <c r="G297" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="H297" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="I297" t="s">
-        <v>454</v>
+        <v>16</v>
       </c>
       <c r="J297" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K297" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="H298" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="B299" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="C299" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="D299" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="E299">
         <v>52773</v>
       </c>
       <c r="F299">
         <v>5632844265</v>
       </c>
       <c r="G299" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="H299" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="I299" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J299" t="s">
-        <v>16</v>
+        <v>450</v>
       </c>
       <c r="K299" t="s">
-        <v>16</v>
+        <v>450</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="B300" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="C300" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="D300" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="E300">
         <v>50323</v>
       </c>
       <c r="F300">
         <v>5152762272</v>
       </c>
       <c r="G300" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="H300" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="I300" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J300" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K300" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="B301" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="C301" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="D301" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E301">
         <v>62401</v>
       </c>
       <c r="F301">
         <v>2178571760</v>
       </c>
       <c r="G301" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="H301" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="I301" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="J301" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K301" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="B302" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="C302" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="D302" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E302">
         <v>42262</v>
       </c>
       <c r="F302">
         <v>2706409812</v>
       </c>
       <c r="G302" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="H302" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="I302" t="s">
-        <v>454</v>
+        <v>1382</v>
       </c>
       <c r="J302" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K302" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="B303" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="C303" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="D303" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E303">
         <v>63867</v>
       </c>
       <c r="F303">
         <v>5734722298</v>
       </c>
       <c r="G303" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="H303" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="I303" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J303" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K303" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="B304" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="C304" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D304" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E304">
         <v>40324</v>
       </c>
       <c r="F304">
         <v>5028634069</v>
       </c>
       <c r="G304" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="H304" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="I304" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J304" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="K304" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="B305" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="C305" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="D305" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E305">
         <v>42740</v>
       </c>
       <c r="F305">
         <v>2703690180</v>
       </c>
       <c r="G305" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="H305" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="I305" t="s">
-        <v>510</v>
+        <v>697</v>
       </c>
       <c r="J305" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="K305" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1392</v>
+        <v>1398</v>
       </c>
       <c r="B306" t="s">
-        <v>1393</v>
+        <v>1399</v>
       </c>
       <c r="C306" t="s">
-        <v>1394</v>
+        <v>1400</v>
       </c>
       <c r="D306" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E306">
         <v>43074</v>
       </c>
       <c r="F306">
         <v>7409653540</v>
       </c>
       <c r="G306" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="H306" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="I306" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="J306" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K306" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="B307" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="C307" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
       <c r="D307" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E307">
         <v>37090</v>
       </c>
       <c r="F307">
         <v>6154490004</v>
       </c>
       <c r="G307" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="H307" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="I307" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J307" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="K307" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="B308" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="C308" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="D308" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="E308">
         <v>17112</v>
       </c>
       <c r="G308" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="H308" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
       <c r="I308" t="s">
-        <v>689</v>
+        <v>1145</v>
       </c>
       <c r="J308" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="K308" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
       <c r="B309" t="s">
-        <v>1409</v>
+        <v>1415</v>
       </c>
       <c r="C309" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="D309" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E309">
         <v>45808</v>
       </c>
       <c r="F309">
         <v>4196438273</v>
       </c>
       <c r="G309" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="H309" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="I309" t="s">
         <v>446</v>
       </c>
       <c r="J309" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
       <c r="K309" t="s">
-        <v>16</v>
+        <v>465</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
       <c r="B310" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="C310" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="D310" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E310">
         <v>30721</v>
       </c>
       <c r="F310">
         <v>7062720673</v>
       </c>
       <c r="G310" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="H310" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="I310" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="J310" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K310" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="B311" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="C311" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="D311" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E311">
         <v>31601</v>
       </c>
       <c r="F311">
         <v>2292443179</v>
       </c>
       <c r="G311" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="H311" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="I311" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="J311" t="s">
-        <v>939</v>
+        <v>18</v>
       </c>
       <c r="K311" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="B312" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="C312" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="D312" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E312">
         <v>37725</v>
       </c>
       <c r="F312">
         <v>8653971427</v>
       </c>
       <c r="G312" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="H312" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="I312" t="s">
-        <v>823</v>
+        <v>697</v>
       </c>
       <c r="J312" t="s">
-        <v>1391</v>
+        <v>132</v>
       </c>
       <c r="K312" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="B313" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="C313" t="s">
-        <v>1430</v>
+        <v>1436</v>
       </c>
       <c r="D313" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E313">
         <v>46406</v>
       </c>
       <c r="F313">
         <v>2198445614</v>
       </c>
       <c r="G313" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="H313" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="I313" t="s">
-        <v>454</v>
+        <v>1382</v>
       </c>
       <c r="J313" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="K313" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="B314" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
       <c r="C314" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="D314" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E314">
         <v>46184</v>
       </c>
       <c r="F314">
         <v>3175350298</v>
       </c>
       <c r="G314" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="H314" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="I314" t="s">
-        <v>446</v>
+        <v>16</v>
       </c>
       <c r="J314" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K314" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="B315" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="C315" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="D315" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E315">
         <v>61080</v>
       </c>
       <c r="F315">
         <v>8153898222</v>
       </c>
       <c r="G315" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="H315" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="I315" t="s">
-        <v>510</v>
+        <v>697</v>
       </c>
       <c r="J315" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K315" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>734</v>
       </c>
       <c r="B316" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="C316" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="D316" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E316">
         <v>93610</v>
       </c>
       <c r="F316">
         <v>5596654952</v>
       </c>
       <c r="G316" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="H316" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="I316" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J316" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K316" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="B317" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="C317" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="D317" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E317">
         <v>75570</v>
       </c>
       <c r="F317" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="G317" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="H317" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="I317" t="s">
-        <v>823</v>
+        <v>445</v>
       </c>
       <c r="J317" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="K317" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="B318" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="C318" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D318" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E318">
         <v>85043</v>
       </c>
       <c r="F318" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="G318" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="H318" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="I318" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="J318" t="s">
-        <v>16</v>
+        <v>1464</v>
       </c>
       <c r="K318" t="s">
-        <v>16</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="B319" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="C319" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="D319" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="E319">
         <v>97850</v>
       </c>
       <c r="F319" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="G319" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="H319" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="I319" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="J319" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="K319" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B320" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="C320" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D320" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
       <c r="E320">
         <v>97875</v>
       </c>
       <c r="F320">
         <v>5418001615</v>
       </c>
       <c r="G320" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="H320" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="I320" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="J320" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K320" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B321" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C321" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="D321" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E321">
         <v>24382</v>
       </c>
       <c r="F321">
         <v>2762773110</v>
       </c>
       <c r="G321" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="H321" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="I321" t="s">
-        <v>446</v>
+        <v>992</v>
       </c>
       <c r="J321" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K321" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="B322" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="C322" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="D322" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E322">
         <v>80642</v>
       </c>
       <c r="F322">
         <v>3035000558</v>
       </c>
       <c r="G322" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="H322" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="I322" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J322" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K322" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="B323" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="C323" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="E323">
         <v>34482</v>
       </c>
       <c r="F323">
         <v>3528300100</v>
       </c>
       <c r="G323" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="H323" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="I323" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J323" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K323" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="B324" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="C324" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="D324" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E324">
         <v>89801</v>
       </c>
       <c r="F324">
         <v>7755913111</v>
       </c>
       <c r="G324" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="H324" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="I324" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J324" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="B325" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="C325" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="D325" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E325">
         <v>45840</v>
       </c>
       <c r="F325">
         <v>5673900190</v>
       </c>
       <c r="G325" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="H325" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="I325" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J325" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K325" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="B326" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="C326" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="D326" t="s">
         <v>13</v>
       </c>
       <c r="E326">
         <v>33619</v>
       </c>
+      <c r="F326" t="s">
+        <v>1504</v>
+      </c>
       <c r="G326" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="H326" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="I326" t="s">
-        <v>16</v>
+        <v>1507</v>
       </c>
       <c r="J326" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K326" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
       <c r="B327" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="C327" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="D327" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E327">
         <v>42134</v>
       </c>
       <c r="F327" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="G327" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="H327" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="I327" t="s">
-        <v>824</v>
+        <v>445</v>
       </c>
       <c r="J327" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="K327" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>920</v>
       </c>
       <c r="B328" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
       <c r="C328" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D328" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E328">
         <v>78219</v>
       </c>
       <c r="F328" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="G328" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="H328" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="I328" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J328" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K328" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="B329" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="C329" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D329" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E329">
         <v>83605</v>
       </c>
       <c r="F329" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="G329" t="s">
-        <v>1513</v>
+        <v>1521</v>
       </c>
       <c r="H329" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="I329" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
       <c r="J329" t="s">
+        <v>18</v>
+      </c>
+      <c r="K329" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11">
+      <c r="A330">
+        <v>110</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D330" t="s">
+        <v>13</v>
+      </c>
+      <c r="E330">
+        <v>32837</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1527</v>
+      </c>
+      <c r="I330" t="s">
+        <v>29</v>
+      </c>
+      <c r="J330" t="s">
+        <v>18</v>
+      </c>
+      <c r="K330" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11">
+      <c r="A331" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E331">
+        <v>97002</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1533</v>
+      </c>
+      <c r="I331" t="s">
         <v>16</v>
       </c>
-      <c r="K329" t="s">
-        <v>16</v>
+      <c r="J331" t="s">
+        <v>18</v>
+      </c>
+      <c r="K331" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11">
+      <c r="A332" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D332" t="s">
+        <v>412</v>
+      </c>
+      <c r="E332">
+        <v>84401</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I332" t="s">
+        <v>836</v>
+      </c>
+      <c r="J332" t="s">
+        <v>18</v>
+      </c>
+      <c r="K332" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>