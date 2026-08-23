--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1547">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
@@ -1424,53 +1424,50 @@
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>stmp544@stmpilot.com</t>
   </si>
   <si>
     <t>-91.2166, 38.808454</t>
   </si>
   <si>
     <t>8am-4pm</t>
   </si>
   <si>
     <t>STMP-728</t>
   </si>
   <si>
     <t>1301 Horizon Blvd</t>
   </si>
   <si>
     <t>stmp728@stmpilot.com</t>
   </si>
   <si>
     <t>6am-10:30pm</t>
   </si>
   <si>
-    <t>6am-10:30pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-924</t>
   </si>
   <si>
     <t>1501 North Jack Tone Road</t>
   </si>
   <si>
     <t>Ripon</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>stmp924@stmpilot.com</t>
   </si>
   <si>
     <t>-121.115411, 37.765177</t>
   </si>
   <si>
     <t>6am-10pm</t>
   </si>
   <si>
     <t>STMP-895</t>
   </si>
   <si>
     <t>17039 Zachary Ave</t>
@@ -1502,98 +1499,95 @@
   <si>
     <t>stmp219@stmpilot.com</t>
   </si>
   <si>
     <t>-79.276332, 37.941296</t>
   </si>
   <si>
     <t>STMP-196</t>
   </si>
   <si>
     <t>11557 Hopewell Rd</t>
   </si>
   <si>
     <t>Hagerstown</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>stmp196@stmpilot.com</t>
   </si>
   <si>
     <t>-77.722229, 39.639011</t>
   </si>
   <si>
-    <t>6 am - 11:59 pm</t>
-[...2 lines deleted...]
-    <t>6 am - 4 pm</t>
+    <t>6 am - 10 pm</t>
+  </si>
+  <si>
+    <t>8 am - 4 pm</t>
   </si>
   <si>
     <t>STMP-289</t>
   </si>
   <si>
     <t>26255 Warns Rd</t>
   </si>
   <si>
     <t>Perrysburg</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>stmp289@stmpilot.com</t>
   </si>
   <si>
     <t>-83.635095, 41.546106</t>
   </si>
   <si>
     <t>STMP-489</t>
   </si>
   <si>
     <t>312 Brown Street</t>
   </si>
   <si>
     <t>Bloomington</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>stmp489@stmpilot.com</t>
   </si>
   <si>
     <t>-88.984326, 40.474034</t>
   </si>
   <si>
     <t>7am-11pm, 24/7 Roadside</t>
   </si>
   <si>
-    <t>8am - 6pm, 24/7 Roadside</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-617</t>
   </si>
   <si>
     <t>125 N. 129th Ave</t>
   </si>
   <si>
     <t>stmp617@stmpilot.com</t>
   </si>
   <si>
     <t>STMP-375</t>
   </si>
   <si>
     <t>954 State Road 206 West</t>
   </si>
   <si>
     <t>St. Augustine</t>
   </si>
   <si>
     <t>stmp375@stmpilot.com</t>
   </si>
   <si>
     <t>-81.31427, 29.8920994</t>
   </si>
   <si>
     <t>STMP-850</t>
@@ -1613,53 +1607,50 @@
   <si>
     <t>STMP-330</t>
   </si>
   <si>
     <t>15559 Highway 13 South</t>
   </si>
   <si>
     <t>Hurricane Mills</t>
   </si>
   <si>
     <t>stmp330@stmpilot.com</t>
   </si>
   <si>
     <t>-87.810501, 35.923959</t>
   </si>
   <si>
     <t>STMP-502</t>
   </si>
   <si>
     <t>1551 Tommy Webb Drive</t>
   </si>
   <si>
     <t>stmp502@stmpilot.com</t>
   </si>
   <si>
-    <t>6am-10pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-464</t>
   </si>
   <si>
     <t>4154 West US Highway 24</t>
   </si>
   <si>
     <t>Remington</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>stmp464@stmpilot.com</t>
   </si>
   <si>
     <t>-87.140991, 40.903837</t>
   </si>
   <si>
     <t>STMP-498</t>
   </si>
   <si>
     <t>699 State Route 203</t>
   </si>
   <si>
     <t>East St. Louis</t>
@@ -1748,53 +1739,50 @@
   <si>
     <t>stmp343@stmpilot.com</t>
   </si>
   <si>
     <t>-83.981112, 33.319863</t>
   </si>
   <si>
     <t>10am-6pm</t>
   </si>
   <si>
     <t>STMP-318</t>
   </si>
   <si>
     <t>543 Highway 309</t>
   </si>
   <si>
     <t>Niota</t>
   </si>
   <si>
     <t>stmp318@stmpilot.com</t>
   </si>
   <si>
     <t>-84.582782, 35.542073</t>
   </si>
   <si>
-    <t>10am-6pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-164</t>
   </si>
   <si>
     <t>326 Slapes Corner</t>
   </si>
   <si>
     <t>Carneys Point</t>
   </si>
   <si>
     <t>NJ</t>
   </si>
   <si>
     <t>08069</t>
   </si>
   <si>
     <t>stmp164@stmpilot.com</t>
   </si>
   <si>
     <t>-75.4709625, 39.716671</t>
   </si>
   <si>
     <t>STMP-740</t>
   </si>
   <si>
     <t>9915 Avalon Road NW</t>
@@ -1814,53 +1802,50 @@
   <si>
     <t>Blacksburg</t>
   </si>
   <si>
     <t>stmp258@stmpilot.com</t>
   </si>
   <si>
     <t>-81.494193, 35.10953</t>
   </si>
   <si>
     <t>STMP-661</t>
   </si>
   <si>
     <t>I-20 Exit 277 101B N FM 707</t>
   </si>
   <si>
     <t>Merkel</t>
   </si>
   <si>
     <t>stmp661@stmpilot.com</t>
   </si>
   <si>
     <t>-99.939593, 32.329643</t>
   </si>
   <si>
-    <t>7am-6pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-759</t>
   </si>
   <si>
     <t>2401 Clear Creek Pkwy</t>
   </si>
   <si>
     <t>Cheyenne</t>
   </si>
   <si>
     <t>stmp759@stmpilot.com</t>
   </si>
   <si>
     <t>-104.816544, 41.138866</t>
   </si>
   <si>
     <t>STMP-478</t>
   </si>
   <si>
     <t>106 West Trefz Drive</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
     <t>stmp478@stmpilot.com</t>
@@ -1889,57 +1874,54 @@
   <si>
     <t>stm705@stmtires.com</t>
   </si>
   <si>
     <t>-117.567561, 33.875542</t>
   </si>
   <si>
     <t>STMP-427</t>
   </si>
   <si>
     <t>21055 West Road, I-75 Exit 32</t>
   </si>
   <si>
     <t>Woodhaven</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>stmp427@stmpilot.com</t>
   </si>
   <si>
     <t>-83.2447891, 42.1384888</t>
   </si>
   <si>
-    <t>8am-6pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-849</t>
   </si>
   <si>
-    <t>12505 Brannigan Park Road</t>
+    <t>12505 W Shadow Mountain Drive</t>
   </si>
   <si>
     <t>Bellemont</t>
   </si>
   <si>
     <t>stmp849@stmpilot.com</t>
   </si>
   <si>
     <t>-112.052427, 35.630842</t>
   </si>
   <si>
     <t>13748 Valley Blvd</t>
   </si>
   <si>
     <t>City of Industry</t>
   </si>
   <si>
     <t>stm707@stmtires.com</t>
   </si>
   <si>
     <t>-117.9566116, 34.0233612</t>
   </si>
   <si>
     <t>18203 Mount Baldy Circle</t>
   </si>
@@ -2456,53 +2438,50 @@
   <si>
     <t>Santa Rosa</t>
   </si>
   <si>
     <t>stm775@stmtires.com</t>
   </si>
   <si>
     <t>-122.717692, 38.445625</t>
   </si>
   <si>
     <t>STMP-482</t>
   </si>
   <si>
     <t>105 N Davidson Ave</t>
   </si>
   <si>
     <t>Mount Vernon</t>
   </si>
   <si>
     <t>STMP482@stmpilot.com</t>
   </si>
   <si>
     <t>-88.892273, 38.293269</t>
   </si>
   <si>
-    <t>7am-11pm (Closed at 5pm for the 4th)</t>
-[...1 lines deleted...]
-  <si>
     <t>STMP-554</t>
   </si>
   <si>
     <t>1307B SE Grand DD Hwy</t>
   </si>
   <si>
     <t>Faucett</t>
   </si>
   <si>
     <t>stmp554@stmpilot.com</t>
   </si>
   <si>
     <t>-94.854124, 39.604946</t>
   </si>
   <si>
     <t>7am-12:00am</t>
   </si>
   <si>
     <t>STMP-290</t>
   </si>
   <si>
     <t>1367 US 42 NE</t>
   </si>
   <si>
     <t>London</t>
@@ -2729,446 +2708,443 @@
   <si>
     <t>2462 East Central Ave</t>
   </si>
   <si>
     <t>Fresno</t>
   </si>
   <si>
     <t>stm725@stmtires.com</t>
   </si>
   <si>
     <t>-119.789382, 36.743313</t>
   </si>
   <si>
     <t>STMP-451</t>
   </si>
   <si>
     <t>14019 Blue Lick Road</t>
   </si>
   <si>
     <t>stmp451@stmpilot.com</t>
   </si>
   <si>
     <t>-85.769631, 38.467595</t>
   </si>
   <si>
+    <t>STMP-301</t>
+  </si>
+  <si>
+    <t>450 E. Western Ave.</t>
+  </si>
+  <si>
+    <t>Sonora</t>
+  </si>
+  <si>
+    <t>stmp301@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.950238, 37.515024</t>
+  </si>
+  <si>
+    <t>STMP-418</t>
+  </si>
+  <si>
+    <t>6111 US 43</t>
+  </si>
+  <si>
+    <t>Satsuma</t>
+  </si>
+  <si>
+    <t>stmp418@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.087879, 30.585158</t>
+  </si>
+  <si>
+    <t>STMP-483</t>
+  </si>
+  <si>
+    <t>8391 E 1760 North Road</t>
+  </si>
+  <si>
+    <t>Oakwood</t>
+  </si>
+  <si>
+    <t>stmp483@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.756376, 40.133222</t>
+  </si>
+  <si>
+    <t>STMP-481</t>
+  </si>
+  <si>
+    <t>341 Civic Rd.</t>
+  </si>
+  <si>
+    <t>LaSalle</t>
+  </si>
+  <si>
+    <t>stmp481@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.0942612, 41.3299103</t>
+  </si>
+  <si>
+    <t>STMP-267</t>
+  </si>
+  <si>
+    <t>14894 State Route 49</t>
+  </si>
+  <si>
+    <t>Edon</t>
+  </si>
+  <si>
+    <t>stmp267@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.76241, 41.63380</t>
+  </si>
+  <si>
+    <t>STMP-633</t>
+  </si>
+  <si>
+    <t>1658 South Market Street</t>
+  </si>
+  <si>
+    <t>Hearne</t>
+  </si>
+  <si>
+    <t>stmp633@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-96.581229, 30.925686</t>
+  </si>
+  <si>
+    <t>STMP-496</t>
+  </si>
+  <si>
+    <t>824 Edwardsville Road</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>stmp496@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.895817, 38.721612</t>
+  </si>
+  <si>
+    <t>STMP-259</t>
+  </si>
+  <si>
+    <t>1307 Buckner Road</t>
+  </si>
+  <si>
+    <t>stmp259@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.02563504273391, 34.06540365153126</t>
+  </si>
+  <si>
+    <t>7am-3pm</t>
+  </si>
+  <si>
+    <t>stm905@stmtires.com</t>
+  </si>
+  <si>
+    <t>-86.9251248, 33.3391163</t>
+  </si>
+  <si>
+    <t>5200 Regions Court</t>
+  </si>
+  <si>
+    <t>Lakeland</t>
+  </si>
+  <si>
+    <t>stm901@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.603475, 28.159346</t>
+  </si>
+  <si>
+    <t>11 Industrial Blvd</t>
+  </si>
+  <si>
+    <t>Monett</t>
+  </si>
+  <si>
+    <t>stm930@stmtires.com</t>
+  </si>
+  <si>
+    <t>-93.934986, 36.802435</t>
+  </si>
+  <si>
+    <t>75 Regency Pkwy</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
+    <t>stm915@stmtires.com</t>
+  </si>
+  <si>
+    <t>-96.994633, 32.746014</t>
+  </si>
+  <si>
+    <t>7am-1pm</t>
+  </si>
+  <si>
+    <t>3900 Charbonneau Drive</t>
+  </si>
+  <si>
+    <t>St. Charles</t>
+  </si>
+  <si>
+    <t>stm932@stmtires.com</t>
+  </si>
+  <si>
+    <t>-90.4818268, 38.7829514</t>
+  </si>
+  <si>
+    <t>STMP-944</t>
+  </si>
+  <si>
+    <t>5360 County Road 99W</t>
+  </si>
+  <si>
+    <t>Dunnigan</t>
+  </si>
+  <si>
+    <t>stmp944@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.96978, 38.8835983</t>
+  </si>
+  <si>
+    <t>40 Thames Ave.</t>
+  </si>
+  <si>
+    <t>stm910@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-608</t>
+  </si>
+  <si>
+    <t>3801 West Clarendon Avenue</t>
+  </si>
+  <si>
+    <t>stm608@stmtires.com</t>
+  </si>
+  <si>
+    <t>-112.1405047, 33.4917361</t>
+  </si>
+  <si>
+    <t>STM-244</t>
+  </si>
+  <si>
+    <t>750C Economy Drive</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>stm244@stmtires.com</t>
+  </si>
+  <si>
+    <t>-87.227997, 36.526089</t>
+  </si>
+  <si>
+    <t>STMP-130</t>
+  </si>
+  <si>
+    <t>164 A Riverside Drive</t>
+  </si>
+  <si>
+    <t>Fultonville</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>stmp130@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-74.3544631, 42.9471113</t>
+  </si>
+  <si>
+    <t>STMP-830</t>
+  </si>
+  <si>
+    <t>10837 South Double R Drive</t>
+  </si>
+  <si>
+    <t>Yucca</t>
+  </si>
+  <si>
+    <t>stmp830@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-114.1553834, 34.9145323</t>
+  </si>
+  <si>
+    <t>7am-7pm</t>
+  </si>
+  <si>
+    <t>STMP-645</t>
+  </si>
+  <si>
+    <t>23400 Highway 242</t>
+  </si>
+  <si>
+    <t>New Caney</t>
+  </si>
+  <si>
+    <t>stmp645@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.194302, 30.195243</t>
+  </si>
+  <si>
+    <t>STMP-170</t>
+  </si>
+  <si>
+    <t>244 Allegheny Blvd</t>
+  </si>
+  <si>
+    <t>Brookville</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>stmp170@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-79.097653, 41.174251</t>
+  </si>
+  <si>
+    <t>7am-4pm, 24/7 Roadside</t>
+  </si>
+  <si>
+    <t>STMP-461</t>
+  </si>
+  <si>
+    <t>10617 9A Road</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>574-540-4330</t>
+  </si>
+  <si>
+    <t>stmp461@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.26421848785601, 41.34196058636989</t>
+  </si>
+  <si>
+    <t>STMP-271</t>
+  </si>
+  <si>
+    <t>9935 State Route 41 NW</t>
+  </si>
+  <si>
+    <t>Jeffersonville</t>
+  </si>
+  <si>
+    <t>stmp271@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-83.53828108652014, 39.646417318660546</t>
+  </si>
+  <si>
+    <t>STMP-808</t>
+  </si>
+  <si>
+    <t>1605 East Saddleback Blvd, Unit B</t>
+  </si>
+  <si>
+    <t>Lake Point</t>
+  </si>
+  <si>
+    <t>stmp808@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-112.26659032895306, 40.68619920462175</t>
+  </si>
+  <si>
+    <t>STMP-670</t>
+  </si>
+  <si>
+    <t>8009 E Expressway 83</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>stmp670@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.876948946687, 26.160235947709218</t>
+  </si>
+  <si>
+    <t>STMP-632</t>
+  </si>
+  <si>
+    <t>135 FM 314</t>
+  </si>
+  <si>
+    <t>Van</t>
+  </si>
+  <si>
+    <t>stmp632@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.64252896022805, 32.50450732086836</t>
+  </si>
+  <si>
+    <t>STMP-447</t>
+  </si>
+  <si>
+    <t>4340 N State Road 59</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>stmp447@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.12542427459785, 39.451579018347495</t>
+  </si>
+  <si>
     <t>9am-5pm</t>
   </si>
   <si>
-    <t>STMP-301</t>
-[...391 lines deleted...]
-  <si>
     <t>STMP-141</t>
   </si>
   <si>
     <t>8486 Allegheny Road</t>
   </si>
   <si>
     <t>Pembroke</t>
   </si>
   <si>
     <t>stmp141@stmpilot.com</t>
   </si>
   <si>
     <t>-78.40712828332984, 43.001319517719956</t>
   </si>
   <si>
     <t>STM-744</t>
   </si>
   <si>
     <t>160 Industrial St</t>
   </si>
   <si>
     <t>San Marcos</t>
   </si>
   <si>
     <t>stm744@stmtires.com</t>
@@ -3263,50 +3239,53 @@
   <si>
     <t>Fort Worth</t>
   </si>
   <si>
     <t>stmp634@stmpilot.com</t>
   </si>
   <si>
     <t>-97.3076401, 32.9568904</t>
   </si>
   <si>
     <t>STMP-234</t>
   </si>
   <si>
     <t>145 Plaza Lane</t>
   </si>
   <si>
     <t>Mount Airy</t>
   </si>
   <si>
     <t>stmp234@stmpilot.com</t>
   </si>
   <si>
     <t>-80.7469128, 36.4868850</t>
   </si>
   <si>
+    <t>6am-6pm</t>
+  </si>
+  <si>
     <t>STMP-210</t>
   </si>
   <si>
     <t>24251 Rogers Clark Blvd.</t>
   </si>
   <si>
     <t>Ruther Glen</t>
   </si>
   <si>
     <t>stmp210@stmpilot.com</t>
   </si>
   <si>
     <t>-77.4731984, 37.9335804</t>
   </si>
   <si>
     <t>STMP-308</t>
   </si>
   <si>
     <t>4160 Olivet Church Road</t>
   </si>
   <si>
     <t>Paducah</t>
   </si>
   <si>
     <t>stmp308@stmpilot.com</t>
@@ -3383,50 +3362,53 @@
   <si>
     <t>stmp411@stmpilot.com</t>
   </si>
   <si>
     <t>-87.780238, 33.992554</t>
   </si>
   <si>
     <t>STMP-854</t>
   </si>
   <si>
     <t>3075 E Gila Ridge Rd, Building B</t>
   </si>
   <si>
     <t>85365-7600</t>
   </si>
   <si>
     <t>stmp854@stmpilot.com</t>
   </si>
   <si>
     <t>-114.5806647, 32.6849378</t>
   </si>
   <si>
     <t>6am-11pm</t>
   </si>
   <si>
+    <t>8am-4:30pm</t>
+  </si>
+  <si>
     <t>STMP-648</t>
   </si>
   <si>
     <t>660 Daubitz Drive</t>
   </si>
   <si>
     <t>Red Oak</t>
   </si>
   <si>
     <t>stmp648@stmpilot.com</t>
   </si>
   <si>
     <t>-96.81960833, 32.51658658</t>
   </si>
   <si>
     <t>8am-11pm</t>
   </si>
   <si>
     <t>STMP-607</t>
   </si>
   <si>
     <t>1055 Overlander St</t>
   </si>
   <si>
     <t>Emporia</t>
@@ -3449,857 +3431,848 @@
   <si>
     <t>Austinburg</t>
   </si>
   <si>
     <t>stmp264@stmpilot.com</t>
   </si>
   <si>
     <t>-80.8551066, 41.7895627</t>
   </si>
   <si>
     <t>STMP-171</t>
   </si>
   <si>
     <t>6390 Emlenton Clintonville Rd.</t>
   </si>
   <si>
     <t>Emlenton</t>
   </si>
   <si>
     <t>stmp171@stmpilot.com</t>
   </si>
   <si>
     <t>-79.7409687, 41.1755652</t>
   </si>
   <si>
+    <t>STMP-749</t>
+  </si>
+  <si>
+    <t>2486 Williams Ave.</t>
+  </si>
+  <si>
+    <t>Limon</t>
+  </si>
+  <si>
+    <t>stmp749@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-103.6943639, 39.2701130</t>
+  </si>
+  <si>
+    <t>8am-12am</t>
+  </si>
+  <si>
+    <t>STM-150</t>
+  </si>
+  <si>
+    <t>1476 US Hwy 80 East</t>
+  </si>
+  <si>
+    <t>Pooler</t>
+  </si>
+  <si>
+    <t>31322-8904</t>
+  </si>
+  <si>
+    <t>stm150@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.2035797, 32.0949874</t>
+  </si>
+  <si>
+    <t>STM-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476 US Hwy 80 East, Suite 2, </t>
+  </si>
+  <si>
+    <t>stm152@stmtires.com</t>
+  </si>
+  <si>
+    <t>STM-153</t>
+  </si>
+  <si>
+    <t>1315 Telfair St.</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>stm153@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.9168151, 32.5248083</t>
+  </si>
+  <si>
+    <t>STM-155</t>
+  </si>
+  <si>
+    <t>13061 GA 251</t>
+  </si>
+  <si>
+    <t>Darien</t>
+  </si>
+  <si>
+    <t>31305-3644</t>
+  </si>
+  <si>
+    <t>stm155@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.4499557, 31.3987142</t>
+  </si>
+  <si>
+    <t>STM-177</t>
+  </si>
+  <si>
+    <t>200 Trucking Lane</t>
+  </si>
+  <si>
+    <t>Summerville</t>
+  </si>
+  <si>
+    <t>stm177@stmtires.com</t>
+  </si>
+  <si>
+    <t>-80.1648730, 32.9977894</t>
+  </si>
+  <si>
+    <t>STM-178</t>
+  </si>
+  <si>
+    <t>109 Southwest Drive</t>
+  </si>
+  <si>
+    <t>Spartanburg</t>
+  </si>
+  <si>
+    <t>stm178@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.0228859, 34.9677539</t>
+  </si>
+  <si>
+    <t>STM-159</t>
+  </si>
+  <si>
+    <t>1362 Highway 49</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>stm159@stmtires.com</t>
+  </si>
+  <si>
+    <t>-83.4894807, 32.9409649</t>
+  </si>
+  <si>
+    <t>850 Denver St.</t>
+  </si>
+  <si>
+    <t>Idaho Falls</t>
+  </si>
+  <si>
+    <t>stm655@stmtires.com</t>
+  </si>
+  <si>
+    <t>-111.9715632, 43.5960044</t>
+  </si>
+  <si>
+    <t>2848 Girard Blvd NE</t>
+  </si>
+  <si>
+    <t>stm503@stmtires.com</t>
+  </si>
+  <si>
+    <t>-106.6133644, 35.1144371</t>
+  </si>
+  <si>
+    <t>STMP-644</t>
+  </si>
+  <si>
+    <t>15913 North Freeway</t>
+  </si>
+  <si>
+    <t>stmp644@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.4288222, 29.9998302</t>
+  </si>
+  <si>
+    <t>STMP-631</t>
+  </si>
+  <si>
+    <t>420 Central Freeway East</t>
+  </si>
+  <si>
+    <t>stmp631@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-98.4823613, 33.8893408</t>
+  </si>
+  <si>
+    <t>STMP-296</t>
+  </si>
+  <si>
+    <t>519 Pendleton Road</t>
+  </si>
+  <si>
+    <t>STMP296@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-85.297501, 38.564844</t>
+  </si>
+  <si>
+    <t>STMP-806</t>
+  </si>
+  <si>
+    <t>826 West 2100 South</t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>STMP806@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-111.91456, 40.72559</t>
+  </si>
+  <si>
+    <t>STMP-642</t>
+  </si>
+  <si>
+    <t>6988 E FM917</t>
+  </si>
+  <si>
+    <t>Alvarado</t>
+  </si>
+  <si>
+    <t>(817) 402-0060</t>
+  </si>
+  <si>
+    <t>STMP642@STMPilot.com</t>
+  </si>
+  <si>
+    <t>-97.26107, 32.46481</t>
+  </si>
+  <si>
+    <t>837 Industrial Ave</t>
+  </si>
+  <si>
+    <t>Stm985@stmtires.com.</t>
+  </si>
+  <si>
+    <t>-119.334009, 36.175610</t>
+  </si>
+  <si>
+    <t>STMP-623</t>
+  </si>
+  <si>
+    <t>104 S El Dorado Ave</t>
+  </si>
+  <si>
+    <t>Sayre</t>
+  </si>
+  <si>
+    <t>stmp623@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.64352, 35.26690</t>
+  </si>
+  <si>
+    <t>850 N. Bolton Ave</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 71301</t>
+  </si>
+  <si>
+    <t>Stm319@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -92.461798, 31.378993</t>
+  </si>
+  <si>
+    <t>STMP-643</t>
+  </si>
+  <si>
+    <t>641 TX-75</t>
+  </si>
+  <si>
+    <t>Huntsville</t>
+  </si>
+  <si>
+    <t>stmp643@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-95.59385, 30.73854 </t>
+  </si>
+  <si>
+    <t>7am - 11pm</t>
+  </si>
+  <si>
+    <t>7am - 4pm</t>
+  </si>
+  <si>
+    <t>STMP-660</t>
+  </si>
+  <si>
+    <t>8815 E Interstate 40</t>
+  </si>
+  <si>
+    <t>stmp660@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-101.74128, 35.19364 </t>
+  </si>
+  <si>
+    <t>STMP-665</t>
+  </si>
+  <si>
+    <t>10213 W County Road 127</t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>stmp665@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-102.21387, 31.91600</t>
+  </si>
+  <si>
+    <t>STMP-667</t>
+  </si>
+  <si>
+    <t>1202 Sun Valley Road</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>stmp667@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.17011, 31.45693</t>
+  </si>
+  <si>
+    <t>STMP-664</t>
+  </si>
+  <si>
+    <t>13390 South Unitec Drive</t>
+  </si>
+  <si>
+    <t>stmp664@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-99.46110, 27.68229</t>
+  </si>
+  <si>
+    <t>STMP-821</t>
+  </si>
+  <si>
+    <t>619 S Sunshine Blvd Building #B</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>stmp821@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-111.54832, 32.73938</t>
+  </si>
+  <si>
+    <t>STMP-831</t>
+  </si>
+  <si>
+    <t>412 Transcon Ln</t>
+  </si>
+  <si>
+    <t>Winslow</t>
+  </si>
+  <si>
+    <t>stmp831@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-110.67271, 35.01610 </t>
+  </si>
+  <si>
+    <t>STMP-662</t>
+  </si>
+  <si>
+    <t>2015 Antonio St, Suite C</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>stmp662@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-106.58583, 31.99643</t>
+  </si>
+  <si>
+    <t>STMP-663</t>
+  </si>
+  <si>
+    <t>1872 East Freeway</t>
+  </si>
+  <si>
+    <t>Baytown</t>
+  </si>
+  <si>
+    <t>stmp663@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-95.03441, 29.79494</t>
+  </si>
+  <si>
+    <t>STMP-553</t>
+  </si>
+  <si>
+    <t>604 West 92 Hwy</t>
+  </si>
+  <si>
+    <t>Kearney</t>
+  </si>
+  <si>
+    <t>stmp553@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.37318, 39.36943</t>
+  </si>
+  <si>
+    <t>STMP-616</t>
+  </si>
+  <si>
+    <t>410 South Morgan Road</t>
+  </si>
+  <si>
+    <t>stmp616@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-97.68792, 35.46189</t>
+  </si>
+  <si>
+    <t>STMP-668</t>
+  </si>
+  <si>
+    <t>1200-A Hillcrest Drive</t>
+  </si>
+  <si>
+    <t>Sulphur Springs</t>
+  </si>
+  <si>
+    <t>stmp668@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-95.63458, 33.11683</t>
+  </si>
+  <si>
+    <t>STMP-551</t>
+  </si>
+  <si>
+    <t>1711 Ashley Road</t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>stmp551@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.77569, 38.93928</t>
+  </si>
+  <si>
+    <t>STMP-552</t>
+  </si>
+  <si>
+    <t>5917 E 32nd St</t>
+  </si>
+  <si>
+    <t>Joplin</t>
+  </si>
+  <si>
+    <t>stmp552@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-94.42997, 37.05753</t>
+  </si>
+  <si>
+    <t>STMP-533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185 Interstate Avenue </t>
+  </si>
+  <si>
+    <t>Russellville</t>
+  </si>
+  <si>
+    <t>stmp533@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.08751, 35.28234</t>
+  </si>
+  <si>
+    <t>STMP-532</t>
+  </si>
+  <si>
+    <t>7791 Alcoa Road</t>
+  </si>
+  <si>
+    <t>Benton</t>
+  </si>
+  <si>
+    <t>stmp532@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-92.53336, 34.60791</t>
+  </si>
+  <si>
+    <t>STMP-525</t>
+  </si>
+  <si>
+    <t>9514 Greenwood Road</t>
+  </si>
+  <si>
+    <t>stmp525@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.97740, 32.44580</t>
+  </si>
+  <si>
+    <t>STMP-228</t>
+  </si>
+  <si>
+    <t>1810 Princeton-Kenly Rd, I-95, Exit 106</t>
+  </si>
+  <si>
+    <t>Kenly</t>
+  </si>
+  <si>
+    <t>stmp228@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-78.14713, 35.57372</t>
+  </si>
+  <si>
+    <t>STMP-275</t>
+  </si>
+  <si>
+    <t>6880 Franklin Lebanon Rd I-75</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>stmp275@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -84.29093, 39.54366</t>
+  </si>
+  <si>
+    <t>8am-7pm</t>
+  </si>
+  <si>
+    <t>STMP-358</t>
+  </si>
+  <si>
+    <t>635 Carrollton St, I-20</t>
+  </si>
+  <si>
+    <t>Temple</t>
+  </si>
+  <si>
+    <t>stmp358@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.03006, 33.71802</t>
+  </si>
+  <si>
+    <t>STMP-415</t>
+  </si>
+  <si>
+    <t>4400 Skyland E Blvd.</t>
+  </si>
+  <si>
+    <t>stmp415@stmpilot.cpm</t>
+  </si>
+  <si>
+    <t>-87.47986, 33.17324</t>
+  </si>
+  <si>
+    <t>STMP-505</t>
+  </si>
+  <si>
+    <t>2522 S Gallatin St</t>
+  </si>
+  <si>
+    <t>stmp505@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.19116, 32.27350</t>
+  </si>
+  <si>
+    <t>STMP-504</t>
+  </si>
+  <si>
+    <t>9353 Canal Rd</t>
+  </si>
+  <si>
+    <t>Gulfport</t>
+  </si>
+  <si>
+    <t>stmp504@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.13895, 30.42166</t>
+  </si>
+  <si>
+    <t>STMP-251</t>
+  </si>
+  <si>
+    <t>2052 Homestead Rd, I-26, Exit 159</t>
+  </si>
+  <si>
+    <t>Bowman</t>
+  </si>
+  <si>
+    <t>stmp251@stmpilot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-80.66671, 33.41801 </t>
+  </si>
+  <si>
+    <t>STMP-357</t>
+  </si>
+  <si>
+    <t>7051 Hwy 21</t>
+  </si>
+  <si>
+    <t>Port Wentworth</t>
+  </si>
+  <si>
+    <t>stmp357@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-81.19575, 32.18875</t>
+  </si>
+  <si>
+    <t>STMP-276</t>
+  </si>
+  <si>
+    <t>1150B N. Canfield Niles Rd.</t>
+  </si>
+  <si>
+    <t>Austintown</t>
+  </si>
+  <si>
+    <t>stmp276@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-80.76925, 41.12896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">, </t>
+  </si>
+  <si>
+    <t>STMP-567</t>
+  </si>
+  <si>
+    <t>1102 Walker St.</t>
+  </si>
+  <si>
+    <t>Walcott</t>
+  </si>
+  <si>
+    <t>stmp567@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-90.78658, 41.61957</t>
+  </si>
+  <si>
+    <t>STMP-566</t>
+  </si>
+  <si>
+    <t>11957 Douglas Ave</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>stmp566@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-93.78138, 41.63072</t>
+  </si>
+  <si>
+    <t>STMP-499</t>
+  </si>
+  <si>
+    <t>712 E Rickelman Ave</t>
+  </si>
+  <si>
+    <t>Effingham</t>
+  </si>
+  <si>
+    <t>stmp499@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-88.52891, 39.14960</t>
+  </si>
+  <si>
+    <t>STMP-299</t>
+  </si>
+  <si>
+    <t>8100 Pembroke - Oak Grove Rd</t>
+  </si>
+  <si>
+    <t>Oak Grove</t>
+  </si>
+  <si>
+    <t>stmp299@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-87.40371, 36.67980</t>
+  </si>
+  <si>
+    <t>7am-9pm</t>
+  </si>
+  <si>
+    <t>STMP-555</t>
+  </si>
+  <si>
+    <t>701 State Hwy 80</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t>stmp555@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-89.53949, 36.76126</t>
+  </si>
+  <si>
+    <t>STMP-297</t>
+  </si>
+  <si>
+    <t>102 Triport Cir.</t>
+  </si>
+  <si>
+    <t>stmp297@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-84.55400, 38.27732</t>
+  </si>
+  <si>
+    <t>STMP-298</t>
+  </si>
+  <si>
+    <t>108 Glendale Hodgenville Rd W</t>
+  </si>
+  <si>
+    <t>Glendale</t>
+  </si>
+  <si>
+    <t>stmp298@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-85.86606, 37.59596</t>
+  </si>
+  <si>
+    <t>8am-3pm</t>
+  </si>
+  <si>
+    <t>STMP-274</t>
+  </si>
+  <si>
+    <t>7739 E State Route 37</t>
+  </si>
+  <si>
+    <t>Sunbury</t>
+  </si>
+  <si>
+    <t>stmp274@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-82.92576, 40.26869</t>
+  </si>
+  <si>
+    <t>STMP-317</t>
+  </si>
+  <si>
+    <t>113 Alligood Way</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>stmp317@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-86.29789, 36.18082</t>
+  </si>
+  <si>
+    <t>7am-4pm</t>
+  </si>
+  <si>
+    <t>STMP-172</t>
+  </si>
+  <si>
+    <t>7833 Linglestown Rd</t>
+  </si>
+  <si>
+    <t>Harrisburg</t>
+  </si>
+  <si>
+    <t>stmp172@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-76.72716, 40.35235</t>
+  </si>
+  <si>
     <t>12am-12am</t>
   </si>
   <si>
     <t>9:30am-6pm</t>
   </si>
   <si>
-    <t xml:space="preserve"> 9:30am-6pm</t>
-[...799 lines deleted...]
-  <si>
     <t>STMP-273</t>
   </si>
   <si>
     <t>415 E Main St</t>
   </si>
   <si>
     <t>Beaverdam</t>
   </si>
   <si>
     <t>stmp273@stmpilot.com</t>
   </si>
   <si>
     <t>-83.96723, 40.83333</t>
   </si>
   <si>
     <t>STMP-348</t>
   </si>
   <si>
     <t>142-A Carbondale Rd SW</t>
   </si>
   <si>
     <t>Dalton</t>
   </si>
   <si>
     <t>stmp348@stmpilot.com</t>
@@ -4604,78 +4577,126 @@
   <si>
     <t>-116.657643, 43.662804</t>
   </si>
   <si>
     <t>1600 Central Florida Parkway</t>
   </si>
   <si>
     <t>Orlando</t>
   </si>
   <si>
     <t>6893390110|6893390110|6893390110</t>
   </si>
   <si>
     <t>stm110@stmtires.com</t>
   </si>
   <si>
     <t>-81.398560, 28.406002</t>
   </si>
   <si>
     <t>STMP-770</t>
   </si>
   <si>
     <t>21618 Bents Court NE</t>
   </si>
   <si>
-    <t>Auora</t>
+    <t>Aurora</t>
   </si>
   <si>
     <t>9717152015|9717152015|9717152015</t>
   </si>
   <si>
     <t>stmp770@stmpilot.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -122.811066, 45.232592</t>
   </si>
   <si>
     <t>STMP-805</t>
   </si>
   <si>
     <t>1182 W 2100 S Street</t>
   </si>
   <si>
     <t>West Haven</t>
   </si>
   <si>
     <t>8016400130|8016400130|8016400130|8016400130</t>
   </si>
   <si>
     <t>stmp805@stmpilot.com</t>
   </si>
   <si>
     <t>-112.008204, 41.228571</t>
+  </si>
+  <si>
+    <t>STMP-727</t>
+  </si>
+  <si>
+    <t>120 Park Center Drive</t>
+  </si>
+  <si>
+    <t>Patterson</t>
+  </si>
+  <si>
+    <t>(209) 900-9290|(209) 900-9290</t>
+  </si>
+  <si>
+    <t>stmp727@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-121.159492, 37.467716</t>
+  </si>
+  <si>
+    <t>2727 Edgewood Ave.</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>904-934-1600|904-934-1600</t>
+  </si>
+  <si>
+    <t>stm116@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.730434, 30.356989</t>
+  </si>
+  <si>
+    <t>STMP-726</t>
+  </si>
+  <si>
+    <t>18595 Golden State Blvd</t>
+  </si>
+  <si>
+    <t>Madera</t>
+  </si>
+  <si>
+    <t>stmp726@stmpilot.com</t>
+  </si>
+  <si>
+    <t>-120.134470, 37.020790</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4975,54 +4996,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K332"/>
+  <dimension ref="A1:K335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K332" sqref="K332"/>
+      <selection activeCell="K335" sqref="K335"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -8827,7790 +8848,7898 @@
       <c r="B110" t="s">
         <v>467</v>
       </c>
       <c r="C110" t="s">
         <v>375</v>
       </c>
       <c r="D110" t="s">
         <v>129</v>
       </c>
       <c r="E110">
         <v>79928</v>
       </c>
       <c r="F110">
         <v>9159750055</v>
       </c>
       <c r="G110" t="s">
         <v>468</v>
       </c>
       <c r="H110" t="s">
         <v>377</v>
       </c>
       <c r="I110" t="s">
         <v>469</v>
       </c>
       <c r="J110" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="K110" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
+        <v>470</v>
+      </c>
+      <c r="B111" t="s">
         <v>471</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>472</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E111">
         <v>95366</v>
       </c>
       <c r="F111">
-        <v>2095991222</v>
+        <v>2095991232</v>
       </c>
       <c r="G111" t="s">
+        <v>474</v>
+      </c>
+      <c r="H111" t="s">
         <v>475</v>
       </c>
-      <c r="H111" t="s">
+      <c r="I111" t="s">
         <v>476</v>
       </c>
-      <c r="I111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J111" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K111" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
+        <v>477</v>
+      </c>
+      <c r="B112" t="s">
         <v>478</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>479</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E112">
         <v>93308</v>
       </c>
       <c r="F112">
         <v>6613939015</v>
       </c>
       <c r="G112" t="s">
+        <v>480</v>
+      </c>
+      <c r="H112" t="s">
         <v>481</v>
       </c>
-      <c r="H112" t="s">
+      <c r="I112" t="s">
         <v>482</v>
       </c>
-      <c r="I112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J112" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="K112" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>483</v>
+      </c>
+      <c r="B113" t="s">
         <v>484</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>485</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="E113">
         <v>24472</v>
       </c>
       <c r="F113">
         <v>5403772015</v>
       </c>
       <c r="G113" t="s">
+        <v>487</v>
+      </c>
+      <c r="H113" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="I113" t="s">
         <v>445</v>
       </c>
       <c r="J113" t="s">
         <v>18</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
+        <v>489</v>
+      </c>
+      <c r="B114" t="s">
         <v>490</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>491</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="E114">
         <v>21740</v>
       </c>
       <c r="F114">
         <v>3015829041</v>
       </c>
       <c r="G114" t="s">
+        <v>493</v>
+      </c>
+      <c r="H114" t="s">
         <v>494</v>
       </c>
-      <c r="H114" t="s">
+      <c r="I114" t="s">
         <v>495</v>
       </c>
-      <c r="I114" t="s">
+      <c r="J114" t="s">
         <v>496</v>
       </c>
-      <c r="J114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K114" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
+        <v>497</v>
+      </c>
+      <c r="B115" t="s">
         <v>498</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>499</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="E115">
         <v>43551</v>
       </c>
       <c r="F115">
         <v>4198372038</v>
       </c>
       <c r="G115" t="s">
+        <v>501</v>
+      </c>
+      <c r="H115" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="I115" t="s">
         <v>445</v>
       </c>
       <c r="J115" t="s">
         <v>18</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
+        <v>503</v>
+      </c>
+      <c r="B116" t="s">
         <v>504</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>505</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E116">
         <v>61701</v>
       </c>
       <c r="F116">
         <v>3095560854</v>
       </c>
       <c r="G116" t="s">
+        <v>507</v>
+      </c>
+      <c r="H116" t="s">
         <v>508</v>
       </c>
-      <c r="H116" t="s">
+      <c r="I116" t="s">
         <v>509</v>
       </c>
-      <c r="I116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J116" t="s">
-        <v>511</v>
+        <v>18</v>
       </c>
       <c r="K116" t="s">
-        <v>511</v>
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B117" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C117" t="s">
         <v>123</v>
       </c>
       <c r="D117" t="s">
         <v>124</v>
       </c>
       <c r="E117">
         <v>74116</v>
       </c>
       <c r="F117">
         <v>9184373351</v>
       </c>
       <c r="G117" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="H117" t="s">
         <v>126</v>
       </c>
       <c r="I117" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J117" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K117" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
+        <v>513</v>
+      </c>
+      <c r="B118" t="s">
+        <v>514</v>
+      </c>
+      <c r="C118" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>517</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118">
         <v>32086</v>
       </c>
       <c r="F118">
         <v>9047973176</v>
       </c>
       <c r="G118" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="H118" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="I118" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J118" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K118" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
+        <v>518</v>
+      </c>
+      <c r="B119" t="s">
+        <v>519</v>
+      </c>
+      <c r="C119" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D119" t="s">
         <v>321</v>
       </c>
       <c r="E119">
         <v>85359</v>
       </c>
       <c r="F119">
         <v>9289274293</v>
       </c>
       <c r="G119" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="H119" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="I119" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J119" t="s">
         <v>465</v>
       </c>
       <c r="K119" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
+        <v>523</v>
+      </c>
+      <c r="B120" t="s">
+        <v>524</v>
+      </c>
+      <c r="C120" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D120" t="s">
         <v>44</v>
       </c>
       <c r="E120">
         <v>37078</v>
       </c>
       <c r="F120">
         <v>9312966850</v>
       </c>
       <c r="G120" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="H120" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="I120" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J120" t="s">
         <v>465</v>
       </c>
       <c r="K120" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B121" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C121" t="s">
         <v>48</v>
       </c>
       <c r="D121" t="s">
         <v>49</v>
       </c>
       <c r="E121">
         <v>39307</v>
       </c>
       <c r="F121">
         <v>6014822574</v>
       </c>
       <c r="G121" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="H121" t="s">
         <v>51</v>
       </c>
       <c r="I121" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J121" t="s">
-        <v>533</v>
+        <v>476</v>
       </c>
       <c r="K121" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
+        <v>531</v>
+      </c>
+      <c r="B122" t="s">
+        <v>532</v>
+      </c>
+      <c r="C122" t="s">
+        <v>533</v>
+      </c>
+      <c r="D122" t="s">
         <v>534</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
       <c r="E122">
         <v>47977</v>
       </c>
       <c r="F122">
         <v>2192612043</v>
       </c>
       <c r="G122" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="H122" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="I122" t="s">
         <v>445</v>
       </c>
       <c r="J122" t="s">
         <v>445</v>
       </c>
       <c r="K122" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B123" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C123" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D123" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E123">
         <v>62201</v>
       </c>
       <c r="F123">
         <v>6182745900</v>
       </c>
       <c r="G123" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="H123" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="I123" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J123" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K123" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B124" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C124" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124">
         <v>31705</v>
       </c>
       <c r="F124">
         <v>2294467273</v>
       </c>
       <c r="G124" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="H124" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="I124" t="s">
-        <v>132</v>
+        <v>445</v>
       </c>
       <c r="J124" t="s">
         <v>18</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B125" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C125" t="s">
         <v>146</v>
       </c>
       <c r="D125" t="s">
         <v>99</v>
       </c>
       <c r="E125">
         <v>71854</v>
       </c>
       <c r="F125">
         <v>8706212277</v>
       </c>
       <c r="G125" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="H125" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="I125" t="s">
         <v>445</v>
       </c>
       <c r="J125" t="s">
         <v>18</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
+        <v>551</v>
+      </c>
+      <c r="B126" t="s">
+        <v>552</v>
+      </c>
+      <c r="C126" t="s">
+        <v>553</v>
+      </c>
+      <c r="D126" t="s">
         <v>554</v>
-      </c>
-[...7 lines deleted...]
-        <v>557</v>
       </c>
       <c r="E126">
         <v>28785</v>
       </c>
       <c r="F126">
         <v>8653121721</v>
       </c>
       <c r="G126" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="H126" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="I126" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="J126" t="s">
         <v>465</v>
       </c>
       <c r="K126" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B127" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C127" t="s">
         <v>98</v>
       </c>
       <c r="D127" t="s">
         <v>99</v>
       </c>
       <c r="E127">
         <v>72301</v>
       </c>
       <c r="F127">
         <v>8704000098</v>
       </c>
       <c r="G127" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H127" t="s">
         <v>101</v>
       </c>
       <c r="I127" t="s">
         <v>457</v>
       </c>
       <c r="J127" t="s">
-        <v>465</v>
+        <v>18</v>
       </c>
       <c r="K127" t="s">
-        <v>465</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B128" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C128" t="s">
         <v>432</v>
       </c>
       <c r="D128" t="s">
         <v>321</v>
       </c>
       <c r="E128">
         <v>86401</v>
       </c>
       <c r="F128">
         <v>9286811040</v>
       </c>
       <c r="G128" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="H128" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="I128" t="s">
         <v>445</v>
       </c>
       <c r="J128" t="s">
         <v>445</v>
       </c>
       <c r="K128" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B129" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C129" t="s">
         <v>225</v>
       </c>
       <c r="D129" t="s">
         <v>21</v>
       </c>
       <c r="E129">
         <v>30233</v>
       </c>
       <c r="F129">
         <v>7707754670</v>
       </c>
       <c r="G129" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="H129" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="I129" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J129" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K129" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B130" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C130" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="D130" t="s">
         <v>44</v>
       </c>
       <c r="E130">
         <v>37826</v>
       </c>
       <c r="F130">
         <v>4235682698</v>
       </c>
       <c r="G130" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="H130" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="I130" t="s">
         <v>445</v>
       </c>
       <c r="J130" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="K130" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
+        <v>575</v>
+      </c>
+      <c r="B131" t="s">
+        <v>576</v>
+      </c>
+      <c r="C131" t="s">
+        <v>577</v>
+      </c>
+      <c r="D131" t="s">
+        <v>578</v>
+      </c>
+      <c r="E131" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F131">
         <v>8562996904</v>
       </c>
       <c r="G131" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="H131" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I131" t="s">
         <v>445</v>
       </c>
       <c r="J131" t="s">
         <v>18</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B132" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C132" t="s">
         <v>407</v>
       </c>
       <c r="D132" t="s">
         <v>380</v>
       </c>
       <c r="E132">
         <v>87121</v>
       </c>
       <c r="F132">
         <v>5058315377</v>
       </c>
       <c r="G132" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="H132" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="I132" t="s">
         <v>457</v>
       </c>
       <c r="J132" t="s">
         <v>132</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B133" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C133" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="D133" t="s">
         <v>442</v>
       </c>
       <c r="E133">
         <v>29702</v>
       </c>
       <c r="F133">
         <v>8648393769</v>
       </c>
       <c r="G133" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="H133" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="I133" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J133" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K133" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B134" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C134" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D134" t="s">
         <v>129</v>
       </c>
       <c r="E134">
         <v>79536</v>
       </c>
       <c r="F134">
         <v>3256950804</v>
       </c>
       <c r="G134" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="H134" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="I134" t="s">
         <v>457</v>
       </c>
       <c r="J134" t="s">
-        <v>600</v>
+        <v>458</v>
       </c>
       <c r="K134" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B135" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="C135" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="D135" t="s">
         <v>454</v>
       </c>
       <c r="E135">
         <v>82007</v>
       </c>
       <c r="F135">
         <v>3076352138</v>
       </c>
       <c r="G135" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="H135" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="I135" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J135" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="K135" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="B136" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="C136" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="D136" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E136">
         <v>62441</v>
       </c>
       <c r="F136">
         <v>2178261090</v>
       </c>
       <c r="G136" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H136" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="I136" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J136" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K136" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>240</v>
       </c>
       <c r="B137" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="C137" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="D137" t="s">
         <v>44</v>
       </c>
       <c r="E137">
         <v>37086</v>
       </c>
       <c r="F137">
         <v>6159032525</v>
       </c>
       <c r="G137" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="H137" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="I137" t="s">
         <v>29</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>705</v>
       </c>
       <c r="B138" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C138" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="D138" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E138">
         <v>92883</v>
       </c>
       <c r="F138">
         <v>9516667100</v>
       </c>
       <c r="G138" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="H138" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="B139" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="C139" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="D139" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="E139">
         <v>48183</v>
       </c>
       <c r="F139">
         <v>7343045400</v>
       </c>
       <c r="G139" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="H139" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="I139" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J139" t="s">
-        <v>625</v>
+        <v>450</v>
       </c>
       <c r="K139" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B140" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="C140" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D140" t="s">
         <v>321</v>
       </c>
       <c r="E140">
         <v>86015</v>
       </c>
       <c r="F140">
         <v>9289811060</v>
       </c>
       <c r="G140" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="H140" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="I140" t="s">
         <v>445</v>
       </c>
       <c r="J140" t="s">
         <v>18</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>707</v>
       </c>
       <c r="B141" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="C141" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="D141" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E141">
         <v>91746</v>
       </c>
       <c r="F141">
         <v>6263338998</v>
       </c>
       <c r="G141" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="H141" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>709</v>
       </c>
       <c r="B142" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C142" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="D142" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E142">
         <v>92708</v>
       </c>
       <c r="F142">
         <v>6576552800</v>
       </c>
       <c r="G142" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="H142" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="I142" t="s">
         <v>29</v>
       </c>
       <c r="J142" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>710</v>
       </c>
       <c r="B143" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C143" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="D143" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E143">
         <v>90746</v>
       </c>
       <c r="F143">
         <v>5628007701</v>
       </c>
       <c r="G143" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="H143" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="I143" t="s">
         <v>29</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="B144" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="C144" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="E144">
         <v>32343</v>
       </c>
       <c r="F144">
         <v>8505804010</v>
       </c>
       <c r="G144" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="H144" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="I144" t="s">
         <v>132</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>261</v>
       </c>
       <c r="B145" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145" t="s">
         <v>49</v>
       </c>
       <c r="E145">
         <v>39218</v>
       </c>
       <c r="F145">
         <v>6019364702</v>
       </c>
       <c r="G145" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="H145" t="s">
         <v>227</v>
       </c>
       <c r="I145" t="s">
         <v>29</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>708</v>
       </c>
       <c r="B146" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C146" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="D146" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E146">
         <v>91733</v>
       </c>
       <c r="F146">
         <v>6264420297</v>
       </c>
       <c r="G146" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="H146" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="I146" t="s">
         <v>458</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>745</v>
       </c>
       <c r="B147" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="C147" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="D147" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E147">
         <v>92020</v>
       </c>
       <c r="F147">
         <v>8587587333</v>
       </c>
       <c r="G147" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="H147" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="I147" t="s">
         <v>29</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B148" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C148" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="D148" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E148">
         <v>27302</v>
       </c>
       <c r="F148">
         <v>9849830161</v>
       </c>
       <c r="G148" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="H148" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="I148" t="s">
         <v>132</v>
       </c>
       <c r="J148" t="s">
         <v>132</v>
       </c>
       <c r="K148" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>176</v>
       </c>
       <c r="B149" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="C149" t="s">
         <v>411</v>
       </c>
       <c r="D149" t="s">
         <v>442</v>
       </c>
       <c r="E149">
         <v>29477</v>
       </c>
       <c r="F149">
         <v>8435638436</v>
       </c>
       <c r="G149" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="H149" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="I149" t="s">
         <v>29</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B150" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C150" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="D150" t="s">
         <v>442</v>
       </c>
       <c r="E150">
         <v>29673</v>
       </c>
       <c r="F150">
         <v>8647405060</v>
       </c>
       <c r="G150" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="H150" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="I150" t="s">
         <v>445</v>
       </c>
       <c r="J150" t="s">
         <v>18</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>154</v>
       </c>
       <c r="B151" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="C151" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
       <c r="E151">
         <v>31705</v>
       </c>
       <c r="F151">
         <v>2299203030</v>
       </c>
       <c r="G151" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="H151" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="I151" t="s">
         <v>29</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B152" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C152" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="D152" t="s">
         <v>183</v>
       </c>
       <c r="E152">
         <v>36043</v>
       </c>
       <c r="F152">
         <v>3349566200</v>
       </c>
       <c r="G152" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="H152" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="I152" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J152" t="s">
         <v>132</v>
       </c>
       <c r="K152" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>239</v>
       </c>
       <c r="B153" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C153" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="D153" t="s">
         <v>44</v>
       </c>
       <c r="E153">
         <v>37129</v>
       </c>
       <c r="F153">
         <v>6158960200</v>
       </c>
       <c r="G153" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="H153" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="I153" t="s">
         <v>29</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>224</v>
       </c>
       <c r="B154" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="C154" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="D154" t="s">
         <v>183</v>
       </c>
       <c r="E154">
         <v>35756</v>
       </c>
       <c r="F154">
         <v>9389022001</v>
       </c>
       <c r="G154" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="H154" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="B155" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="C155" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155">
         <v>31008</v>
       </c>
       <c r="F155">
         <v>4786992220</v>
       </c>
       <c r="G155" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="H155" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="I155" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="J155" t="s">
-        <v>477</v>
+        <v>685</v>
       </c>
       <c r="K155" t="s">
-        <v>477</v>
+        <v>685</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="B156" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="C156" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="D156" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E156">
         <v>47385</v>
       </c>
       <c r="F156">
         <v>7658562020</v>
       </c>
       <c r="G156" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="H156" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="I156" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J156" t="s">
         <v>465</v>
       </c>
       <c r="K156" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>510</v>
       </c>
       <c r="B157" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="C157" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="D157" t="s">
         <v>380</v>
       </c>
       <c r="E157">
         <v>88063</v>
       </c>
       <c r="F157">
         <v>5755891100</v>
       </c>
       <c r="G157" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="H157" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="I157" t="s">
         <v>29</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>515</v>
       </c>
       <c r="B158" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="C158" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="D158" t="s">
         <v>380</v>
       </c>
       <c r="E158">
         <v>87401</v>
       </c>
       <c r="F158">
         <v>5053274703</v>
       </c>
       <c r="G158" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="H158" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="I158" t="s">
         <v>29</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>535</v>
       </c>
       <c r="B159" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="C159" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="D159" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E159">
         <v>80022</v>
       </c>
       <c r="F159">
         <v>3032288944</v>
       </c>
       <c r="G159" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="H159" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>530</v>
       </c>
       <c r="B160" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="C160" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="D160" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E160">
         <v>80631</v>
       </c>
       <c r="F160">
         <v>9704544068</v>
       </c>
       <c r="G160" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="H160" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>539</v>
       </c>
       <c r="B161" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="C161" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="D161" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E161">
         <v>80033</v>
       </c>
       <c r="F161">
         <v>3034222300</v>
       </c>
       <c r="G161" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="H161" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="I161" t="s">
         <v>29</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>540</v>
       </c>
       <c r="B162" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="C162" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="D162" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E162">
         <v>80239</v>
       </c>
       <c r="F162">
         <v>7209052005</v>
       </c>
       <c r="G162" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="H162" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
         <v>18</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
         <v>542</v>
       </c>
       <c r="B163" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="C163" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="D163" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E163">
         <v>80905</v>
       </c>
       <c r="F163">
         <v>7196324686</v>
       </c>
       <c r="G163" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="H163" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="I163" t="s">
         <v>29</v>
       </c>
       <c r="J163" t="s">
         <v>18</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>543</v>
       </c>
       <c r="B164" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C164" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="D164" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E164">
         <v>81008</v>
       </c>
       <c r="F164">
         <v>7195430402</v>
       </c>
       <c r="G164" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="H164" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="I164" t="s">
         <v>29</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>545</v>
       </c>
       <c r="B165" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="C165" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="D165" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E165">
         <v>81625</v>
       </c>
       <c r="F165">
         <v>9708247094</v>
       </c>
       <c r="G165" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="H165" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="I165" t="s">
         <v>132</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>547</v>
       </c>
       <c r="B166" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="C166" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="D166" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E166">
         <v>81401</v>
       </c>
       <c r="F166">
         <v>9702401611</v>
       </c>
       <c r="G166" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="H166" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="I166" t="s">
         <v>29</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="C167" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="D167" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E167">
         <v>81505</v>
       </c>
       <c r="F167">
         <v>9702459500</v>
       </c>
       <c r="G167" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="H167" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="I167" t="s">
         <v>29</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="C168" t="s">
         <v>320</v>
       </c>
       <c r="D168" t="s">
         <v>321</v>
       </c>
       <c r="E168">
         <v>85019</v>
       </c>
       <c r="F168">
         <v>6022727601</v>
       </c>
       <c r="G168" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="H168" t="s">
         <v>323</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>628</v>
       </c>
       <c r="B169" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="C169" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="D169" t="s">
         <v>412</v>
       </c>
       <c r="E169">
         <v>84501</v>
       </c>
       <c r="F169">
         <v>4356374846</v>
       </c>
       <c r="G169" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="H169" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="I169" t="s">
         <v>29</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>629</v>
       </c>
       <c r="B170" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="C170" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="D170" t="s">
         <v>412</v>
       </c>
       <c r="E170">
         <v>84654</v>
       </c>
       <c r="F170">
         <v>4355299876</v>
       </c>
       <c r="G170" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="H170" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="I170" t="s">
         <v>29</v>
       </c>
       <c r="J170" t="s">
         <v>132</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>637</v>
       </c>
       <c r="B171" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="C171" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="D171" t="s">
         <v>412</v>
       </c>
       <c r="E171">
         <v>84404</v>
       </c>
       <c r="F171">
         <v>8016275833</v>
       </c>
       <c r="G171" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="H171" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="I171" t="s">
         <v>29</v>
       </c>
       <c r="J171" t="s">
         <v>18</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>630</v>
       </c>
       <c r="B172" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C172" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="D172" t="s">
         <v>412</v>
       </c>
       <c r="E172">
         <v>84601</v>
       </c>
       <c r="F172">
         <v>8013742800</v>
       </c>
       <c r="G172" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="H172" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="I172" t="s">
         <v>29</v>
       </c>
       <c r="J172" t="s">
         <v>18</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>640</v>
       </c>
       <c r="B173" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="C173" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="D173" t="s">
         <v>412</v>
       </c>
       <c r="E173">
         <v>84120</v>
       </c>
       <c r="F173">
         <v>8014871087</v>
       </c>
       <c r="G173" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="H173" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="I173" t="s">
         <v>29</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>730</v>
       </c>
       <c r="B174" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C174" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="D174" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E174">
         <v>95206</v>
       </c>
       <c r="F174">
         <v>2099839495</v>
       </c>
       <c r="G174" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="H174" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="I174" t="s">
         <v>132</v>
       </c>
       <c r="J174" t="s">
         <v>18</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>732</v>
       </c>
       <c r="B175" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="C175" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="D175" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E175">
         <v>95380</v>
       </c>
       <c r="F175">
         <v>2096684254</v>
       </c>
       <c r="G175" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="H175" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="I175" t="s">
         <v>132</v>
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>735</v>
       </c>
       <c r="B176" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C176" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="D176" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E176">
         <v>93901</v>
       </c>
       <c r="F176">
         <v>8317831565</v>
       </c>
       <c r="G176" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="H176" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>738</v>
       </c>
       <c r="B177" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="C177" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="D177" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E177">
         <v>94553</v>
       </c>
       <c r="F177">
         <v>9253729056</v>
       </c>
       <c r="G177" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="H177" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="I177" t="s">
         <v>29</v>
       </c>
       <c r="J177" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>753</v>
       </c>
       <c r="B178" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="C178" t="s">
         <v>325</v>
       </c>
       <c r="D178" t="s">
         <v>326</v>
       </c>
       <c r="E178">
         <v>89115</v>
       </c>
       <c r="F178">
         <v>7026437033</v>
       </c>
       <c r="G178" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="H178" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>759</v>
       </c>
       <c r="B179" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="C179" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="D179" t="s">
         <v>326</v>
       </c>
       <c r="E179">
         <v>89431</v>
       </c>
       <c r="F179">
         <v>7753558883</v>
       </c>
       <c r="G179" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="H179" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="I179" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J179" t="s">
         <v>132</v>
       </c>
       <c r="K179" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>760</v>
       </c>
       <c r="B180" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="C180" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D180" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E180">
         <v>95112</v>
       </c>
       <c r="F180">
         <v>4083501600</v>
       </c>
       <c r="G180" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="H180" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
         <v>18</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>765</v>
       </c>
       <c r="B181" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="C181" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="D181" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E181">
         <v>95811</v>
       </c>
       <c r="F181">
         <v>9164474220</v>
       </c>
       <c r="G181" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="H181" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="I181" t="s">
         <v>29</v>
       </c>
       <c r="J181" t="s">
         <v>190</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>763</v>
       </c>
       <c r="B182" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="C182" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="D182" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E182">
         <v>94621</v>
       </c>
       <c r="F182">
         <v>5105698769</v>
       </c>
       <c r="G182" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="H182" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="I182" t="s">
         <v>132</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>774</v>
       </c>
       <c r="B183" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="C183" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="D183" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E183">
         <v>95482</v>
       </c>
       <c r="F183">
         <v>7074623519</v>
       </c>
       <c r="G183" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="H183" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="I183" t="s">
         <v>132</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>775</v>
       </c>
       <c r="B184" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="C184" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="D184" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E184">
         <v>95407</v>
       </c>
       <c r="F184">
         <v>7075458740</v>
       </c>
       <c r="G184" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="H184" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="I184" t="s">
         <v>29</v>
       </c>
       <c r="J184" t="s">
         <v>18</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="B185" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="C185" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="D185" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E185">
         <v>62864</v>
       </c>
       <c r="F185">
         <v>6184728080</v>
       </c>
       <c r="G185" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="H185" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="I185" t="s">
         <v>445</v>
       </c>
       <c r="J185" t="s">
-        <v>814</v>
+        <v>445</v>
       </c>
       <c r="K185" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="B186" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="C186" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="D186" t="s">
         <v>462</v>
       </c>
       <c r="E186">
         <v>64448</v>
       </c>
       <c r="F186">
         <v>8167224220</v>
       </c>
       <c r="G186" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="H186" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="I186" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="J186" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="K186" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="B187" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="C187" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="D187" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E187">
         <v>43140</v>
       </c>
       <c r="F187">
         <v>7409103100</v>
       </c>
       <c r="G187" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="H187" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="I187" t="s">
         <v>445</v>
       </c>
       <c r="J187" t="s">
         <v>16</v>
       </c>
       <c r="K187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="B188" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="C188" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="D188" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E188">
         <v>46737</v>
       </c>
       <c r="F188">
         <v>2602522303</v>
       </c>
       <c r="G188" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="H188" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="I188" t="s">
         <v>445</v>
       </c>
       <c r="J188" t="s">
         <v>16</v>
       </c>
       <c r="K188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="B189" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="C189" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="D189" t="s">
         <v>44</v>
       </c>
       <c r="E189">
         <v>37356</v>
       </c>
       <c r="F189">
         <v>9314634900</v>
       </c>
       <c r="G189" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="H189" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="I189" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J189" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="K189" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="B190" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="C190" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="D190" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E190">
         <v>40150</v>
       </c>
       <c r="F190">
         <v>5026742323</v>
       </c>
       <c r="G190" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="H190" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="I190" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="J190" t="s">
         <v>465</v>
       </c>
       <c r="K190" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="B191" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="C191" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="D191" t="s">
         <v>99</v>
       </c>
       <c r="E191">
         <v>72021</v>
       </c>
       <c r="F191">
         <v>8706387050</v>
       </c>
       <c r="G191" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="H191" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="I191" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J191" t="s">
-        <v>600</v>
+        <v>450</v>
       </c>
       <c r="K191" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>351</v>
       </c>
       <c r="B192" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="C192" t="s">
         <v>123</v>
       </c>
       <c r="D192" t="s">
         <v>124</v>
       </c>
       <c r="E192">
         <v>74116</v>
       </c>
       <c r="F192">
         <v>9186001123</v>
       </c>
       <c r="G192" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="H192" t="s">
         <v>126</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>134</v>
       </c>
       <c r="B193" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="C193" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
       <c r="E193">
         <v>31636</v>
       </c>
       <c r="F193">
         <v>2295591913</v>
       </c>
       <c r="G193" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="H193" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="I193" t="s">
         <v>29</v>
       </c>
       <c r="J193" t="s">
         <v>18</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="B194" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="C194" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="D194" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="E194">
         <v>55077</v>
       </c>
       <c r="F194">
         <v>6513785164</v>
       </c>
       <c r="G194" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="H194" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="I194" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="J194" t="s">
         <v>16</v>
       </c>
       <c r="K194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>713</v>
       </c>
       <c r="B195" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="C195" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="D195" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E195">
         <v>93455</v>
       </c>
       <c r="F195">
         <v>8056230500</v>
       </c>
       <c r="G195" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="H195" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="I195" t="s">
         <v>29</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>714</v>
       </c>
       <c r="B196" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="C196" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="D196" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E196">
         <v>93268</v>
       </c>
       <c r="F196">
         <v>6617631800</v>
       </c>
       <c r="G196" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="H196" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="I196" t="s">
         <v>29</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>715</v>
       </c>
       <c r="B197" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="C197" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D197" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E197">
         <v>93308</v>
       </c>
       <c r="F197">
         <v>6613910887</v>
       </c>
       <c r="G197" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="H197" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="I197" t="s">
         <v>29</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>716</v>
       </c>
       <c r="B198" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="C198" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D198" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E198">
         <v>93308</v>
       </c>
       <c r="F198">
         <v>6615892893</v>
       </c>
       <c r="G198" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="H198" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="I198" t="s">
         <v>29</v>
       </c>
       <c r="J198" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>717</v>
       </c>
       <c r="B199" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="C199" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="D199" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E199">
         <v>93215</v>
       </c>
       <c r="F199">
         <v>6617253387</v>
       </c>
       <c r="G199" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="H199" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="I199" t="s">
         <v>29</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>719</v>
       </c>
       <c r="B200" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="C200" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D200" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E200">
         <v>93272</v>
       </c>
       <c r="F200">
         <v>5597528473</v>
       </c>
       <c r="G200" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="H200" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="I200" t="s">
         <v>29</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>720</v>
       </c>
       <c r="B201" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="C201" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="D201" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E201">
         <v>93274</v>
       </c>
       <c r="F201">
         <v>5596863313</v>
       </c>
       <c r="G201" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="H201" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>721</v>
       </c>
       <c r="B202" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="C202" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="D202" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E202">
         <v>93257</v>
       </c>
       <c r="F202">
         <v>5597882024</v>
       </c>
       <c r="G202" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="H202" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="I202" t="s">
         <v>29</v>
       </c>
       <c r="J202" t="s">
         <v>190</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>722</v>
       </c>
       <c r="B203" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="C203" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="D203" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E203">
         <v>93291</v>
       </c>
       <c r="F203">
         <v>5596512020</v>
       </c>
       <c r="G203" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="H203" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="I203" t="s">
         <v>29</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>724</v>
       </c>
       <c r="B204" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="C204" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="D204" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E204">
         <v>93221</v>
       </c>
       <c r="F204">
         <v>5595922734</v>
       </c>
       <c r="G204" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="H204" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="I204" t="s">
         <v>29</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>725</v>
       </c>
       <c r="B205" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="C205" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="D205" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E205">
         <v>93725</v>
       </c>
       <c r="F205">
         <v>5592644982</v>
       </c>
       <c r="G205" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="H205" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="I205" t="s">
         <v>29</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="B206" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="C206" t="s">
         <v>43</v>
       </c>
       <c r="D206" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E206">
         <v>47143</v>
       </c>
       <c r="F206">
         <v>9302393170</v>
       </c>
       <c r="G206" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="H206" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="I206" t="s">
-        <v>445</v>
+        <v>685</v>
       </c>
       <c r="J206" t="s">
-        <v>905</v>
+        <v>465</v>
       </c>
       <c r="K206" t="s">
-        <v>905</v>
+        <v>465</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="B207" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="C207" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="D207" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E207">
         <v>42776</v>
       </c>
       <c r="F207">
         <v>5026282301</v>
       </c>
       <c r="G207" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="H207" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="I207" t="s">
         <v>445</v>
       </c>
       <c r="J207" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K207" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
       <c r="B208" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C208" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="D208" t="s">
         <v>183</v>
       </c>
       <c r="E208">
         <v>36572</v>
       </c>
       <c r="F208">
         <v>2514260010</v>
       </c>
       <c r="G208" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="H208" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="I208" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J208" t="s">
         <v>132</v>
       </c>
       <c r="K208" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="B209" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="C209" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="D209" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E209">
         <v>61858</v>
       </c>
       <c r="F209">
         <v>2175150010</v>
       </c>
       <c r="G209" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
       <c r="H209" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
       <c r="I209" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J209" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K209" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="B210" t="s">
-        <v>922</v>
+        <v>914</v>
       </c>
       <c r="C210" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="D210" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E210">
         <v>61301</v>
       </c>
       <c r="F210">
         <v>8157806030</v>
       </c>
       <c r="G210" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="H210" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="I210" t="s">
         <v>16</v>
       </c>
       <c r="J210" t="s">
         <v>18</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="B211" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="C211" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="D211" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E211">
         <v>43518</v>
       </c>
       <c r="F211">
         <v>5137470001</v>
       </c>
       <c r="G211" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="H211" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="I211" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J211" t="s">
         <v>16</v>
       </c>
       <c r="K211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="B212" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="C212" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="D212" t="s">
         <v>129</v>
       </c>
       <c r="E212">
         <v>77859</v>
       </c>
       <c r="F212">
         <v>9798143420</v>
       </c>
       <c r="G212" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="H212" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="I212" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J212" t="s">
         <v>18</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B213" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="C213" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="D213" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E213">
         <v>62294</v>
       </c>
       <c r="F213">
         <v>6188861010</v>
       </c>
       <c r="G213" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="H213" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
       <c r="I213" t="s">
+        <v>446</v>
+      </c>
+      <c r="J213" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="B214" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="C214" t="s">
         <v>216</v>
       </c>
       <c r="D214" t="s">
         <v>442</v>
       </c>
       <c r="E214">
         <v>29203</v>
       </c>
       <c r="F214">
         <v>8392462121</v>
       </c>
       <c r="G214" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="H214" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="I214" t="s">
         <v>445</v>
       </c>
       <c r="J214" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="K214" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>905</v>
       </c>
       <c r="B215" t="s">
         <v>199</v>
       </c>
       <c r="C215" t="s">
         <v>200</v>
       </c>
       <c r="D215" t="s">
         <v>183</v>
       </c>
       <c r="E215">
         <v>35022</v>
       </c>
       <c r="F215">
         <v>2058484300</v>
       </c>
       <c r="G215" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="H215" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="I215" t="s">
         <v>16</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>901</v>
       </c>
       <c r="B216" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="C216" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="E216">
-        <v>33837</v>
+        <v>33815</v>
       </c>
       <c r="F216">
         <v>6892058700</v>
       </c>
       <c r="G216" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="H216" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="I216" t="s">
         <v>132</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>930</v>
       </c>
       <c r="B217" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="C217" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="D217" t="s">
         <v>462</v>
       </c>
       <c r="E217">
         <v>65708</v>
       </c>
       <c r="F217">
         <v>4172357836</v>
       </c>
       <c r="G217" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="H217" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="I217" t="s">
         <v>132</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>915</v>
       </c>
       <c r="B218" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="C218" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="D218" t="s">
         <v>129</v>
       </c>
       <c r="E218">
         <v>76063</v>
       </c>
       <c r="F218">
         <v>9723522701</v>
       </c>
       <c r="G218" t="s">
-        <v>958</v>
+        <v>950</v>
       </c>
       <c r="H218" t="s">
-        <v>959</v>
+        <v>951</v>
       </c>
       <c r="I218" t="s">
         <v>16</v>
       </c>
       <c r="J218" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>932</v>
       </c>
       <c r="B219" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="C219" t="s">
-        <v>962</v>
+        <v>954</v>
       </c>
       <c r="D219" t="s">
         <v>462</v>
       </c>
       <c r="E219">
         <v>63301</v>
       </c>
       <c r="F219">
         <v>6367246441</v>
       </c>
       <c r="G219" t="s">
-        <v>963</v>
+        <v>955</v>
       </c>
       <c r="H219" t="s">
-        <v>964</v>
+        <v>956</v>
       </c>
       <c r="I219" t="s">
         <v>29</v>
       </c>
       <c r="J219" t="s">
         <v>18</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>965</v>
+        <v>957</v>
       </c>
       <c r="B220" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="C220" t="s">
-        <v>967</v>
+        <v>959</v>
       </c>
       <c r="D220" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E220">
-        <v>95695</v>
+        <v>95937</v>
       </c>
       <c r="F220">
         <v>5306543201</v>
       </c>
       <c r="G220" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="H220" t="s">
-        <v>969</v>
+        <v>961</v>
       </c>
       <c r="I220" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J220" t="s">
-        <v>533</v>
+        <v>476</v>
       </c>
       <c r="K220" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>910</v>
       </c>
       <c r="B221" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="C221" t="s">
         <v>220</v>
       </c>
       <c r="D221" t="s">
         <v>49</v>
       </c>
       <c r="E221">
         <v>39440</v>
       </c>
       <c r="F221">
         <v>6016498104</v>
       </c>
       <c r="G221" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="H221" t="s">
         <v>222</v>
       </c>
       <c r="I221" t="s">
         <v>16</v>
       </c>
       <c r="J221" t="s">
         <v>18</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>972</v>
+        <v>964</v>
       </c>
       <c r="B222" t="s">
-        <v>973</v>
+        <v>965</v>
       </c>
       <c r="C222" t="s">
         <v>320</v>
       </c>
       <c r="D222" t="s">
         <v>321</v>
       </c>
       <c r="E222">
         <v>85019</v>
       </c>
       <c r="F222">
         <v>6022727601</v>
       </c>
       <c r="G222" t="s">
-        <v>974</v>
+        <v>966</v>
       </c>
       <c r="H222" t="s">
-        <v>975</v>
+        <v>967</v>
       </c>
       <c r="I222" t="s">
         <v>16</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="B223" t="s">
-        <v>977</v>
+        <v>969</v>
       </c>
       <c r="C223" t="s">
-        <v>978</v>
+        <v>970</v>
       </c>
       <c r="D223" t="s">
         <v>44</v>
       </c>
       <c r="E223">
         <v>37043</v>
       </c>
       <c r="F223">
         <v>9315913008</v>
       </c>
       <c r="G223" t="s">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="H223" t="s">
-        <v>980</v>
+        <v>972</v>
       </c>
       <c r="I223" t="s">
         <v>16</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="B224" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="C224" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
       <c r="D224" t="s">
-        <v>984</v>
+        <v>976</v>
       </c>
       <c r="E224">
         <v>12072</v>
       </c>
       <c r="F224">
         <v>8383834240</v>
       </c>
       <c r="G224" t="s">
-        <v>985</v>
+        <v>977</v>
       </c>
       <c r="H224" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="I224" t="s">
         <v>445</v>
       </c>
       <c r="J224" t="s">
         <v>465</v>
       </c>
       <c r="K224" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>987</v>
+        <v>979</v>
       </c>
       <c r="B225" t="s">
-        <v>988</v>
+        <v>980</v>
       </c>
       <c r="C225" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="D225" t="s">
         <v>321</v>
       </c>
       <c r="E225">
         <v>86438</v>
       </c>
       <c r="F225">
         <v>9288370050</v>
       </c>
       <c r="G225" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="H225" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="I225" t="s">
         <v>445</v>
       </c>
       <c r="J225" t="s">
-        <v>814</v>
+        <v>445</v>
       </c>
       <c r="K225" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
       <c r="B226" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="C226" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="D226" t="s">
         <v>129</v>
       </c>
       <c r="E226">
         <v>77357</v>
       </c>
       <c r="F226">
         <v>3469662525</v>
       </c>
       <c r="G226" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="H226" t="s">
-        <v>997</v>
+        <v>989</v>
       </c>
       <c r="I226" t="s">
         <v>457</v>
       </c>
       <c r="J226" t="s">
         <v>132</v>
       </c>
       <c r="K226" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>998</v>
+        <v>990</v>
       </c>
       <c r="B227" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="C227" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="D227" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="E227">
         <v>15825</v>
       </c>
       <c r="F227">
         <v>8149362110</v>
       </c>
       <c r="G227" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="H227" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="I227" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="J227" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
       <c r="K227" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="B228" t="s">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="C228" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="D228" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E228">
         <v>46563</v>
       </c>
       <c r="F228" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="G228" t="s">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="H228" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="I228" t="s">
         <v>445</v>
       </c>
       <c r="J228" t="s">
-        <v>814</v>
+        <v>445</v>
       </c>
       <c r="K228" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="B229" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="C229" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="D229" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E229">
         <v>43128</v>
       </c>
       <c r="F229">
         <v>9378726080</v>
       </c>
       <c r="G229" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="H229" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="I229" t="s">
         <v>457</v>
       </c>
       <c r="J229" t="s">
-        <v>1016</v>
+        <v>457</v>
       </c>
       <c r="K229" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="B230" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
       <c r="C230" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="D230" t="s">
         <v>412</v>
       </c>
       <c r="E230">
         <v>84074</v>
       </c>
       <c r="F230">
         <v>3855413001</v>
       </c>
       <c r="G230" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="H230" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="I230" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J230" t="s">
         <v>465</v>
       </c>
       <c r="K230" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="B231" t="s">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="C231" t="s">
-        <v>1024</v>
+        <v>1015</v>
       </c>
       <c r="D231" t="s">
         <v>129</v>
       </c>
       <c r="E231">
         <v>78570</v>
       </c>
       <c r="F231">
         <v>9566342070</v>
       </c>
       <c r="G231" t="s">
-        <v>1025</v>
+        <v>1016</v>
       </c>
       <c r="H231" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="I231" t="s">
         <v>457</v>
       </c>
       <c r="J231" t="s">
-        <v>600</v>
+        <v>458</v>
       </c>
       <c r="K231" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="B232" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="C232" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="D232" t="s">
         <v>129</v>
       </c>
       <c r="E232">
         <v>75790</v>
       </c>
       <c r="F232">
         <v>9039634030</v>
       </c>
       <c r="G232" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="H232" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
       <c r="I232" t="s">
         <v>445</v>
       </c>
       <c r="J232" t="s">
-        <v>945</v>
+        <v>18</v>
       </c>
       <c r="K232" t="s">
-        <v>945</v>
+        <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="B233" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="C233" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
       <c r="D233" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E233">
         <v>47834</v>
       </c>
       <c r="F233">
         <v>9302780010</v>
       </c>
       <c r="G233" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="H233" t="s">
-        <v>1036</v>
+        <v>1027</v>
       </c>
       <c r="I233" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J233" t="s">
-        <v>905</v>
+        <v>1028</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="B234" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="C234" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="D234" t="s">
-        <v>984</v>
+        <v>976</v>
       </c>
       <c r="E234">
         <v>14036</v>
       </c>
       <c r="F234">
         <v>5853167267</v>
       </c>
       <c r="G234" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="H234" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="I234" t="s">
         <v>457</v>
       </c>
       <c r="J234" t="s">
         <v>465</v>
       </c>
       <c r="K234" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="B235" t="s">
-        <v>1043</v>
+        <v>1035</v>
       </c>
       <c r="C235" t="s">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="D235" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E235">
         <v>92078</v>
       </c>
       <c r="F235">
         <v>4423855200</v>
       </c>
       <c r="G235" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="H235" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="I235" t="s">
         <v>29</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1047</v>
+        <v>1039</v>
       </c>
       <c r="B236" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="C236" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="D236" t="s">
         <v>129</v>
       </c>
       <c r="E236">
         <v>75110</v>
       </c>
       <c r="F236">
         <v>9039987130</v>
       </c>
       <c r="G236" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="H236" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="I236" t="s">
         <v>445</v>
       </c>
       <c r="J236" t="s">
         <v>465</v>
       </c>
       <c r="K236" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="B237" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="C237" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="D237" t="s">
         <v>129</v>
       </c>
       <c r="E237">
         <v>76849</v>
       </c>
       <c r="F237">
         <v>3257702670</v>
       </c>
       <c r="G237" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
       <c r="H237" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="I237" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J237" t="s">
-        <v>905</v>
+        <v>1028</v>
       </c>
       <c r="K237" t="s">
-        <v>905</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="B238" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="C238" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="D238" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="E238">
         <v>69101</v>
       </c>
       <c r="F238">
         <v>3083300070</v>
       </c>
       <c r="G238" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="H238" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="I238" t="s">
         <v>16</v>
       </c>
       <c r="J238" t="s">
         <v>18</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="B239" t="s">
-        <v>1064</v>
+        <v>1056</v>
       </c>
       <c r="C239" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="D239" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="E239">
         <v>51521</v>
       </c>
       <c r="F239">
         <v>7123076300</v>
       </c>
       <c r="G239" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="H239" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="I239" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J239" t="s">
         <v>132</v>
       </c>
       <c r="K239" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="B240" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="C240" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D240" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E240">
         <v>92316</v>
       </c>
       <c r="F240">
         <v>8402550100</v>
       </c>
       <c r="G240" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="H240" t="s">
-        <v>1072</v>
+        <v>1064</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
         <v>18</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>1073</v>
+        <v>1065</v>
       </c>
       <c r="B241" t="s">
-        <v>1074</v>
+        <v>1066</v>
       </c>
       <c r="C241" t="s">
-        <v>1075</v>
+        <v>1067</v>
       </c>
       <c r="D241" t="s">
         <v>129</v>
       </c>
       <c r="E241">
         <v>76177</v>
       </c>
       <c r="F241">
         <v>6828826190</v>
       </c>
       <c r="G241" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="H241" t="s">
-        <v>1077</v>
+        <v>1069</v>
       </c>
       <c r="I241" t="s">
         <v>457</v>
       </c>
       <c r="J241" t="s">
         <v>465</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>1078</v>
+        <v>1070</v>
       </c>
       <c r="B242" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
       <c r="C242" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="D242" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E242">
         <v>27030</v>
       </c>
       <c r="F242">
         <v>7432621030</v>
       </c>
       <c r="G242" t="s">
-        <v>1081</v>
+        <v>1073</v>
       </c>
       <c r="H242" t="s">
-        <v>1082</v>
+        <v>1074</v>
       </c>
       <c r="I242" t="s">
-        <v>458</v>
+        <v>1075</v>
       </c>
       <c r="J242" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="B243" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="C243" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="D243" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E243">
         <v>22546</v>
       </c>
       <c r="F243">
         <v>8049171040</v>
       </c>
       <c r="G243" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="H243" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="I243" t="s">
         <v>445</v>
       </c>
       <c r="J243" t="s">
-        <v>905</v>
+        <v>1028</v>
       </c>
       <c r="K243" t="s">
-        <v>905</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="B244" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="C244" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="D244" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E244">
         <v>42001</v>
       </c>
       <c r="F244">
         <v>2703911880</v>
       </c>
       <c r="G244" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="H244" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="I244" t="s">
-        <v>132</v>
+        <v>476</v>
       </c>
       <c r="J244" t="s">
         <v>18</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="B245" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="C245" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="D245" t="s">
         <v>21</v>
       </c>
       <c r="E245">
         <v>31793</v>
       </c>
       <c r="F245">
         <v>2296520002</v>
       </c>
       <c r="G245" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="H245" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="I245" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="J245" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="K245" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="B246" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="C246" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="E246">
         <v>34482</v>
       </c>
       <c r="F246">
         <v>3523521311</v>
       </c>
       <c r="G246" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="H246" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="I246" t="s">
         <v>457</v>
       </c>
       <c r="J246" t="s">
         <v>465</v>
       </c>
       <c r="K246" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="B247" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="C247" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="D247" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="E247">
         <v>83705</v>
       </c>
       <c r="F247">
         <v>2085752252</v>
       </c>
       <c r="G247" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="H247" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="I247" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="J247" t="s">
         <v>18</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="B248" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="C248" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="D248" t="s">
         <v>183</v>
       </c>
       <c r="E248">
         <v>35594</v>
       </c>
       <c r="F248">
         <v>6599993201</v>
       </c>
       <c r="G248" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="H248" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="I248" t="s">
         <v>457</v>
       </c>
       <c r="J248" t="s">
         <v>16</v>
       </c>
       <c r="K248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="B249" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="C249" t="s">
         <v>420</v>
       </c>
       <c r="D249" t="s">
         <v>321</v>
       </c>
       <c r="E249" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="F249">
         <v>9284831101</v>
       </c>
       <c r="G249" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="H249" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="I249" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="J249" t="s">
-        <v>1016</v>
+        <v>445</v>
       </c>
       <c r="K249" t="s">
-        <v>457</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
       <c r="B250" t="s">
-        <v>1124</v>
+        <v>1118</v>
       </c>
       <c r="C250" t="s">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="D250" t="s">
         <v>129</v>
       </c>
       <c r="E250">
         <v>75154</v>
       </c>
       <c r="F250">
         <v>9453320030</v>
       </c>
       <c r="G250" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="H250" t="s">
-        <v>1127</v>
+        <v>1121</v>
       </c>
       <c r="I250" t="s">
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="J250" t="s">
         <v>465</v>
       </c>
       <c r="K250" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="B251" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="C251" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="D251" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="E251">
         <v>66801</v>
       </c>
       <c r="F251">
         <v>6203665029</v>
       </c>
       <c r="G251" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="H251" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="I251" t="s">
         <v>445</v>
       </c>
       <c r="J251" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="K251" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="B252" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="C252" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="D252" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E252">
         <v>44010</v>
       </c>
       <c r="F252">
         <v>4408800414</v>
       </c>
       <c r="G252" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
       <c r="H252" t="s">
-        <v>1139</v>
+        <v>1133</v>
       </c>
       <c r="I252" t="s">
         <v>445</v>
       </c>
       <c r="J252" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1140</v>
+        <v>1134</v>
       </c>
       <c r="B253" t="s">
-        <v>1141</v>
+        <v>1135</v>
       </c>
       <c r="C253" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="D253" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="E253">
         <v>16373</v>
       </c>
       <c r="F253">
         <v>7248673004</v>
       </c>
       <c r="G253" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="H253" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="I253" t="s">
-        <v>1145</v>
+        <v>1116</v>
       </c>
       <c r="J253" t="s">
-        <v>1146</v>
+        <v>18</v>
       </c>
       <c r="K253" t="s">
-        <v>1147</v>
+        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1148</v>
+        <v>1139</v>
       </c>
       <c r="B254" t="s">
-        <v>1149</v>
+        <v>1140</v>
       </c>
       <c r="C254" t="s">
-        <v>1150</v>
+        <v>1141</v>
       </c>
       <c r="D254" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E254">
         <v>80828</v>
       </c>
       <c r="F254">
         <v>7197759506</v>
       </c>
       <c r="G254" t="s">
-        <v>1151</v>
+        <v>1142</v>
       </c>
       <c r="H254" t="s">
-        <v>1152</v>
+        <v>1143</v>
       </c>
       <c r="I254" t="s">
-        <v>1153</v>
+        <v>1144</v>
       </c>
       <c r="J254" t="s">
         <v>18</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1154</v>
+        <v>1145</v>
       </c>
       <c r="B255" t="s">
-        <v>1155</v>
+        <v>1146</v>
       </c>
       <c r="C255" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="D255" t="s">
         <v>21</v>
       </c>
       <c r="E255" t="s">
-        <v>1157</v>
+        <v>1148</v>
       </c>
       <c r="F255">
         <v>9129646798</v>
       </c>
       <c r="G255" t="s">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="H255" t="s">
-        <v>1159</v>
+        <v>1150</v>
       </c>
       <c r="I255" t="s">
         <v>29</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1160</v>
+        <v>1151</v>
       </c>
       <c r="B256" t="s">
-        <v>1161</v>
+        <v>1152</v>
       </c>
       <c r="C256" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="D256" t="s">
         <v>21</v>
       </c>
       <c r="E256" t="s">
-        <v>1157</v>
+        <v>1148</v>
       </c>
       <c r="F256">
         <v>9129646798</v>
       </c>
       <c r="G256" t="s">
-        <v>1162</v>
+        <v>1153</v>
       </c>
       <c r="H256" t="s">
-        <v>1159</v>
+        <v>1150</v>
       </c>
       <c r="I256" t="s">
         <v>29</v>
       </c>
       <c r="J256" t="s">
         <v>18</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1163</v>
+        <v>1154</v>
       </c>
       <c r="B257" t="s">
-        <v>1164</v>
+        <v>1155</v>
       </c>
       <c r="C257" t="s">
-        <v>1165</v>
+        <v>1156</v>
       </c>
       <c r="D257" t="s">
         <v>21</v>
       </c>
       <c r="E257">
         <v>31021</v>
       </c>
       <c r="F257">
         <v>4782722151</v>
       </c>
       <c r="G257" t="s">
-        <v>1166</v>
+        <v>1157</v>
       </c>
       <c r="H257" t="s">
-        <v>1167</v>
+        <v>1158</v>
       </c>
       <c r="I257" t="s">
         <v>29</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="B258" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="C258" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="D258" t="s">
         <v>21</v>
       </c>
       <c r="E258" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="F258">
         <v>9124372390</v>
       </c>
       <c r="G258" t="s">
-        <v>1172</v>
+        <v>1163</v>
       </c>
       <c r="H258" t="s">
-        <v>1173</v>
+        <v>1164</v>
       </c>
       <c r="I258" t="s">
         <v>29</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1174</v>
+        <v>1165</v>
       </c>
       <c r="B259" t="s">
-        <v>1175</v>
+        <v>1166</v>
       </c>
       <c r="C259" t="s">
-        <v>1176</v>
+        <v>1167</v>
       </c>
       <c r="D259" t="s">
         <v>442</v>
       </c>
       <c r="E259">
         <v>29485</v>
       </c>
       <c r="F259">
         <v>8437233367</v>
       </c>
       <c r="G259" t="s">
-        <v>1177</v>
+        <v>1168</v>
       </c>
       <c r="H259" t="s">
-        <v>1178</v>
+        <v>1169</v>
       </c>
       <c r="I259" t="s">
         <v>29</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1179</v>
+        <v>1170</v>
       </c>
       <c r="B260" t="s">
-        <v>1180</v>
+        <v>1171</v>
       </c>
       <c r="C260" t="s">
-        <v>1181</v>
+        <v>1172</v>
       </c>
       <c r="D260" t="s">
         <v>442</v>
       </c>
       <c r="E260">
         <v>29303</v>
       </c>
       <c r="F260">
         <v>8648746011</v>
       </c>
       <c r="G260" t="s">
-        <v>1182</v>
+        <v>1173</v>
       </c>
       <c r="H260" t="s">
-        <v>1183</v>
+        <v>1174</v>
       </c>
       <c r="I260" t="s">
         <v>29</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1184</v>
+        <v>1175</v>
       </c>
       <c r="B261" t="s">
-        <v>1185</v>
+        <v>1176</v>
       </c>
       <c r="C261" t="s">
-        <v>1186</v>
+        <v>1177</v>
       </c>
       <c r="D261" t="s">
         <v>21</v>
       </c>
       <c r="E261">
         <v>21211</v>
       </c>
       <c r="F261">
         <v>4783822701</v>
       </c>
       <c r="G261" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="H261" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
       <c r="I261" t="s">
         <v>29</v>
       </c>
       <c r="J261" t="s">
         <v>18</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>655</v>
       </c>
       <c r="B262" t="s">
-        <v>1189</v>
+        <v>1180</v>
       </c>
       <c r="C262" t="s">
-        <v>1190</v>
+        <v>1181</v>
       </c>
       <c r="D262" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="E262">
         <v>83402</v>
       </c>
       <c r="F262">
         <v>9868002070</v>
       </c>
       <c r="G262" t="s">
-        <v>1191</v>
+        <v>1182</v>
       </c>
       <c r="H262" t="s">
-        <v>1192</v>
+        <v>1183</v>
       </c>
       <c r="I262" t="s">
         <v>29</v>
       </c>
       <c r="J262" t="s">
         <v>18</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>1193</v>
+        <v>1184</v>
       </c>
       <c r="C263" t="s">
         <v>407</v>
       </c>
       <c r="D263" t="s">
         <v>380</v>
       </c>
       <c r="E263">
         <v>87107</v>
       </c>
       <c r="F263">
         <v>5058840686</v>
       </c>
       <c r="G263" t="s">
-        <v>1194</v>
+        <v>1185</v>
       </c>
       <c r="H263" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="I263" t="s">
         <v>132</v>
       </c>
       <c r="J263" t="s">
         <v>18</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
       <c r="B264" t="s">
-        <v>1197</v>
+        <v>1188</v>
       </c>
       <c r="C264" t="s">
         <v>150</v>
       </c>
       <c r="D264" t="s">
         <v>129</v>
       </c>
       <c r="E264">
         <v>77090</v>
       </c>
       <c r="F264">
         <v>3467814366</v>
       </c>
       <c r="G264" t="s">
-        <v>1198</v>
+        <v>1189</v>
       </c>
       <c r="H264" t="s">
-        <v>1199</v>
+        <v>1190</v>
       </c>
       <c r="I264" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="J264" t="s">
         <v>18</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1200</v>
+        <v>1191</v>
       </c>
       <c r="B265" t="s">
-        <v>1201</v>
+        <v>1192</v>
       </c>
       <c r="C265" t="s">
         <v>263</v>
       </c>
       <c r="D265" t="s">
         <v>129</v>
       </c>
       <c r="E265">
         <v>76301</v>
       </c>
       <c r="F265">
         <v>9404002610</v>
       </c>
       <c r="G265" t="s">
-        <v>1202</v>
+        <v>1193</v>
       </c>
       <c r="H265" t="s">
-        <v>1203</v>
+        <v>1194</v>
       </c>
       <c r="I265" t="s">
         <v>445</v>
       </c>
       <c r="J265" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K265" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1204</v>
+        <v>1195</v>
       </c>
       <c r="B266" t="s">
-        <v>1205</v>
+        <v>1196</v>
       </c>
       <c r="C266" t="s">
         <v>82</v>
       </c>
       <c r="D266" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E266">
         <v>40055</v>
       </c>
       <c r="F266">
         <v>5027433877</v>
       </c>
       <c r="G266" t="s">
-        <v>1206</v>
+        <v>1197</v>
       </c>
       <c r="H266" t="s">
-        <v>1207</v>
+        <v>1198</v>
       </c>
       <c r="I266" t="s">
         <v>445</v>
       </c>
       <c r="J266" t="s">
         <v>465</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1208</v>
+        <v>1199</v>
       </c>
       <c r="B267" t="s">
-        <v>1209</v>
+        <v>1200</v>
       </c>
       <c r="C267" t="s">
-        <v>1210</v>
+        <v>1201</v>
       </c>
       <c r="D267" t="s">
         <v>412</v>
       </c>
       <c r="E267">
         <v>84119</v>
       </c>
       <c r="F267">
         <v>3853864700</v>
       </c>
       <c r="G267" t="s">
-        <v>1211</v>
+        <v>1202</v>
       </c>
       <c r="H267" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="I267" t="s">
         <v>450</v>
       </c>
       <c r="J267" t="s">
         <v>465</v>
       </c>
       <c r="K267" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1213</v>
+        <v>1204</v>
       </c>
       <c r="B268" t="s">
-        <v>1214</v>
+        <v>1205</v>
       </c>
       <c r="C268" t="s">
-        <v>1215</v>
+        <v>1206</v>
       </c>
       <c r="D268" t="s">
         <v>129</v>
       </c>
       <c r="E268">
         <v>76009</v>
       </c>
       <c r="F268" t="s">
-        <v>1216</v>
+        <v>1207</v>
       </c>
       <c r="G268" t="s">
-        <v>1217</v>
+        <v>1208</v>
       </c>
       <c r="H268" t="s">
-        <v>1218</v>
+        <v>1209</v>
       </c>
       <c r="I268" t="s">
         <v>446</v>
       </c>
       <c r="J268" t="s">
         <v>18</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>985</v>
       </c>
       <c r="B269" t="s">
-        <v>1219</v>
+        <v>1210</v>
       </c>
       <c r="C269" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="D269" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E269">
         <v>93274</v>
       </c>
       <c r="F269">
         <v>5596865456</v>
       </c>
       <c r="G269" t="s">
-        <v>1220</v>
+        <v>1211</v>
       </c>
       <c r="H269" t="s">
-        <v>1221</v>
+        <v>1212</v>
       </c>
       <c r="I269" t="s">
         <v>29</v>
       </c>
       <c r="J269" t="s">
         <v>29</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="B270" t="s">
-        <v>1223</v>
+        <v>1214</v>
       </c>
       <c r="C270" t="s">
-        <v>1224</v>
+        <v>1215</v>
       </c>
       <c r="D270" t="s">
         <v>124</v>
       </c>
       <c r="E270">
         <v>73662</v>
       </c>
       <c r="F270">
         <v>5809283616</v>
       </c>
       <c r="G270" t="s">
-        <v>1225</v>
+        <v>1216</v>
       </c>
       <c r="H270" t="s">
-        <v>1226</v>
+        <v>1217</v>
       </c>
       <c r="I270" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J270" t="s">
-        <v>945</v>
+        <v>465</v>
       </c>
       <c r="K270" t="s">
-        <v>945</v>
+        <v>465</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>319</v>
       </c>
       <c r="B271" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="C271" t="s">
-        <v>1228</v>
+        <v>1219</v>
       </c>
       <c r="D271" t="s">
         <v>62</v>
       </c>
       <c r="E271" t="s">
-        <v>1229</v>
+        <v>1220</v>
       </c>
       <c r="F271">
         <v>3183199414</v>
       </c>
       <c r="G271" t="s">
-        <v>1230</v>
+        <v>1221</v>
       </c>
       <c r="H271" t="s">
-        <v>1231</v>
+        <v>1222</v>
       </c>
       <c r="I271" t="s">
         <v>29</v>
       </c>
       <c r="J271" t="s">
         <v>18</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1232</v>
+        <v>1223</v>
       </c>
       <c r="B272" t="s">
-        <v>1233</v>
+        <v>1224</v>
       </c>
       <c r="C272" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="D272" t="s">
         <v>129</v>
       </c>
       <c r="E272">
         <v>77320</v>
       </c>
       <c r="F272">
         <v>9364359119</v>
       </c>
       <c r="G272" t="s">
-        <v>1235</v>
+        <v>1226</v>
       </c>
       <c r="H272" t="s">
-        <v>1236</v>
+        <v>1227</v>
       </c>
       <c r="I272" t="s">
-        <v>1237</v>
+        <v>1228</v>
       </c>
       <c r="J272" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
       <c r="K272" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1239</v>
+        <v>1230</v>
       </c>
       <c r="B273" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="C273" t="s">
         <v>174</v>
       </c>
       <c r="D273" t="s">
         <v>129</v>
       </c>
       <c r="E273">
         <v>79118</v>
       </c>
       <c r="F273">
         <v>8063351656</v>
       </c>
       <c r="G273" t="s">
-        <v>1241</v>
+        <v>1232</v>
       </c>
       <c r="H273" t="s">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="I273" t="s">
         <v>445</v>
       </c>
       <c r="J273" t="s">
         <v>132</v>
       </c>
       <c r="K273" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="B274" t="s">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="C274" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="D274" t="s">
         <v>129</v>
       </c>
       <c r="E274">
         <v>79706</v>
       </c>
       <c r="F274">
         <v>4325615906</v>
       </c>
       <c r="G274" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H274" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="I274" t="s">
         <v>132</v>
       </c>
       <c r="J274" t="s">
         <v>18</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="B275" t="s">
-        <v>1249</v>
+        <v>1240</v>
       </c>
       <c r="C275" t="s">
-        <v>1250</v>
+        <v>1241</v>
       </c>
       <c r="D275" t="s">
         <v>129</v>
       </c>
       <c r="E275">
         <v>76706</v>
       </c>
       <c r="F275">
         <v>2546625500</v>
       </c>
       <c r="G275" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="H275" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="I275" t="s">
         <v>132</v>
       </c>
       <c r="J275" t="s">
         <v>18</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1253</v>
+        <v>1244</v>
       </c>
       <c r="B276" t="s">
-        <v>1254</v>
+        <v>1245</v>
       </c>
       <c r="C276" t="s">
         <v>296</v>
       </c>
       <c r="D276" t="s">
         <v>129</v>
       </c>
       <c r="E276">
         <v>78045</v>
       </c>
       <c r="F276">
         <v>9567241211</v>
       </c>
       <c r="G276" t="s">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="H276" t="s">
-        <v>1256</v>
+        <v>1247</v>
       </c>
       <c r="I276" t="s">
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="J276" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1257</v>
+        <v>1248</v>
       </c>
       <c r="B277" t="s">
-        <v>1258</v>
+        <v>1249</v>
       </c>
       <c r="C277" t="s">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="D277" t="s">
         <v>321</v>
       </c>
       <c r="E277">
         <v>85131</v>
       </c>
       <c r="F277">
         <v>5204662199</v>
       </c>
       <c r="G277" t="s">
-        <v>1260</v>
+        <v>1251</v>
       </c>
       <c r="H277" t="s">
-        <v>1261</v>
+        <v>1252</v>
       </c>
       <c r="I277" t="s">
         <v>132</v>
       </c>
       <c r="J277" t="s">
         <v>18</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1262</v>
+        <v>1253</v>
       </c>
       <c r="B278" t="s">
-        <v>1263</v>
+        <v>1254</v>
       </c>
       <c r="C278" t="s">
-        <v>1264</v>
+        <v>1255</v>
       </c>
       <c r="D278" t="s">
         <v>321</v>
       </c>
       <c r="E278">
         <v>86047</v>
       </c>
       <c r="F278">
         <v>9282891112</v>
       </c>
       <c r="G278" t="s">
-        <v>1265</v>
+        <v>1256</v>
       </c>
       <c r="H278" t="s">
-        <v>1266</v>
+        <v>1257</v>
       </c>
       <c r="I278" t="s">
         <v>445</v>
       </c>
       <c r="J278" t="s">
         <v>18</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1267</v>
+        <v>1258</v>
       </c>
       <c r="B279" t="s">
-        <v>1268</v>
+        <v>1259</v>
       </c>
       <c r="C279" t="s">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="D279" t="s">
         <v>129</v>
       </c>
       <c r="E279">
         <v>79821</v>
       </c>
       <c r="F279">
         <v>9158863252</v>
       </c>
       <c r="G279" t="s">
-        <v>1270</v>
+        <v>1261</v>
       </c>
       <c r="H279" t="s">
-        <v>1271</v>
+        <v>1262</v>
       </c>
       <c r="I279" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J279" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="K279" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1272</v>
+        <v>1263</v>
       </c>
       <c r="B280" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="C280" t="s">
-        <v>1274</v>
+        <v>1265</v>
       </c>
       <c r="D280" t="s">
         <v>129</v>
       </c>
       <c r="E280">
         <v>77521</v>
       </c>
       <c r="F280">
         <v>2814245555</v>
       </c>
       <c r="G280" t="s">
-        <v>1275</v>
+        <v>1266</v>
       </c>
       <c r="H280" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="I280" t="s">
         <v>445</v>
       </c>
       <c r="J280" t="s">
         <v>132</v>
       </c>
       <c r="K280" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
       <c r="B281" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
       <c r="C281" t="s">
-        <v>1279</v>
+        <v>1270</v>
       </c>
       <c r="D281" t="s">
         <v>462</v>
       </c>
       <c r="E281">
         <v>64060</v>
       </c>
       <c r="F281">
         <v>8166354103</v>
       </c>
       <c r="G281" t="s">
-        <v>1280</v>
+        <v>1271</v>
       </c>
       <c r="H281" t="s">
-        <v>1281</v>
+        <v>1272</v>
       </c>
       <c r="I281" t="s">
         <v>132</v>
       </c>
       <c r="J281" t="s">
         <v>18</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1282</v>
+        <v>1273</v>
       </c>
       <c r="B282" t="s">
-        <v>1283</v>
+        <v>1274</v>
       </c>
       <c r="C282" t="s">
         <v>247</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="E282">
         <v>73128</v>
       </c>
       <c r="F282">
         <v>4057890679</v>
       </c>
       <c r="G282" t="s">
-        <v>1284</v>
+        <v>1275</v>
       </c>
       <c r="H282" t="s">
-        <v>1285</v>
+        <v>1276</v>
       </c>
       <c r="I282" t="s">
         <v>445</v>
       </c>
       <c r="J282" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="K282" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1286</v>
+        <v>1277</v>
       </c>
       <c r="B283" t="s">
-        <v>1287</v>
+        <v>1278</v>
       </c>
       <c r="C283" t="s">
-        <v>1288</v>
+        <v>1279</v>
       </c>
       <c r="D283" t="s">
         <v>129</v>
       </c>
       <c r="E283">
         <v>75482</v>
       </c>
       <c r="F283">
         <v>9034396200</v>
       </c>
       <c r="G283" t="s">
-        <v>1289</v>
+        <v>1280</v>
       </c>
       <c r="H283" t="s">
-        <v>1290</v>
+        <v>1281</v>
       </c>
       <c r="I283" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="J283" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="B284" t="s">
-        <v>1292</v>
+        <v>1283</v>
       </c>
       <c r="C284" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="D284" t="s">
         <v>462</v>
       </c>
       <c r="E284">
         <v>65233</v>
       </c>
       <c r="F284">
         <v>6608829595</v>
       </c>
       <c r="G284" t="s">
-        <v>1294</v>
+        <v>1285</v>
       </c>
       <c r="H284" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="I284" t="s">
         <v>132</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1296</v>
+        <v>1287</v>
       </c>
       <c r="B285" t="s">
-        <v>1297</v>
+        <v>1288</v>
       </c>
       <c r="C285" t="s">
-        <v>1298</v>
+        <v>1289</v>
       </c>
       <c r="D285" t="s">
         <v>462</v>
       </c>
       <c r="E285">
         <v>64804</v>
       </c>
       <c r="F285">
         <v>4176267767</v>
       </c>
       <c r="G285" t="s">
-        <v>1299</v>
+        <v>1290</v>
       </c>
       <c r="H285" t="s">
-        <v>1300</v>
+        <v>1291</v>
       </c>
       <c r="I285" t="s">
         <v>445</v>
       </c>
       <c r="J285" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K285" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1301</v>
+        <v>1292</v>
       </c>
       <c r="B286" t="s">
-        <v>1302</v>
+        <v>1293</v>
       </c>
       <c r="C286" t="s">
-        <v>1303</v>
+        <v>1294</v>
       </c>
       <c r="D286" t="s">
         <v>99</v>
       </c>
       <c r="E286">
         <v>72802</v>
       </c>
       <c r="F286">
         <v>4798809224</v>
       </c>
       <c r="G286" t="s">
-        <v>1304</v>
+        <v>1295</v>
       </c>
       <c r="H286" t="s">
-        <v>1305</v>
+        <v>1296</v>
       </c>
       <c r="I286" t="s">
         <v>457</v>
       </c>
       <c r="J286" t="s">
         <v>132</v>
       </c>
       <c r="K286" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1306</v>
+        <v>1297</v>
       </c>
       <c r="B287" t="s">
-        <v>1307</v>
+        <v>1298</v>
       </c>
       <c r="C287" t="s">
-        <v>1308</v>
+        <v>1299</v>
       </c>
       <c r="D287" t="s">
         <v>99</v>
       </c>
       <c r="E287">
         <v>72019</v>
       </c>
       <c r="F287">
         <v>5017944556</v>
       </c>
       <c r="G287" t="s">
-        <v>1309</v>
+        <v>1300</v>
       </c>
       <c r="H287" t="s">
-        <v>1310</v>
+        <v>1301</v>
       </c>
       <c r="I287" t="s">
-        <v>697</v>
+        <v>16</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1311</v>
+        <v>1302</v>
       </c>
       <c r="B288" t="s">
-        <v>1312</v>
+        <v>1303</v>
       </c>
       <c r="C288" t="s">
         <v>53</v>
       </c>
       <c r="D288" t="s">
         <v>62</v>
       </c>
       <c r="E288">
         <v>71033</v>
       </c>
       <c r="F288">
         <v>3189387777</v>
       </c>
       <c r="G288" t="s">
-        <v>1313</v>
+        <v>1304</v>
       </c>
       <c r="H288" t="s">
-        <v>1314</v>
+        <v>1305</v>
       </c>
       <c r="I288" t="s">
         <v>445</v>
       </c>
       <c r="J288" t="s">
-        <v>600</v>
+        <v>458</v>
       </c>
       <c r="K288" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1315</v>
+        <v>1306</v>
       </c>
       <c r="B289" t="s">
-        <v>1316</v>
+        <v>1307</v>
       </c>
       <c r="C289" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="D289" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E289">
         <v>27542</v>
       </c>
       <c r="F289">
         <v>9192840415</v>
       </c>
       <c r="G289" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="H289" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I289" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J289" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="B290" t="s">
-        <v>1321</v>
+        <v>1312</v>
       </c>
       <c r="C290" t="s">
-        <v>1322</v>
+        <v>1313</v>
       </c>
       <c r="D290" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E290">
         <v>45005</v>
       </c>
       <c r="F290">
         <v>9377469270</v>
       </c>
       <c r="G290" t="s">
-        <v>1323</v>
+        <v>1314</v>
       </c>
       <c r="H290" t="s">
-        <v>1324</v>
+        <v>1315</v>
       </c>
       <c r="I290" t="s">
-        <v>1325</v>
+        <v>1316</v>
       </c>
       <c r="J290" t="s">
         <v>18</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1326</v>
+        <v>1317</v>
       </c>
       <c r="B291" t="s">
-        <v>1327</v>
+        <v>1318</v>
       </c>
       <c r="C291" t="s">
-        <v>1328</v>
+        <v>1319</v>
       </c>
       <c r="D291" t="s">
         <v>21</v>
       </c>
       <c r="E291">
         <v>30179</v>
       </c>
       <c r="F291">
         <v>7705628283</v>
       </c>
       <c r="G291" t="s">
-        <v>1329</v>
+        <v>1320</v>
       </c>
       <c r="H291" t="s">
-        <v>1330</v>
+        <v>1321</v>
       </c>
       <c r="I291" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J291" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1331</v>
+        <v>1322</v>
       </c>
       <c r="B292" t="s">
-        <v>1332</v>
+        <v>1323</v>
       </c>
       <c r="C292" t="s">
         <v>204</v>
       </c>
       <c r="D292" t="s">
         <v>183</v>
       </c>
       <c r="E292">
         <v>35405</v>
       </c>
       <c r="F292">
         <v>2056332111</v>
       </c>
       <c r="G292" t="s">
-        <v>1333</v>
+        <v>1324</v>
       </c>
       <c r="H292" t="s">
-        <v>1334</v>
+        <v>1325</v>
       </c>
       <c r="I292" t="s">
         <v>445</v>
       </c>
       <c r="J292" t="s">
         <v>18</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1335</v>
+        <v>1326</v>
       </c>
       <c r="B293" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="C293" t="s">
         <v>225</v>
       </c>
       <c r="D293" t="s">
         <v>49</v>
       </c>
       <c r="E293">
         <v>39204</v>
       </c>
       <c r="F293">
         <v>6019696667</v>
       </c>
       <c r="G293" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="H293" t="s">
-        <v>1338</v>
+        <v>1329</v>
       </c>
       <c r="I293" t="s">
         <v>445</v>
       </c>
       <c r="J293" t="s">
-        <v>1339</v>
+        <v>24</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1340</v>
+        <v>1330</v>
       </c>
       <c r="B294" t="s">
-        <v>1341</v>
+        <v>1331</v>
       </c>
       <c r="C294" t="s">
-        <v>1342</v>
+        <v>1332</v>
       </c>
       <c r="D294" t="s">
         <v>49</v>
       </c>
       <c r="E294">
         <v>39503</v>
       </c>
       <c r="F294">
         <v>2288228747</v>
       </c>
       <c r="G294" t="s">
-        <v>1343</v>
+        <v>1333</v>
       </c>
       <c r="H294" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="I294" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1345</v>
+        <v>1335</v>
       </c>
       <c r="B295" t="s">
-        <v>1346</v>
+        <v>1336</v>
       </c>
       <c r="C295" t="s">
-        <v>1347</v>
+        <v>1337</v>
       </c>
       <c r="D295" t="s">
         <v>442</v>
       </c>
       <c r="E295">
         <v>29018</v>
       </c>
       <c r="F295">
         <v>8038292657</v>
       </c>
       <c r="G295" t="s">
-        <v>1348</v>
+        <v>1338</v>
       </c>
       <c r="H295" t="s">
-        <v>1349</v>
+        <v>1339</v>
       </c>
       <c r="I295" t="s">
         <v>445</v>
       </c>
       <c r="J295" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1350</v>
+        <v>1340</v>
       </c>
       <c r="B296" t="s">
-        <v>1351</v>
+        <v>1341</v>
       </c>
       <c r="C296" t="s">
-        <v>1352</v>
+        <v>1342</v>
       </c>
       <c r="D296" t="s">
         <v>21</v>
       </c>
       <c r="E296">
         <v>31407</v>
       </c>
       <c r="F296">
         <v>9129662271</v>
       </c>
       <c r="G296" t="s">
-        <v>1353</v>
+        <v>1343</v>
       </c>
       <c r="H296" t="s">
-        <v>1354</v>
+        <v>1344</v>
       </c>
       <c r="I296" t="s">
         <v>445</v>
       </c>
       <c r="J296" t="s">
         <v>465</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1355</v>
+        <v>1345</v>
       </c>
       <c r="B297" t="s">
-        <v>1356</v>
+        <v>1346</v>
       </c>
       <c r="C297" t="s">
-        <v>1357</v>
+        <v>1347</v>
       </c>
       <c r="D297" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E297">
         <v>44515</v>
       </c>
       <c r="F297">
         <v>3305441126</v>
       </c>
       <c r="G297" t="s">
-        <v>1358</v>
+        <v>1348</v>
       </c>
       <c r="H297" t="s">
-        <v>1359</v>
+        <v>1349</v>
       </c>
       <c r="I297" t="s">
         <v>16</v>
       </c>
       <c r="J297" t="s">
         <v>18</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="H298" t="s">
-        <v>1360</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1361</v>
+        <v>1351</v>
       </c>
       <c r="B299" t="s">
-        <v>1362</v>
+        <v>1352</v>
       </c>
       <c r="C299" t="s">
-        <v>1363</v>
+        <v>1353</v>
       </c>
       <c r="D299" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="E299">
         <v>52773</v>
       </c>
       <c r="F299">
         <v>5632844265</v>
       </c>
       <c r="G299" t="s">
-        <v>1364</v>
+        <v>1354</v>
       </c>
       <c r="H299" t="s">
-        <v>1365</v>
+        <v>1355</v>
       </c>
       <c r="I299" t="s">
         <v>445</v>
       </c>
       <c r="J299" t="s">
         <v>450</v>
       </c>
       <c r="K299" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1366</v>
+        <v>1356</v>
       </c>
       <c r="B300" t="s">
-        <v>1367</v>
+        <v>1357</v>
       </c>
       <c r="C300" t="s">
-        <v>1368</v>
+        <v>1358</v>
       </c>
       <c r="D300" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="E300">
         <v>50323</v>
       </c>
       <c r="F300">
         <v>5152762272</v>
       </c>
       <c r="G300" t="s">
-        <v>1369</v>
+        <v>1359</v>
       </c>
       <c r="H300" t="s">
-        <v>1370</v>
+        <v>1360</v>
       </c>
       <c r="I300" t="s">
         <v>132</v>
       </c>
       <c r="J300" t="s">
         <v>18</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="B301" t="s">
-        <v>1372</v>
+        <v>1362</v>
       </c>
       <c r="C301" t="s">
-        <v>1373</v>
+        <v>1363</v>
       </c>
       <c r="D301" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E301">
         <v>62401</v>
       </c>
       <c r="F301">
         <v>2178571760</v>
       </c>
       <c r="G301" t="s">
-        <v>1374</v>
+        <v>1364</v>
       </c>
       <c r="H301" t="s">
-        <v>1375</v>
+        <v>1365</v>
       </c>
       <c r="I301" t="s">
-        <v>1376</v>
+        <v>1116</v>
       </c>
       <c r="J301" t="s">
         <v>18</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1377</v>
+        <v>1366</v>
       </c>
       <c r="B302" t="s">
-        <v>1378</v>
+        <v>1367</v>
       </c>
       <c r="C302" t="s">
-        <v>1379</v>
+        <v>1368</v>
       </c>
       <c r="D302" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E302">
         <v>42262</v>
       </c>
       <c r="F302">
         <v>2706409812</v>
       </c>
       <c r="G302" t="s">
-        <v>1380</v>
+        <v>1369</v>
       </c>
       <c r="H302" t="s">
-        <v>1381</v>
+        <v>1370</v>
       </c>
       <c r="I302" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
       <c r="J302" t="s">
         <v>18</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1383</v>
+        <v>1372</v>
       </c>
       <c r="B303" t="s">
-        <v>1384</v>
+        <v>1373</v>
       </c>
       <c r="C303" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
       <c r="D303" t="s">
         <v>462</v>
       </c>
       <c r="E303">
         <v>63867</v>
       </c>
       <c r="F303">
         <v>5734722298</v>
       </c>
       <c r="G303" t="s">
-        <v>1386</v>
+        <v>1375</v>
       </c>
       <c r="H303" t="s">
-        <v>1387</v>
+        <v>1376</v>
       </c>
       <c r="I303" t="s">
         <v>132</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1388</v>
+        <v>1377</v>
       </c>
       <c r="B304" t="s">
-        <v>1389</v>
+        <v>1378</v>
       </c>
       <c r="C304" t="s">
         <v>275</v>
       </c>
       <c r="D304" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E304">
         <v>40324</v>
       </c>
       <c r="F304">
         <v>5028634069</v>
       </c>
       <c r="G304" t="s">
-        <v>1390</v>
+        <v>1379</v>
       </c>
       <c r="H304" t="s">
-        <v>1391</v>
+        <v>1380</v>
       </c>
       <c r="I304" t="s">
         <v>445</v>
       </c>
       <c r="J304" t="s">
         <v>465</v>
       </c>
       <c r="K304" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1392</v>
+        <v>1381</v>
       </c>
       <c r="B305" t="s">
-        <v>1393</v>
+        <v>1382</v>
       </c>
       <c r="C305" t="s">
-        <v>1394</v>
+        <v>1383</v>
       </c>
       <c r="D305" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E305">
         <v>42740</v>
       </c>
       <c r="F305">
         <v>2703690180</v>
       </c>
       <c r="G305" t="s">
-        <v>1395</v>
+        <v>1384</v>
       </c>
       <c r="H305" t="s">
-        <v>1396</v>
+        <v>1385</v>
       </c>
       <c r="I305" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J305" t="s">
-        <v>1397</v>
+        <v>1386</v>
       </c>
       <c r="K305" t="s">
-        <v>1397</v>
+        <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1398</v>
+        <v>1387</v>
       </c>
       <c r="B306" t="s">
-        <v>1399</v>
+        <v>1388</v>
       </c>
       <c r="C306" t="s">
-        <v>1400</v>
+        <v>1389</v>
       </c>
       <c r="D306" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E306">
         <v>43074</v>
       </c>
       <c r="F306">
         <v>7409653540</v>
       </c>
       <c r="G306" t="s">
-        <v>1401</v>
+        <v>1390</v>
       </c>
       <c r="H306" t="s">
-        <v>1402</v>
+        <v>1391</v>
       </c>
       <c r="I306" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J306" t="s">
         <v>18</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1403</v>
+        <v>1392</v>
       </c>
       <c r="B307" t="s">
-        <v>1404</v>
+        <v>1393</v>
       </c>
       <c r="C307" t="s">
-        <v>1405</v>
+        <v>1394</v>
       </c>
       <c r="D307" t="s">
         <v>44</v>
       </c>
       <c r="E307">
         <v>37090</v>
       </c>
       <c r="F307">
         <v>6154490004</v>
       </c>
       <c r="G307" t="s">
-        <v>1406</v>
+        <v>1395</v>
       </c>
       <c r="H307" t="s">
-        <v>1407</v>
+        <v>1396</v>
       </c>
       <c r="I307" t="s">
         <v>445</v>
       </c>
       <c r="J307" t="s">
-        <v>1408</v>
+        <v>1397</v>
       </c>
       <c r="K307" t="s">
-        <v>1408</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1409</v>
+        <v>1398</v>
       </c>
       <c r="B308" t="s">
-        <v>1410</v>
+        <v>1399</v>
       </c>
       <c r="C308" t="s">
-        <v>1411</v>
+        <v>1400</v>
       </c>
       <c r="D308" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="E308">
         <v>17112</v>
       </c>
+      <c r="F308">
+        <v>7179964999</v>
+      </c>
       <c r="G308" t="s">
-        <v>1412</v>
+        <v>1401</v>
       </c>
       <c r="H308" t="s">
-        <v>1413</v>
+        <v>1402</v>
       </c>
       <c r="I308" t="s">
-        <v>1145</v>
+        <v>1403</v>
       </c>
       <c r="J308" t="s">
-        <v>1146</v>
+        <v>1404</v>
       </c>
       <c r="K308" t="s">
-        <v>1146</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1414</v>
+        <v>1405</v>
       </c>
       <c r="B309" t="s">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="C309" t="s">
-        <v>1416</v>
+        <v>1407</v>
       </c>
       <c r="D309" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E309">
         <v>45808</v>
       </c>
       <c r="F309">
         <v>4196438273</v>
       </c>
       <c r="G309" t="s">
-        <v>1417</v>
+        <v>1408</v>
       </c>
       <c r="H309" t="s">
-        <v>1418</v>
+        <v>1409</v>
       </c>
       <c r="I309" t="s">
         <v>446</v>
       </c>
       <c r="J309" t="s">
         <v>465</v>
       </c>
       <c r="K309" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1419</v>
+        <v>1410</v>
       </c>
       <c r="B310" t="s">
-        <v>1420</v>
+        <v>1411</v>
       </c>
       <c r="C310" t="s">
-        <v>1421</v>
+        <v>1412</v>
       </c>
       <c r="D310" t="s">
         <v>21</v>
       </c>
       <c r="E310">
         <v>30721</v>
       </c>
       <c r="F310">
         <v>7062720673</v>
       </c>
       <c r="G310" t="s">
-        <v>1422</v>
+        <v>1413</v>
       </c>
       <c r="H310" t="s">
-        <v>1423</v>
+        <v>1414</v>
       </c>
       <c r="I310" t="s">
         <v>458</v>
       </c>
       <c r="J310" t="s">
         <v>18</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1424</v>
+        <v>1415</v>
       </c>
       <c r="B311" t="s">
-        <v>1425</v>
+        <v>1416</v>
       </c>
       <c r="C311" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="D311" t="s">
         <v>21</v>
       </c>
       <c r="E311">
         <v>31601</v>
       </c>
       <c r="F311">
         <v>2292443179</v>
       </c>
       <c r="G311" t="s">
-        <v>1427</v>
+        <v>1418</v>
       </c>
       <c r="H311" t="s">
-        <v>1428</v>
+        <v>1419</v>
       </c>
       <c r="I311" t="s">
         <v>16</v>
       </c>
       <c r="J311" t="s">
         <v>18</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1429</v>
+        <v>1420</v>
       </c>
       <c r="B312" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="C312" t="s">
-        <v>1431</v>
+        <v>1422</v>
       </c>
       <c r="D312" t="s">
         <v>44</v>
       </c>
       <c r="E312">
         <v>37725</v>
       </c>
       <c r="F312">
         <v>8653971427</v>
       </c>
       <c r="G312" t="s">
-        <v>1432</v>
+        <v>1423</v>
       </c>
       <c r="H312" t="s">
-        <v>1433</v>
+        <v>1424</v>
       </c>
       <c r="I312" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J312" t="s">
         <v>132</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1434</v>
+        <v>1425</v>
       </c>
       <c r="B313" t="s">
-        <v>1435</v>
+        <v>1426</v>
       </c>
       <c r="C313" t="s">
-        <v>1436</v>
+        <v>1427</v>
       </c>
       <c r="D313" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E313">
         <v>46406</v>
       </c>
       <c r="F313">
         <v>2198445614</v>
       </c>
       <c r="G313" t="s">
-        <v>1437</v>
+        <v>1428</v>
       </c>
       <c r="H313" t="s">
-        <v>1438</v>
+        <v>1429</v>
       </c>
       <c r="I313" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
       <c r="J313" t="s">
-        <v>1397</v>
+        <v>1386</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1439</v>
+        <v>1430</v>
       </c>
       <c r="B314" t="s">
-        <v>1440</v>
+        <v>1431</v>
       </c>
       <c r="C314" t="s">
-        <v>1441</v>
+        <v>1432</v>
       </c>
       <c r="D314" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E314">
         <v>46184</v>
       </c>
       <c r="F314">
         <v>3175350298</v>
       </c>
       <c r="G314" t="s">
-        <v>1442</v>
+        <v>1433</v>
       </c>
       <c r="H314" t="s">
-        <v>1443</v>
+        <v>1434</v>
       </c>
       <c r="I314" t="s">
-        <v>16</v>
+        <v>691</v>
       </c>
       <c r="J314" t="s">
         <v>18</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1444</v>
+        <v>1435</v>
       </c>
       <c r="B315" t="s">
-        <v>1445</v>
+        <v>1436</v>
       </c>
       <c r="C315" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
       <c r="D315" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E315">
         <v>61080</v>
       </c>
       <c r="F315">
         <v>8153898222</v>
       </c>
       <c r="G315" t="s">
-        <v>1447</v>
+        <v>1438</v>
       </c>
       <c r="H315" t="s">
-        <v>1448</v>
+        <v>1439</v>
       </c>
       <c r="I315" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="J315" t="s">
         <v>18</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>734</v>
       </c>
       <c r="B316" t="s">
-        <v>1449</v>
+        <v>1440</v>
       </c>
       <c r="C316" t="s">
-        <v>1450</v>
+        <v>1441</v>
       </c>
       <c r="D316" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E316">
         <v>93610</v>
       </c>
       <c r="F316">
         <v>5596654952</v>
       </c>
       <c r="G316" t="s">
-        <v>1451</v>
+        <v>1442</v>
       </c>
       <c r="H316" t="s">
-        <v>1452</v>
+        <v>1443</v>
       </c>
       <c r="I316" t="s">
         <v>29</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1453</v>
+        <v>1444</v>
       </c>
       <c r="B317" t="s">
-        <v>1454</v>
+        <v>1445</v>
       </c>
       <c r="C317" t="s">
-        <v>1455</v>
+        <v>1446</v>
       </c>
       <c r="D317" t="s">
         <v>129</v>
       </c>
       <c r="E317">
         <v>75570</v>
       </c>
       <c r="F317" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
       <c r="G317" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="H317" t="s">
-        <v>1458</v>
+        <v>1449</v>
       </c>
       <c r="I317" t="s">
         <v>445</v>
       </c>
       <c r="J317" t="s">
         <v>132</v>
       </c>
       <c r="K317" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1459</v>
+        <v>1450</v>
       </c>
       <c r="B318" t="s">
-        <v>1460</v>
+        <v>1451</v>
       </c>
       <c r="C318" t="s">
         <v>320</v>
       </c>
       <c r="D318" t="s">
         <v>321</v>
       </c>
       <c r="E318">
         <v>85043</v>
       </c>
       <c r="F318" t="s">
-        <v>1461</v>
+        <v>1452</v>
       </c>
       <c r="G318" t="s">
-        <v>1462</v>
+        <v>1453</v>
       </c>
       <c r="H318" t="s">
-        <v>1463</v>
+        <v>1454</v>
       </c>
       <c r="I318" t="s">
-        <v>1464</v>
+        <v>1455</v>
       </c>
       <c r="J318" t="s">
-        <v>1464</v>
+        <v>1455</v>
       </c>
       <c r="K318" t="s">
-        <v>1464</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1465</v>
+        <v>1456</v>
       </c>
       <c r="B319" t="s">
-        <v>1466</v>
+        <v>1457</v>
       </c>
       <c r="C319" t="s">
-        <v>1467</v>
+        <v>1458</v>
       </c>
       <c r="D319" t="s">
-        <v>1468</v>
+        <v>1459</v>
       </c>
       <c r="E319">
         <v>97850</v>
       </c>
       <c r="F319" t="s">
-        <v>1469</v>
+        <v>1460</v>
       </c>
       <c r="G319" t="s">
-        <v>1470</v>
+        <v>1461</v>
       </c>
       <c r="H319" t="s">
-        <v>1471</v>
+        <v>1462</v>
       </c>
       <c r="I319" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J319" t="s">
         <v>132</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1472</v>
+        <v>1463</v>
       </c>
       <c r="B320" t="s">
-        <v>1473</v>
+        <v>1464</v>
       </c>
       <c r="C320" t="s">
-        <v>1474</v>
+        <v>1465</v>
       </c>
       <c r="D320" t="s">
-        <v>1468</v>
+        <v>1459</v>
       </c>
       <c r="E320">
         <v>97875</v>
       </c>
       <c r="F320">
         <v>5418001615</v>
       </c>
       <c r="G320" t="s">
-        <v>1475</v>
+        <v>1466</v>
       </c>
       <c r="H320" t="s">
-        <v>1476</v>
+        <v>1467</v>
       </c>
       <c r="I320" t="s">
         <v>458</v>
       </c>
       <c r="J320" t="s">
         <v>18</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1477</v>
+        <v>1468</v>
       </c>
       <c r="B321" t="s">
-        <v>1478</v>
+        <v>1469</v>
       </c>
       <c r="C321" t="s">
-        <v>1479</v>
+        <v>1470</v>
       </c>
       <c r="D321" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E321">
         <v>24382</v>
       </c>
       <c r="F321">
         <v>2762773110</v>
       </c>
       <c r="G321" t="s">
-        <v>1480</v>
+        <v>1471</v>
       </c>
       <c r="H321" t="s">
-        <v>1481</v>
+        <v>1472</v>
       </c>
       <c r="I321" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="J321" t="s">
         <v>18</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1482</v>
+        <v>1473</v>
       </c>
       <c r="B322" t="s">
-        <v>1483</v>
+        <v>1474</v>
       </c>
       <c r="C322" t="s">
-        <v>1484</v>
+        <v>1475</v>
       </c>
       <c r="D322" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="E322">
         <v>80642</v>
       </c>
       <c r="F322">
         <v>3035000558</v>
       </c>
       <c r="G322" t="s">
-        <v>1485</v>
+        <v>1476</v>
       </c>
       <c r="H322" t="s">
-        <v>1486</v>
+        <v>1477</v>
       </c>
       <c r="I322" t="s">
         <v>132</v>
       </c>
       <c r="J322" t="s">
         <v>18</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1487</v>
+        <v>1478</v>
       </c>
       <c r="B323" t="s">
-        <v>1488</v>
+        <v>1479</v>
       </c>
       <c r="C323" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="E323">
         <v>34482</v>
       </c>
       <c r="F323">
         <v>3528300100</v>
       </c>
       <c r="G323" t="s">
-        <v>1489</v>
+        <v>1480</v>
       </c>
       <c r="H323" t="s">
-        <v>1490</v>
+        <v>1481</v>
       </c>
       <c r="I323" t="s">
         <v>29</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1491</v>
+        <v>1482</v>
       </c>
       <c r="B324" t="s">
-        <v>1492</v>
+        <v>1483</v>
       </c>
       <c r="C324" t="s">
-        <v>1493</v>
+        <v>1484</v>
       </c>
       <c r="D324" t="s">
         <v>326</v>
       </c>
       <c r="E324">
         <v>89801</v>
       </c>
       <c r="F324">
         <v>7755913111</v>
       </c>
       <c r="G324" t="s">
-        <v>1494</v>
+        <v>1485</v>
       </c>
       <c r="H324" t="s">
-        <v>1495</v>
+        <v>1486</v>
       </c>
       <c r="I324" t="s">
         <v>29</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1496</v>
+        <v>1487</v>
       </c>
       <c r="B325" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C325" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="D325" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E325">
         <v>45840</v>
       </c>
       <c r="F325">
         <v>5673900190</v>
       </c>
       <c r="G325" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="H325" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="I325" t="s">
         <v>132</v>
       </c>
       <c r="J325" t="s">
         <v>18</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1501</v>
+        <v>1492</v>
       </c>
       <c r="B326" t="s">
-        <v>1502</v>
+        <v>1493</v>
       </c>
       <c r="C326" t="s">
-        <v>1503</v>
+        <v>1494</v>
       </c>
       <c r="D326" t="s">
         <v>13</v>
       </c>
       <c r="E326">
         <v>33619</v>
       </c>
       <c r="F326" t="s">
-        <v>1504</v>
+        <v>1495</v>
       </c>
       <c r="G326" t="s">
-        <v>1505</v>
+        <v>1496</v>
       </c>
       <c r="H326" t="s">
-        <v>1506</v>
+        <v>1497</v>
       </c>
       <c r="I326" t="s">
-        <v>1507</v>
+        <v>1498</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>1508</v>
+        <v>1499</v>
       </c>
       <c r="B327" t="s">
-        <v>1509</v>
+        <v>1500</v>
       </c>
       <c r="C327" t="s">
-        <v>1322</v>
+        <v>1313</v>
       </c>
       <c r="D327" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="E327">
         <v>42134</v>
       </c>
       <c r="F327" t="s">
-        <v>1510</v>
+        <v>1501</v>
       </c>
       <c r="G327" t="s">
-        <v>1511</v>
+        <v>1502</v>
       </c>
       <c r="H327" t="s">
-        <v>1512</v>
+        <v>1503</v>
       </c>
       <c r="I327" t="s">
         <v>445</v>
       </c>
       <c r="J327" t="s">
         <v>132</v>
       </c>
       <c r="K327" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>920</v>
       </c>
       <c r="B328" t="s">
-        <v>1513</v>
+        <v>1504</v>
       </c>
       <c r="C328" t="s">
         <v>283</v>
       </c>
       <c r="D328" t="s">
         <v>129</v>
       </c>
       <c r="E328">
         <v>78219</v>
       </c>
       <c r="F328" t="s">
-        <v>1514</v>
+        <v>1505</v>
       </c>
       <c r="G328" t="s">
-        <v>1515</v>
+        <v>1506</v>
       </c>
       <c r="H328" t="s">
-        <v>1516</v>
+        <v>1507</v>
       </c>
       <c r="I328" t="s">
         <v>132</v>
       </c>
       <c r="J328" t="s">
         <v>18</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1517</v>
+        <v>1508</v>
       </c>
       <c r="B329" t="s">
-        <v>1518</v>
+        <v>1509</v>
       </c>
       <c r="C329" t="s">
-        <v>1519</v>
+        <v>1510</v>
       </c>
       <c r="D329" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="E329">
         <v>83605</v>
       </c>
       <c r="F329" t="s">
-        <v>1520</v>
+        <v>1511</v>
       </c>
       <c r="G329" t="s">
-        <v>1521</v>
+        <v>1512</v>
       </c>
       <c r="H329" t="s">
-        <v>1522</v>
+        <v>1513</v>
       </c>
       <c r="I329" t="s">
         <v>132</v>
       </c>
       <c r="J329" t="s">
         <v>18</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
         <v>110</v>
       </c>
       <c r="B330" t="s">
-        <v>1523</v>
+        <v>1514</v>
       </c>
       <c r="C330" t="s">
-        <v>1524</v>
+        <v>1515</v>
       </c>
       <c r="D330" t="s">
         <v>13</v>
       </c>
       <c r="E330">
         <v>32837</v>
       </c>
       <c r="F330" t="s">
-        <v>1525</v>
+        <v>1516</v>
       </c>
       <c r="G330" t="s">
-        <v>1526</v>
+        <v>1517</v>
       </c>
       <c r="H330" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
       <c r="I330" t="s">
         <v>29</v>
       </c>
       <c r="J330" t="s">
         <v>18</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
-        <v>1528</v>
+        <v>1519</v>
       </c>
       <c r="B331" t="s">
-        <v>1529</v>
+        <v>1520</v>
       </c>
       <c r="C331" t="s">
-        <v>1530</v>
+        <v>1521</v>
       </c>
       <c r="D331" t="s">
-        <v>1468</v>
+        <v>1459</v>
       </c>
       <c r="E331">
         <v>97002</v>
       </c>
       <c r="F331" t="s">
-        <v>1531</v>
+        <v>1522</v>
       </c>
       <c r="G331" t="s">
-        <v>1532</v>
+        <v>1523</v>
       </c>
       <c r="H331" t="s">
-        <v>1533</v>
+        <v>1524</v>
       </c>
       <c r="I331" t="s">
         <v>16</v>
       </c>
       <c r="J331" t="s">
         <v>18</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
       <c r="B332" t="s">
-        <v>1535</v>
+        <v>1526</v>
       </c>
       <c r="C332" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
       <c r="D332" t="s">
         <v>412</v>
       </c>
       <c r="E332">
         <v>84401</v>
       </c>
       <c r="F332" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I332" t="s">
+        <v>829</v>
+      </c>
+      <c r="J332" t="s">
+        <v>18</v>
+      </c>
+      <c r="K332" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11">
+      <c r="A333" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D333" t="s">
+        <v>473</v>
+      </c>
+      <c r="E333">
+        <v>95363</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G333" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1536</v>
+      </c>
+      <c r="I333" t="s">
+        <v>16</v>
+      </c>
+      <c r="J333" t="s">
+        <v>18</v>
+      </c>
+      <c r="K333" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11">
+      <c r="A334">
+        <v>116</v>
+      </c>
+      <c r="B334" t="s">
         <v>1537</v>
       </c>
-      <c r="G332" t="s">
+      <c r="C334" t="s">
         <v>1538</v>
       </c>
-      <c r="H332" t="s">
+      <c r="D334" t="s">
+        <v>13</v>
+      </c>
+      <c r="E334">
+        <v>32254</v>
+      </c>
+      <c r="F334" t="s">
         <v>1539</v>
       </c>
-      <c r="I332" t="s">
-[...5 lines deleted...]
-      <c r="K332" t="s">
+      <c r="G334" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J334" t="s">
+        <v>18</v>
+      </c>
+      <c r="K334" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D335" t="s">
+        <v>473</v>
+      </c>
+      <c r="E335">
+        <v>93637</v>
+      </c>
+      <c r="F335">
+        <v>5596607300</v>
+      </c>
+      <c r="G335" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I335" t="s">
+        <v>16</v>
+      </c>
+      <c r="J335" t="s">
+        <v>18</v>
+      </c>
+      <c r="K335" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>