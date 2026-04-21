--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="933">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="944">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
@@ -2768,93 +2768,126 @@
   <si>
     <t>stm503@stmtires.com</t>
   </si>
   <si>
     <t>-106.6133644, 35.1144371</t>
   </si>
   <si>
     <t>STM-296</t>
   </si>
   <si>
     <t>519 Pendleton Road</t>
   </si>
   <si>
     <t>Pendleton</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>STMP296@STMPilot.com</t>
   </si>
   <si>
     <t>-85.297501, 38.564844</t>
   </si>
   <si>
+    <t>8am-4pm</t>
+  </si>
+  <si>
     <t>STM-985</t>
   </si>
   <si>
     <t>837 Industrial Ave</t>
   </si>
   <si>
     <t>Stm985@stmtires.com.</t>
   </si>
   <si>
     <t>-119.334009, 36.175610</t>
   </si>
   <si>
     <t>STM-319</t>
   </si>
   <si>
     <t>850 N. Bolton Ave</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t xml:space="preserve"> 71301</t>
   </si>
   <si>
     <t>Stm319@stmtires.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -92.461798, 31.378993</t>
   </si>
   <si>
     <t>STM-734</t>
   </si>
   <si>
     <t>317 Prosperity Blvd</t>
   </si>
   <si>
     <t>Chowchilla</t>
   </si>
   <si>
     <t>stm734@stmtires.com</t>
   </si>
   <si>
     <t>-120.251015, 37.124238</t>
+  </si>
+  <si>
+    <t>STM-125</t>
+  </si>
+  <si>
+    <t>4949 FL-40</t>
+  </si>
+  <si>
+    <t>Ocala</t>
+  </si>
+  <si>
+    <t>stm125@stmtires.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -82.202508, 29.187870</t>
+  </si>
+  <si>
+    <t>STM-758</t>
+  </si>
+  <si>
+    <t>4105 West Idaho St.</t>
+  </si>
+  <si>
+    <t>Elko</t>
+  </si>
+  <si>
+    <t>stm758@stmtires.com</t>
+  </si>
+  <si>
+    <t>-115.963872, 41.848867</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3154,54 +3187,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K183"/>
+  <dimension ref="A1:K185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K183" sqref="K183"/>
+      <selection activeCell="K185" sqref="K185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -9453,161 +9486,231 @@
       <c r="A180" t="s">
         <v>912</v>
       </c>
       <c r="B180" t="s">
         <v>913</v>
       </c>
       <c r="C180" t="s">
         <v>914</v>
       </c>
       <c r="D180" t="s">
         <v>915</v>
       </c>
       <c r="E180">
         <v>40055</v>
       </c>
       <c r="F180">
         <v>5027433877</v>
       </c>
       <c r="G180" t="s">
         <v>916</v>
       </c>
       <c r="H180" t="s">
         <v>917</v>
       </c>
       <c r="I180" t="s">
-        <v>159</v>
+        <v>17</v>
       </c>
       <c r="J180" t="s">
-        <v>19</v>
+        <v>918</v>
       </c>
       <c r="K180" t="s">
-        <v>19</v>
+        <v>918</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B181" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C181" t="s">
         <v>789</v>
       </c>
       <c r="D181" t="s">
         <v>551</v>
       </c>
       <c r="E181">
         <v>93274</v>
       </c>
       <c r="F181">
         <v>5596865456</v>
       </c>
       <c r="G181" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H181" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="I181" t="s">
         <v>32</v>
       </c>
       <c r="J181" t="s">
         <v>32</v>
       </c>
       <c r="K181" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B182" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C182" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D182" t="s">
         <v>73</v>
       </c>
       <c r="E182" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="F182">
         <v>3183199414</v>
       </c>
       <c r="G182" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H182" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="I182" t="s">
         <v>32</v>
       </c>
       <c r="J182" t="s">
         <v>19</v>
       </c>
       <c r="K182" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B183" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C183" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D183" t="s">
         <v>551</v>
       </c>
       <c r="E183">
         <v>93610</v>
       </c>
       <c r="F183">
         <v>5596654952</v>
       </c>
       <c r="G183" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="H183" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184" t="s">
+        <v>934</v>
+      </c>
+      <c r="B184" t="s">
+        <v>935</v>
+      </c>
+      <c r="C184" t="s">
+        <v>936</v>
+      </c>
+      <c r="D184" t="s">
+        <v>14</v>
+      </c>
+      <c r="E184">
+        <v>34482</v>
+      </c>
+      <c r="F184">
+        <v>3528300100</v>
+      </c>
+      <c r="G184" t="s">
+        <v>937</v>
+      </c>
+      <c r="H184" t="s">
+        <v>938</v>
+      </c>
+      <c r="I184" t="s">
+        <v>32</v>
+      </c>
+      <c r="J184" t="s">
+        <v>26</v>
+      </c>
+      <c r="K184" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" t="s">
+        <v>939</v>
+      </c>
+      <c r="B185" t="s">
+        <v>940</v>
+      </c>
+      <c r="C185" t="s">
+        <v>941</v>
+      </c>
+      <c r="D185" t="s">
+        <v>402</v>
+      </c>
+      <c r="E185">
+        <v>89801</v>
+      </c>
+      <c r="F185">
+        <v>7755913111</v>
+      </c>
+      <c r="G185" t="s">
+        <v>942</v>
+      </c>
+      <c r="H185" t="s">
+        <v>943</v>
+      </c>
+      <c r="I185" t="s">
+        <v>32</v>
+      </c>
+      <c r="J185" t="s">
+        <v>26</v>
+      </c>
+      <c r="K185" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>