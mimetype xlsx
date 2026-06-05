--- v3 (2026-04-21)
+++ v4 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="944">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
@@ -746,54 +746,54 @@
   <si>
     <t>stm142@stmtires.com</t>
   </si>
   <si>
     <t>-87.212261, 30.473413</t>
   </si>
   <si>
     <t>STM-207</t>
   </si>
   <si>
     <t>2514 Midpark Rd</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
     <t>stm207@stmtires.com</t>
   </si>
   <si>
     <t>-86.299602, 32.375409</t>
   </si>
   <si>
     <t>STM-211</t>
   </si>
   <si>
-    <t>3340 Vanderbilt Rd</t>
-[...2 lines deleted...]
-    <t>Birmingham</t>
+    <t>2600 Morgan Road</t>
+  </si>
+  <si>
+    <t>Bessemer</t>
   </si>
   <si>
     <t>stm211@stmtires.com</t>
   </si>
   <si>
     <t>-86.814743, 33.51952</t>
   </si>
   <si>
     <t>STM-209</t>
   </si>
   <si>
     <t>5400 Old Montgomery Hwy</t>
   </si>
   <si>
     <t>Tuscaloosa</t>
   </si>
   <si>
     <t>stm209@stmtires.com</t>
   </si>
   <si>
     <t>-87.527245, 33.206307</t>
   </si>
   <si>
     <t>STM-216</t>
   </si>
@@ -2246,53 +2246,50 @@
   <si>
     <t>Oakland</t>
   </si>
   <si>
     <t>stm763@stmtires.com</t>
   </si>
   <si>
     <t>-122.214897, 37.772323</t>
   </si>
   <si>
     <t>STM-774</t>
   </si>
   <si>
     <t>240 Ford Rd</t>
   </si>
   <si>
     <t>Ukiah</t>
   </si>
   <si>
     <t>stm774@stmtires.com</t>
   </si>
   <si>
     <t>-123.321202, 39.403699</t>
   </si>
   <si>
-    <t>8am-4:30pm</t>
-[...1 lines deleted...]
-  <si>
     <t>STM-775</t>
   </si>
   <si>
     <t>233 Bellevue Ave</t>
   </si>
   <si>
     <t>Santa Rosa</t>
   </si>
   <si>
     <t>stm775@stmtires.com</t>
   </si>
   <si>
     <t>-122.717692, 38.445625</t>
   </si>
   <si>
     <t>STM-351</t>
   </si>
   <si>
     <t>30 N 129th Ave</t>
   </si>
   <si>
     <t>stm351@stmtires.com</t>
   </si>
   <si>
     <t>STM-134</t>
@@ -2453,56 +2450,50 @@
   <si>
     <t>stm724@stmtires.com</t>
   </si>
   <si>
     <t>-119.088371, 36.344716</t>
   </si>
   <si>
     <t>STM-725</t>
   </si>
   <si>
     <t>2462 East Central Ave</t>
   </si>
   <si>
     <t>Fresno</t>
   </si>
   <si>
     <t>stm725@stmtires.com</t>
   </si>
   <si>
     <t>-119.789382, 36.743313</t>
   </si>
   <si>
     <t>STM-905</t>
   </si>
   <si>
-    <t>2600 Morgan Road</t>
-[...4 lines deleted...]
-  <si>
     <t>stm905@stmtires.com</t>
   </si>
   <si>
     <t>-86.9251248, 33.3391163</t>
   </si>
   <si>
     <t>STM-901</t>
   </si>
   <si>
     <t>4500 Home Run Blvd. Suite 300</t>
   </si>
   <si>
     <t>Davenport</t>
   </si>
   <si>
     <t>stm901@stmtires.com</t>
   </si>
   <si>
     <t>-81.603475, 28.159346</t>
   </si>
   <si>
     <t>STM-930</t>
   </si>
   <si>
     <t>11 Industrial Blvd</t>
@@ -2726,95 +2717,74 @@
   <si>
     <t>stm178@stmtires.com</t>
   </si>
   <si>
     <t>-82.0228859, 34.9677539</t>
   </si>
   <si>
     <t>STM-159</t>
   </si>
   <si>
     <t>1362 Highway 49</t>
   </si>
   <si>
     <t>Macon</t>
   </si>
   <si>
     <t>stm159@stmtires.com</t>
   </si>
   <si>
     <t>-83.4894807, 32.9409649</t>
   </si>
   <si>
     <t>STM-655</t>
   </si>
   <si>
-    <t>11140 Moonbeam Drive</t>
+    <t>850 Denver St.</t>
   </si>
   <si>
     <t>Idaho Falls</t>
   </si>
   <si>
     <t>stm655@stmtires.com</t>
   </si>
   <si>
     <t>-111.9715632, 43.5960044</t>
   </si>
   <si>
     <t>STM-503</t>
   </si>
   <si>
     <t>2848 Girard Blvd NE</t>
   </si>
   <si>
     <t>stm503@stmtires.com</t>
   </si>
   <si>
     <t>-106.6133644, 35.1144371</t>
   </si>
   <si>
-    <t>STM-296</t>
-[...19 lines deleted...]
-  <si>
     <t>STM-985</t>
   </si>
   <si>
     <t>837 Industrial Ave</t>
   </si>
   <si>
     <t>Stm985@stmtires.com.</t>
   </si>
   <si>
     <t>-119.334009, 36.175610</t>
   </si>
   <si>
     <t>STM-319</t>
   </si>
   <si>
     <t>850 N. Bolton Ave</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t xml:space="preserve"> 71301</t>
   </si>
   <si>
     <t>Stm319@stmtires.com</t>
@@ -2844,50 +2814,101 @@
     <t>4949 FL-40</t>
   </si>
   <si>
     <t>Ocala</t>
   </si>
   <si>
     <t>stm125@stmtires.com</t>
   </si>
   <si>
     <t xml:space="preserve"> -82.202508, 29.187870</t>
   </si>
   <si>
     <t>STM-758</t>
   </si>
   <si>
     <t>4105 West Idaho St.</t>
   </si>
   <si>
     <t>Elko</t>
   </si>
   <si>
     <t>stm758@stmtires.com</t>
   </si>
   <si>
     <t>-115.963872, 41.848867</t>
+  </si>
+  <si>
+    <t>STM-106</t>
+  </si>
+  <si>
+    <t>5410 Causeway Blvd</t>
+  </si>
+  <si>
+    <t>Tampa</t>
+  </si>
+  <si>
+    <t>stm106@stmtires.com</t>
+  </si>
+  <si>
+    <t>-82.39201, 27.92338</t>
+  </si>
+  <si>
+    <t>7:00am-5pm</t>
+  </si>
+  <si>
+    <t>STM-920</t>
+  </si>
+  <si>
+    <t>6922 Lancer Blvd</t>
+  </si>
+  <si>
+    <t>7379776111|7379776111</t>
+  </si>
+  <si>
+    <t>stm920@stmtires.com</t>
+  </si>
+  <si>
+    <t>-98.354860, 29.435023</t>
+  </si>
+  <si>
+    <t>STM-110</t>
+  </si>
+  <si>
+    <t>1600 Central Florida Parkway</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>6893390110|6893390110|6893390110</t>
+  </si>
+  <si>
+    <t>stm110@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.398560, 28.406002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3187,54 +3208,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K185"/>
+  <dimension ref="A1:K187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K185" sqref="K185"/>
+      <selection activeCell="K187" sqref="K187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4784,51 +4805,51 @@
       </c>
       <c r="I45" t="s">
         <v>32</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>243</v>
       </c>
       <c r="B46" t="s">
         <v>244</v>
       </c>
       <c r="C46" t="s">
         <v>245</v>
       </c>
       <c r="D46" t="s">
         <v>224</v>
       </c>
       <c r="E46">
-        <v>35217</v>
+        <v>35022</v>
       </c>
       <c r="F46">
         <v>2053226602</v>
       </c>
       <c r="G46" t="s">
         <v>246</v>
       </c>
       <c r="H46" t="s">
         <v>247</v>
       </c>
       <c r="I46" t="s">
         <v>32</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>248</v>
       </c>
       <c r="B47" t="s">
@@ -8261,1456 +8282,1523 @@
       <c r="A145" t="s">
         <v>739</v>
       </c>
       <c r="B145" t="s">
         <v>740</v>
       </c>
       <c r="C145" t="s">
         <v>741</v>
       </c>
       <c r="D145" t="s">
         <v>551</v>
       </c>
       <c r="E145">
         <v>95482</v>
       </c>
       <c r="F145">
         <v>7074623519</v>
       </c>
       <c r="G145" t="s">
         <v>742</v>
       </c>
       <c r="H145" t="s">
         <v>743</v>
       </c>
       <c r="I145" t="s">
-        <v>744</v>
+        <v>159</v>
       </c>
       <c r="J145" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="K145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
+        <v>744</v>
+      </c>
+      <c r="B146" t="s">
         <v>745</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
       <c r="D146" t="s">
         <v>551</v>
       </c>
       <c r="E146">
         <v>95407</v>
       </c>
       <c r="F146">
         <v>7075458740</v>
       </c>
       <c r="G146" t="s">
+        <v>747</v>
+      </c>
+      <c r="H146" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="I146" t="s">
         <v>32</v>
       </c>
       <c r="J146" t="s">
         <v>19</v>
       </c>
       <c r="K146" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
+        <v>749</v>
+      </c>
+      <c r="B147" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="C147" t="s">
         <v>149</v>
       </c>
       <c r="D147" t="s">
         <v>150</v>
       </c>
       <c r="E147">
         <v>74116</v>
       </c>
       <c r="F147">
         <v>9186001123</v>
       </c>
       <c r="G147" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="H147" t="s">
         <v>152</v>
       </c>
       <c r="I147" t="s">
         <v>17</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
+        <v>752</v>
+      </c>
+      <c r="B148" t="s">
         <v>753</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="D148" t="s">
         <v>23</v>
       </c>
       <c r="E148">
         <v>31636</v>
       </c>
       <c r="F148">
         <v>2295591913</v>
       </c>
       <c r="G148" t="s">
+        <v>755</v>
+      </c>
+      <c r="H148" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="I148" t="s">
         <v>32</v>
       </c>
       <c r="J148" t="s">
         <v>19</v>
       </c>
       <c r="K148" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
+        <v>757</v>
+      </c>
+      <c r="B149" t="s">
         <v>758</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="D149" t="s">
         <v>551</v>
       </c>
       <c r="E149">
         <v>93455</v>
       </c>
       <c r="F149">
         <v>8056230500</v>
       </c>
       <c r="G149" t="s">
+        <v>760</v>
+      </c>
+      <c r="H149" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
         <v>26</v>
       </c>
       <c r="K149" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
+        <v>762</v>
+      </c>
+      <c r="B150" t="s">
         <v>763</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="D150" t="s">
         <v>551</v>
       </c>
       <c r="E150">
         <v>93268</v>
       </c>
       <c r="F150">
         <v>6617631800</v>
       </c>
       <c r="G150" t="s">
+        <v>765</v>
+      </c>
+      <c r="H150" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
         <v>26</v>
       </c>
       <c r="K150" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
+        <v>767</v>
+      </c>
+      <c r="B151" t="s">
         <v>768</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="D151" t="s">
         <v>551</v>
       </c>
       <c r="E151">
         <v>93308</v>
       </c>
       <c r="F151">
         <v>6613910887</v>
       </c>
       <c r="G151" t="s">
+        <v>770</v>
+      </c>
+      <c r="H151" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="I151" t="s">
         <v>32</v>
       </c>
       <c r="J151" t="s">
         <v>26</v>
       </c>
       <c r="K151" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
+        <v>772</v>
+      </c>
+      <c r="B152" t="s">
         <v>773</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D152" t="s">
         <v>551</v>
       </c>
       <c r="E152">
         <v>93308</v>
       </c>
       <c r="F152">
         <v>6615892893</v>
       </c>
       <c r="G152" t="s">
+        <v>774</v>
+      </c>
+      <c r="H152" t="s">
+        <v>771</v>
+      </c>
+      <c r="I152" t="s">
+        <v>32</v>
+      </c>
+      <c r="J152" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>776</v>
       </c>
       <c r="K152" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
+        <v>776</v>
+      </c>
+      <c r="B153" t="s">
         <v>777</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="D153" t="s">
         <v>551</v>
       </c>
       <c r="E153">
         <v>93215</v>
       </c>
       <c r="F153">
         <v>6617253387</v>
       </c>
       <c r="G153" t="s">
+        <v>779</v>
+      </c>
+      <c r="H153" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
         <v>26</v>
       </c>
       <c r="K153" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
+        <v>781</v>
+      </c>
+      <c r="B154" t="s">
         <v>782</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="D154" t="s">
         <v>551</v>
       </c>
       <c r="E154">
         <v>93272</v>
       </c>
       <c r="F154">
         <v>5597528473</v>
       </c>
       <c r="G154" t="s">
+        <v>784</v>
+      </c>
+      <c r="H154" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="I154" t="s">
         <v>32</v>
       </c>
       <c r="J154" t="s">
         <v>26</v>
       </c>
       <c r="K154" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
+        <v>786</v>
+      </c>
+      <c r="B155" t="s">
         <v>787</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="D155" t="s">
         <v>551</v>
       </c>
       <c r="E155">
         <v>93274</v>
       </c>
       <c r="F155">
         <v>5596863313</v>
       </c>
       <c r="G155" t="s">
+        <v>789</v>
+      </c>
+      <c r="H155" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="I155" t="s">
         <v>17</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
+        <v>791</v>
+      </c>
+      <c r="B156" t="s">
         <v>792</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="D156" t="s">
         <v>551</v>
       </c>
       <c r="E156">
         <v>93257</v>
       </c>
       <c r="F156">
         <v>5597882024</v>
       </c>
       <c r="G156" t="s">
+        <v>794</v>
+      </c>
+      <c r="H156" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
       <c r="I156" t="s">
         <v>32</v>
       </c>
       <c r="J156" t="s">
         <v>232</v>
       </c>
       <c r="K156" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
+        <v>796</v>
+      </c>
+      <c r="B157" t="s">
         <v>797</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="D157" t="s">
         <v>551</v>
       </c>
       <c r="E157">
         <v>93291</v>
       </c>
       <c r="F157">
         <v>5596512020</v>
       </c>
       <c r="G157" t="s">
+        <v>799</v>
+      </c>
+      <c r="H157" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="I157" t="s">
         <v>32</v>
       </c>
       <c r="J157" t="s">
         <v>26</v>
       </c>
       <c r="K157" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
+        <v>801</v>
+      </c>
+      <c r="B158" t="s">
         <v>802</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="D158" t="s">
         <v>551</v>
       </c>
       <c r="E158">
         <v>93221</v>
       </c>
       <c r="F158">
         <v>5595922734</v>
       </c>
       <c r="G158" t="s">
+        <v>804</v>
+      </c>
+      <c r="H158" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="I158" t="s">
         <v>32</v>
       </c>
       <c r="J158" t="s">
         <v>26</v>
       </c>
       <c r="K158" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
+        <v>806</v>
+      </c>
+      <c r="B159" t="s">
         <v>807</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="D159" t="s">
         <v>551</v>
       </c>
       <c r="E159">
         <v>93725</v>
       </c>
       <c r="F159">
         <v>5592644982</v>
       </c>
       <c r="G159" t="s">
+        <v>809</v>
+      </c>
+      <c r="H159" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="I159" t="s">
         <v>32</v>
       </c>
       <c r="J159" t="s">
         <v>26</v>
       </c>
       <c r="K159" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B160" t="s">
-        <v>813</v>
+        <v>244</v>
       </c>
       <c r="C160" t="s">
-        <v>814</v>
+        <v>245</v>
       </c>
       <c r="D160" t="s">
         <v>224</v>
       </c>
       <c r="E160">
         <v>35022</v>
       </c>
       <c r="F160">
         <v>2058484300</v>
       </c>
       <c r="G160" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="H160" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="I160" t="s">
         <v>17</v>
       </c>
       <c r="J160" t="s">
         <v>19</v>
       </c>
       <c r="K160" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B161" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C161" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="D161" t="s">
         <v>14</v>
       </c>
       <c r="E161">
         <v>33837</v>
       </c>
       <c r="F161">
         <v>6892058700</v>
       </c>
       <c r="G161" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="H161" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="I161" t="s">
         <v>159</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
+        <v>819</v>
+      </c>
+      <c r="B162" t="s">
+        <v>820</v>
+      </c>
+      <c r="C162" t="s">
+        <v>821</v>
+      </c>
+      <c r="D162" t="s">
         <v>822</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
       <c r="E162">
         <v>65708</v>
       </c>
       <c r="F162">
         <v>4172357836</v>
       </c>
       <c r="G162" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="H162" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="I162" t="s">
         <v>159</v>
       </c>
       <c r="J162" t="s">
         <v>26</v>
       </c>
       <c r="K162" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="B163" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="C163" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="D163" t="s">
         <v>156</v>
       </c>
       <c r="E163">
         <v>76063</v>
       </c>
       <c r="F163">
         <v>9723522701</v>
       </c>
       <c r="G163" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="H163" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="I163" t="s">
         <v>17</v>
       </c>
       <c r="J163" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="K163" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B164" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="C164" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="D164" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="E164">
         <v>63301</v>
       </c>
       <c r="F164">
         <v>6367246441</v>
       </c>
       <c r="G164" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="H164" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="I164" t="s">
         <v>32</v>
       </c>
       <c r="J164" t="s">
         <v>19</v>
       </c>
       <c r="K164" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="B165" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165" t="s">
         <v>57</v>
       </c>
       <c r="E165">
         <v>39440</v>
       </c>
       <c r="F165">
         <v>6016498104</v>
       </c>
       <c r="G165" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="H165" t="s">
         <v>272</v>
       </c>
       <c r="I165" t="s">
         <v>17</v>
       </c>
       <c r="J165" t="s">
         <v>19</v>
       </c>
       <c r="K165" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="B166" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="C166" t="s">
         <v>395</v>
       </c>
       <c r="D166" t="s">
         <v>396</v>
       </c>
       <c r="E166">
         <v>85019</v>
       </c>
       <c r="F166">
         <v>6022727601</v>
       </c>
       <c r="G166" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="H166" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="I166" t="s">
         <v>17</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B167" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C167" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D167" t="s">
         <v>51</v>
       </c>
       <c r="E167">
         <v>37043</v>
       </c>
       <c r="F167">
         <v>9315913008</v>
       </c>
       <c r="G167" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="H167" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="I167" t="s">
         <v>17</v>
       </c>
       <c r="J167" t="s">
         <v>26</v>
       </c>
       <c r="K167" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="B168" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="C168" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D168" t="s">
         <v>551</v>
       </c>
       <c r="E168">
         <v>92078</v>
       </c>
       <c r="F168">
         <v>4423855200</v>
       </c>
       <c r="G168" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="H168" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="I168" t="s">
         <v>32</v>
       </c>
       <c r="J168" t="s">
         <v>26</v>
       </c>
       <c r="K168" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B169" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="C169" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="D169" t="s">
         <v>551</v>
       </c>
       <c r="E169">
         <v>92316</v>
       </c>
       <c r="F169">
         <v>8402550100</v>
       </c>
       <c r="G169" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="H169" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="I169" t="s">
         <v>17</v>
       </c>
       <c r="J169" t="s">
         <v>19</v>
       </c>
       <c r="K169" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
+        <v>858</v>
+      </c>
+      <c r="B170" t="s">
+        <v>859</v>
+      </c>
+      <c r="C170" t="s">
+        <v>860</v>
+      </c>
+      <c r="D170" t="s">
         <v>861</v>
-      </c>
-[...7 lines deleted...]
-        <v>864</v>
       </c>
       <c r="E170">
         <v>83705</v>
       </c>
       <c r="F170">
         <v>2085752252</v>
       </c>
       <c r="G170" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="H170" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="I170" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="J170" t="s">
         <v>19</v>
       </c>
       <c r="K170" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="B171" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C171" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="D171" t="s">
         <v>23</v>
       </c>
       <c r="E171" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="F171">
         <v>9129646798</v>
       </c>
       <c r="G171" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="H171" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
         <v>26</v>
       </c>
       <c r="K171" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="B172" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C172" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="D172" t="s">
         <v>23</v>
       </c>
       <c r="E172" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="F172">
         <v>9129646798</v>
       </c>
       <c r="G172" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="H172" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
       <c r="J172" t="s">
         <v>19</v>
       </c>
       <c r="K172" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="B173" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="C173" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="D173" t="s">
         <v>23</v>
       </c>
       <c r="E173">
         <v>31021</v>
       </c>
       <c r="F173">
         <v>4782722151</v>
       </c>
       <c r="G173" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="H173" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="I173" t="s">
         <v>32</v>
       </c>
       <c r="J173" t="s">
         <v>26</v>
       </c>
       <c r="K173" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B174" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C174" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="D174" t="s">
         <v>23</v>
       </c>
       <c r="E174" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F174">
         <v>9124372390</v>
       </c>
       <c r="G174" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="H174" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="I174" t="s">
         <v>32</v>
       </c>
       <c r="J174" t="s">
         <v>26</v>
       </c>
       <c r="K174" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B175" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C175" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="D175" t="s">
         <v>591</v>
       </c>
       <c r="E175">
         <v>29485</v>
       </c>
       <c r="F175">
         <v>8437233367</v>
       </c>
       <c r="G175" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="H175" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="I175" t="s">
         <v>32</v>
       </c>
       <c r="J175" t="s">
         <v>26</v>
       </c>
       <c r="K175" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="B176" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="C176" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="D176" t="s">
         <v>591</v>
       </c>
       <c r="E176">
         <v>29303</v>
       </c>
       <c r="F176">
         <v>8648746011</v>
       </c>
       <c r="G176" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="H176" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="I176" t="s">
         <v>32</v>
       </c>
       <c r="J176" t="s">
         <v>26</v>
       </c>
       <c r="K176" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="B177" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="C177" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="D177" t="s">
         <v>23</v>
       </c>
       <c r="E177">
         <v>21211</v>
       </c>
       <c r="F177">
         <v>4783822701</v>
       </c>
       <c r="G177" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="H177" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="I177" t="s">
         <v>32</v>
       </c>
       <c r="J177" t="s">
         <v>19</v>
       </c>
       <c r="K177" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="B178" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="C178" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="D178" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="E178">
-        <v>83401</v>
+        <v>83402</v>
       </c>
       <c r="F178">
         <v>9868002070</v>
       </c>
       <c r="G178" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="H178" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
       <c r="J178" t="s">
         <v>19</v>
       </c>
       <c r="K178" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="B179" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="C179" t="s">
         <v>504</v>
       </c>
       <c r="D179" t="s">
         <v>469</v>
       </c>
       <c r="E179">
         <v>87107</v>
       </c>
       <c r="F179">
         <v>5058840686</v>
       </c>
       <c r="G179" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="H179" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="I179" t="s">
         <v>159</v>
       </c>
       <c r="J179" t="s">
         <v>19</v>
       </c>
       <c r="K179" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
+        <v>909</v>
+      </c>
+      <c r="B180" t="s">
+        <v>910</v>
+      </c>
+      <c r="C180" t="s">
+        <v>788</v>
+      </c>
+      <c r="D180" t="s">
+        <v>551</v>
+      </c>
+      <c r="E180">
+        <v>93274</v>
+      </c>
+      <c r="F180">
+        <v>5596865456</v>
+      </c>
+      <c r="G180" t="s">
+        <v>911</v>
+      </c>
+      <c r="H180" t="s">
         <v>912</v>
       </c>
-      <c r="B180" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I180" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="J180" t="s">
-        <v>918</v>
+        <v>32</v>
       </c>
       <c r="K180" t="s">
-        <v>918</v>
+        <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="B181" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="C181" t="s">
-        <v>789</v>
+        <v>915</v>
       </c>
       <c r="D181" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>93274</v>
+        <v>73</v>
+      </c>
+      <c r="E181" t="s">
+        <v>916</v>
       </c>
       <c r="F181">
-        <v>5596865456</v>
+        <v>3183199414</v>
       </c>
       <c r="G181" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="H181" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="I181" t="s">
         <v>32</v>
       </c>
       <c r="J181" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="K181" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
+        <v>919</v>
+      </c>
+      <c r="B182" t="s">
+        <v>920</v>
+      </c>
+      <c r="C182" t="s">
+        <v>921</v>
+      </c>
+      <c r="D182" t="s">
+        <v>551</v>
+      </c>
+      <c r="E182">
+        <v>93610</v>
+      </c>
+      <c r="F182">
+        <v>5596654952</v>
+      </c>
+      <c r="G182" t="s">
+        <v>922</v>
+      </c>
+      <c r="H182" t="s">
         <v>923</v>
       </c>
-      <c r="B182" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I182" t="s">
         <v>32</v>
       </c>
       <c r="J182" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="K182" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="B183" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="C183" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="D183" t="s">
-        <v>551</v>
+        <v>14</v>
       </c>
       <c r="E183">
-        <v>93610</v>
+        <v>34482</v>
       </c>
       <c r="F183">
-        <v>5596654952</v>
+        <v>3528300100</v>
       </c>
       <c r="G183" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="H183" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B184" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="C184" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="D184" t="s">
-        <v>14</v>
+        <v>402</v>
       </c>
       <c r="E184">
-        <v>34482</v>
+        <v>89801</v>
       </c>
       <c r="F184">
-        <v>3528300100</v>
+        <v>7755913111</v>
       </c>
       <c r="G184" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="H184" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="I184" t="s">
         <v>32</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
+        <v>934</v>
+      </c>
+      <c r="B185" t="s">
+        <v>935</v>
+      </c>
+      <c r="C185" t="s">
+        <v>936</v>
+      </c>
+      <c r="D185" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185">
+        <v>33619</v>
+      </c>
+      <c r="G185" t="s">
+        <v>937</v>
+      </c>
+      <c r="H185" t="s">
+        <v>938</v>
+      </c>
+      <c r="I185" t="s">
         <v>939</v>
       </c>
-      <c r="B185" t="s">
+      <c r="J185" t="s">
+        <v>19</v>
+      </c>
+      <c r="K185" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" t="s">
         <v>940</v>
       </c>
-      <c r="C185" t="s">
+      <c r="B186" t="s">
         <v>941</v>
       </c>
-      <c r="D185" t="s">
-[...8 lines deleted...]
-      <c r="G185" t="s">
+      <c r="C186" t="s">
+        <v>349</v>
+      </c>
+      <c r="D186" t="s">
+        <v>156</v>
+      </c>
+      <c r="E186">
+        <v>78219</v>
+      </c>
+      <c r="F186" t="s">
         <v>942</v>
       </c>
-      <c r="H185" t="s">
+      <c r="G186" t="s">
         <v>943</v>
       </c>
-      <c r="I185" t="s">
-[...5 lines deleted...]
-      <c r="K185" t="s">
+      <c r="H186" t="s">
+        <v>944</v>
+      </c>
+      <c r="I186" t="s">
+        <v>159</v>
+      </c>
+      <c r="J186" t="s">
+        <v>19</v>
+      </c>
+      <c r="K186" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" t="s">
+        <v>945</v>
+      </c>
+      <c r="B187" t="s">
+        <v>946</v>
+      </c>
+      <c r="C187" t="s">
+        <v>947</v>
+      </c>
+      <c r="D187" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187">
+        <v>32837</v>
+      </c>
+      <c r="F187" t="s">
+        <v>948</v>
+      </c>
+      <c r="G187" t="s">
+        <v>949</v>
+      </c>
+      <c r="H187" t="s">
+        <v>950</v>
+      </c>
+      <c r="I187" t="s">
+        <v>32</v>
+      </c>
+      <c r="J187" t="s">
+        <v>19</v>
+      </c>
+      <c r="K187" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>