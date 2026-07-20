--- v4 (2026-06-05)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="958">
   <si>
     <t>Store Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Longitude and Latitude</t>
   </si>
   <si>
@@ -1265,51 +1265,51 @@
   <si>
     <t>stm462@stmtires.com</t>
   </si>
   <si>
     <t>-95.817464, 29.801613</t>
   </si>
   <si>
     <t>STM-252</t>
   </si>
   <si>
     <t>6895 US Hwy 49</t>
   </si>
   <si>
     <t>Hattiesburg</t>
   </si>
   <si>
     <t>stm252@stmtires.com</t>
   </si>
   <si>
     <t>-89.312312, 31.303588</t>
   </si>
   <si>
     <t>STM-225</t>
   </si>
   <si>
-    <t>2625 Hwy 20</t>
+    <t>2565 Hwy 20</t>
   </si>
   <si>
     <t>Tuscumbia</t>
   </si>
   <si>
     <t>stm225@stmtires.com</t>
   </si>
   <si>
     <t>-87.749232, 34.66604</t>
   </si>
   <si>
     <t>STM-242</t>
   </si>
   <si>
     <t>3515 Hermitage Industrial Dr.</t>
   </si>
   <si>
     <t>Hermitage</t>
   </si>
   <si>
     <t>stm242@stmtires.com</t>
   </si>
   <si>
     <t>-86.583994, 36.153572</t>
   </si>
@@ -2825,90 +2825,111 @@
   <si>
     <t>STM-758</t>
   </si>
   <si>
     <t>4105 West Idaho St.</t>
   </si>
   <si>
     <t>Elko</t>
   </si>
   <si>
     <t>stm758@stmtires.com</t>
   </si>
   <si>
     <t>-115.963872, 41.848867</t>
   </si>
   <si>
     <t>STM-106</t>
   </si>
   <si>
     <t>5410 Causeway Blvd</t>
   </si>
   <si>
     <t>Tampa</t>
   </si>
   <si>
+    <t>6562595703|6562595703</t>
+  </si>
+  <si>
     <t>stm106@stmtires.com</t>
   </si>
   <si>
     <t>-82.39201, 27.92338</t>
   </si>
   <si>
     <t>7:00am-5pm</t>
   </si>
   <si>
     <t>STM-920</t>
   </si>
   <si>
     <t>6922 Lancer Blvd</t>
   </si>
   <si>
     <t>7379776111|7379776111</t>
   </si>
   <si>
     <t>stm920@stmtires.com</t>
   </si>
   <si>
     <t>-98.354860, 29.435023</t>
   </si>
   <si>
     <t>STM-110</t>
   </si>
   <si>
     <t>1600 Central Florida Parkway</t>
   </si>
   <si>
     <t>Orlando</t>
   </si>
   <si>
     <t>6893390110|6893390110|6893390110</t>
   </si>
   <si>
     <t>stm110@stmtires.com</t>
   </si>
   <si>
     <t>-81.398560, 28.406002</t>
+  </si>
+  <si>
+    <t>STM-116</t>
+  </si>
+  <si>
+    <t>2727 Edgewood Ave.</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>9043341600|9043341600</t>
+  </si>
+  <si>
+    <t>stm116@stmtires.com</t>
+  </si>
+  <si>
+    <t>-81.730434, 30.356989</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3208,54 +3229,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K187"/>
+  <dimension ref="A1:K188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K187" sqref="K187"/>
+      <selection activeCell="K188" sqref="K188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -9672,133 +9693,171 @@
         <v>32</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>934</v>
       </c>
       <c r="B185" t="s">
         <v>935</v>
       </c>
       <c r="C185" t="s">
         <v>936</v>
       </c>
       <c r="D185" t="s">
         <v>14</v>
       </c>
       <c r="E185">
         <v>33619</v>
       </c>
+      <c r="F185" t="s">
+        <v>937</v>
+      </c>
       <c r="G185" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H185" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I185" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="J185" t="s">
         <v>19</v>
       </c>
       <c r="K185" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B186" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C186" t="s">
         <v>349</v>
       </c>
       <c r="D186" t="s">
         <v>156</v>
       </c>
       <c r="E186">
         <v>78219</v>
       </c>
       <c r="F186" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="G186" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H186" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="I186" t="s">
         <v>159</v>
       </c>
       <c r="J186" t="s">
         <v>19</v>
       </c>
       <c r="K186" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B187" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C187" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D187" t="s">
         <v>14</v>
       </c>
       <c r="E187">
         <v>32837</v>
       </c>
       <c r="F187" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="G187" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H187" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I187" t="s">
         <v>32</v>
       </c>
       <c r="J187" t="s">
         <v>19</v>
       </c>
       <c r="K187" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" t="s">
+        <v>952</v>
+      </c>
+      <c r="B188" t="s">
+        <v>953</v>
+      </c>
+      <c r="C188" t="s">
+        <v>954</v>
+      </c>
+      <c r="D188" t="s">
+        <v>14</v>
+      </c>
+      <c r="E188">
+        <v>32254</v>
+      </c>
+      <c r="F188" t="s">
+        <v>955</v>
+      </c>
+      <c r="G188" t="s">
+        <v>956</v>
+      </c>
+      <c r="H188" t="s">
+        <v>957</v>
+      </c>
+      <c r="I188" t="s">
+        <v>940</v>
+      </c>
+      <c r="J188" t="s">
+        <v>19</v>
+      </c>
+      <c r="K188" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>