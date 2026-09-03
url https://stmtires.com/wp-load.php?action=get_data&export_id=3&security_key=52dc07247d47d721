--- v5 (2026-07-20)
+++ v6 (2026-09-03)
@@ -2459,54 +2459,54 @@
   <si>
     <t>2462 East Central Ave</t>
   </si>
   <si>
     <t>Fresno</t>
   </si>
   <si>
     <t>stm725@stmtires.com</t>
   </si>
   <si>
     <t>-119.789382, 36.743313</t>
   </si>
   <si>
     <t>STM-905</t>
   </si>
   <si>
     <t>stm905@stmtires.com</t>
   </si>
   <si>
     <t>-86.9251248, 33.3391163</t>
   </si>
   <si>
     <t>STM-901</t>
   </si>
   <si>
-    <t>4500 Home Run Blvd. Suite 300</t>
-[...2 lines deleted...]
-    <t>Davenport</t>
+    <t>5200 Regions Court</t>
+  </si>
+  <si>
+    <t>Lakeland</t>
   </si>
   <si>
     <t>stm901@stmtires.com</t>
   </si>
   <si>
     <t>-81.603475, 28.159346</t>
   </si>
   <si>
     <t>STM-930</t>
   </si>
   <si>
     <t>11 Industrial Blvd</t>
   </si>
   <si>
     <t>Monett</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>stm930@stmtires.com</t>
   </si>
   <si>
     <t>-93.934986, 36.802435</t>
   </si>
@@ -2879,51 +2879,51 @@
   <si>
     <t>1600 Central Florida Parkway</t>
   </si>
   <si>
     <t>Orlando</t>
   </si>
   <si>
     <t>6893390110|6893390110|6893390110</t>
   </si>
   <si>
     <t>stm110@stmtires.com</t>
   </si>
   <si>
     <t>-81.398560, 28.406002</t>
   </si>
   <si>
     <t>STM-116</t>
   </si>
   <si>
     <t>2727 Edgewood Ave.</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
-    <t>9043341600|9043341600</t>
+    <t>904-934-1600|904-934-1600</t>
   </si>
   <si>
     <t>stm116@stmtires.com</t>
   </si>
   <si>
     <t>-81.730434, 30.356989</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -8851,51 +8851,51 @@
       </c>
       <c r="I160" t="s">
         <v>17</v>
       </c>
       <c r="J160" t="s">
         <v>19</v>
       </c>
       <c r="K160" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>814</v>
       </c>
       <c r="B161" t="s">
         <v>815</v>
       </c>
       <c r="C161" t="s">
         <v>816</v>
       </c>
       <c r="D161" t="s">
         <v>14</v>
       </c>
       <c r="E161">
-        <v>33837</v>
+        <v>33815</v>
       </c>
       <c r="F161">
         <v>6892058700</v>
       </c>
       <c r="G161" t="s">
         <v>817</v>
       </c>
       <c r="H161" t="s">
         <v>818</v>
       </c>
       <c r="I161" t="s">
         <v>159</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>819</v>
       </c>
       <c r="B162" t="s">